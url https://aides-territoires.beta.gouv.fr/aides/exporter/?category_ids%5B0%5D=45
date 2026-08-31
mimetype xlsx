--- v0 (2026-04-17)
+++ v1 (2026-08-31)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH149"/>
+  <dimension ref="A1:AH145"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,190 +263,531 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>166419</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Soutenir le développement économique équilibré du territoire</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>LEADER Fiche-Action 1 : Développement économique équilibré</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide a pour objectif de répondre aux enjeux suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver le levier productif en proposant un écosystème favorable à l’accueil et au développement des entreprises et en accompagnant la mutation du tissu économique vers un modèle plus durable et responsable.&lt;/li&gt;&lt;li&gt;Maintenir et redynamiser le tissu commercial et de services de proximité en centre-ville et centre-bourg pour conforter l’attractivitè du territoire&lt;/li&gt;&lt;li&gt;Accompagner l’agriculture et l’agroalimentaire dans ses mutations pour confirmer son rôle économique et social&lt;/li&gt;&lt;li&gt;Renforcer l’impact économique du tourisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des axes suivants&lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Accompagner le tissu économique vers un modèle plus durable et responsable&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir une stratégie de développement économique et créer des équipements économiques&lt;/li&gt;&lt;li&gt;Soutenir l’innovation, la diversification et l’évolution du levier productif&lt;/li&gt;&lt;li&gt;Accompagner le maintien, le développement et la création d’activités de commerce et services&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Soutenir les systèmes agricoles et alimentaires territoriaux&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner les transitions du monde agricole&lt;/li&gt;&lt;li&gt;Favoriser la transformation, la distribution et l’accès aux productions locales&lt;/li&gt;&lt;li&gt;Promouvoir une alimentation saine et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3. Structurer et mailler une offre touristique innovante et différenciante&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assurer la promotion touristique du territoire et coordonner les acteurs&lt;/li&gt;&lt;li&gt;Soutenir la modernisation, la création et la diversification de l’offre en hébergements&lt;/li&gt;&lt;li&gt;Créer des produits et circuits touristiques et patrimoniaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;4 Développer l’employabilité et attirer de nouvelles compétences&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt; Élaboration d’un schéma de dynamisation du commerce et de l’artisanat de proximité ; création d’un tiers-lieu productif ; création d’un cluster d’entreprises ; actions de mise en œuvre d’une démarche RSE ; aménagement d’un bâtiment regroupant plusieurs activités commerciales ; création d’un commerce itinérant ; etc.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création d’un espace test agricole ; valorisation de la ressources laine ; équipement de transformation mutualisé ; boutique de producteurs ; équipements de production sur site en restauration collective ; actions de mise en oeuvre d’un PAT ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Promotion touristique mutualisée entre plusieurs EPCI ; hébergements touristiques de l’ESS ; gîte d’étape ; création de circuits de randonnée s’inscrivant dans un schéma intercommunal ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création d’un groupement d’employeurs ; etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Tourisme
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets sont sélectionnés par un comité de programmation selon des critères spécifiques à chaque type d&amp;#039;opération. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>GAL Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/nos-missions/accompagner-vos-projets/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;leader&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;&lt;p&gt;05-65-73-61-70&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>leader@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-developpement-economique-equilibre-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>165806</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique
+Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
 catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
 Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
 d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
 de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
 complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
 des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
 territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
 GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
 visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
 thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
 alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
 Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
 titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
 projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
 compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Industrie
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q2" s="0" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
 de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
 assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
 de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
 Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
 à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
 heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
@@ -465,968 +806,446 @@
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
 de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
 est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
 donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
 NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>165805</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Rendre l'économie rurale plus résiliente en soutenant les activités à fort ancrage local  - Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I3" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_1_FILIERES_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Trois filières prioritaires ont été identifiées :&lt;/p&gt;&lt;p&gt;− Alimentation : diversité de produits alimentaires locaux associés aux valeurs gastronomiques 
 véhiculées par les acteurs locaux (producteurs, transformateurs, distributeurs, consommateurs).&lt;/p&gt;&lt;p&gt;− Forêt-bois : très présente et structurante pour l’emploi local avec la présence d’entreprise de 
 transformation (scierie, menuiserie, fabricants d’isolants, constructeurs…) ses potentiels 
 demeurent insuffisamment exploités (ex : construction, production d’énergie).&lt;/p&gt;&lt;p&gt;− Textile : patrimoine industriel du territoire, la valeur ajoutée de la filière textile ligérienne s’exprime 
 par une spécialisation sur des compétences de niche avec des textiles techniques (médical, 
 sport) et des textiles haut de gamme pour les grandes marques de luxe. L’ancrage territorial 
 passera également par la fourniture de matières premières issues de l’agriculture locale : le 
 chanvre et la laine.&lt;/p&gt;&lt;p&gt;Outre leur caractère structurant pour l’économie ligérienne, ce choix s’est opéré également en raison :&lt;/p&gt;&lt;p&gt;− Des politiques d’accompagnement sur l’ensemble du territoire du GAL, dont elles font l’objet 
 et qui se sont concrétisées par des labellisations (« Projets Alimentaires Territoriaux » et « Territoires 
 d’Industrie ») ;&lt;/p&gt;&lt;p&gt;− Du rôle primordial qu’elles jouent dans la préservation de la biodiversité et de la ressource en 
 eau. Il est donc nécessaire de les accompagner pour limiter l’impact écologique de leurs 
 activités, et de les protéger des aléas climatiques et des crises énergétiques.&lt;/p&gt;&lt;p&gt;Le GAL Loire ambitionne également de soutenir la création ou le développement de nouvelles filières
 ou activités liées à une ressource locale. Les projets soutenus devront être innovants, structurants et 
 résilients. A titre informatif et sans présenter une liste exhaustive, plusieurs ressources locales, constituant 
 des potentiels pour l’avenir, ont été identifiées :&lt;/p&gt;&lt;p&gt;− Les matériaux biosourcés issus totalement ou partiellement de la biomasse (colza, miscanthus, 
 balle de riz, paille, anas de lin, liège, rafle de maïs, roseau, laine de mouton) ;&lt;/p&gt;&lt;p&gt;− Les matériaux géo-sourcés d’origine minérale tels que la terre crue ou la pierre sèche qui, 
 lorsqu’ils sont locaux et peu transformés, présentent une faible empreinte environnementale. Ils 
 peuvent aussi être issus du réemploi ou de la valorisation des déchets, de sous-produits ;&lt;/p&gt;&lt;p&gt;− Les Plantes à Parfum Aromatiques et Médicinales (PPAM) pour lesquelles un bassin de 
 production se développe dans la Loire ;&lt;/p&gt;&lt;p&gt;− Le chanvre, historiquement produit dans la Loire, fait l’objet d’une relance économique par le 
 biais de transformations multiples (huile, savon, isolant…) hors graines alimentaires et textiles.&lt;/p&gt;&lt;p&gt;Les projets s’inscrivant dans le champ de l’économie circulaire et/ou de l’écologie industrielle sont 
 recherchés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Agir ensemble sur les chaînes de valeur des filières prioritaires locales&lt;/p&gt;&lt;p&gt;− Favoriser l’émergence de filières ou activités nouvelles liées à une ressource locale&lt;/p&gt;&lt;p&gt;− Créer une culture commune autour des ressources pour l’ensemble des acteurs (entreprises, 
 institutions publiques, habitants)&lt;/p&gt;&lt;p&gt;− Limiter l’impact écologique des activités économiques &lt;/p&gt;&lt;p&gt;− Protéger les entreprises des aléas climatiques et des crises énergétiques  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;La prise en compte des enjeux de transition écologiques et énergétiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Valoriser les ressources locales tout en préservant la biodiversité, la ressource en eau, en limitant 
 les intrants et en les protégeant des aléas climatiques&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant en soutenant des projets de réutilisation, réemploi, 
 d’écoconception
 − Favoriser la création d’activités à faible bilan carbone&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers par la mise en réseau d’acteurs et la conduite d’actions 
 collective&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets suivants :&lt;/p&gt;&lt;p&gt;− La production, transformation, distribution ou commercialisation de biens et services ;&lt;/p&gt;&lt;p&gt;− Les stratégies territoriales ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel ;&lt;/p&gt;&lt;p&gt;− La mise en réseau des acteurs ;&lt;/p&gt;&lt;p&gt;− Le renforcement de la synergie entre les activités à fort ancrage territorial local ;&lt;/p&gt;&lt;p&gt;− La sensibilisation et l’accompagnement à la création - reprise d’activités notamment pour les 
 secteurs dont le métier est en tension ;&lt;/p&gt;&lt;p&gt;− La sensibilisation aux enjeux de l’économie circulaire, de l’emploi durable et de la mobilité 
 décarbonée ;&lt;/p&gt;&lt;p&gt;− Information et sensibilisation des consommateurs ;&lt;/p&gt;&lt;p&gt;− Les tiers-lieux innovants à vocation économique permettant le développement d’une ou 
 plusieurs filières.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère innovant, structurant, résilient et de fort ancrage local du projet s’appréciera au regard 
 de la grille de sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de production, transformation, distribution ou commercialisation de biens et services
 éligibles aux dispositifs FEADER ;&lt;/p&gt;&lt;p&gt;→ Les stratégies territoriales éligibles au dispositif FEADER T01 ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 7.5.2.1 du FEDER : Soutenir les filières spécifiques : forêt/bois, 
 textile/cuir/laine et pierre.&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 1.1.1.4 du FEDER : Animer la stratégie régionale d’innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets suivants :&lt;/p&gt;&lt;p&gt;− Les activités touristiques basées sur les savoir-faire locaux (éligible à l’AAP 2.1).&lt;/p&gt;&lt;p&gt;− Les foires et manifestations&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ancrage territorial local &lt;/strong&gt;: C’est le processus et le résultat d’interactions entre entreprise et territoire, 
 fondés sur la création collective de ressources communes, spécifiques et localisées, permettant une 
 longue période de sédentarité d’une entreprise.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Transition énergétique
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions ;&lt;/p&gt;&lt;p&gt;− Les grandes entreprises (hors collectivités, sociétés avec de l’actionnariat public et SCIC).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à l’une des conditions suivantes :&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec, a minima, l’une des filières identifiées comme prioritaire au titre de cet 
 appel à projets (alimentation, forêt et bois, textile) – ce point sera analysé par le service 
 instructeur lors de l’instruction du dossier.&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec l’exploitation d’une autre ressource identifiée comme locale - un 
 argumentaire devra être fourni par le porteur de projet et validé par le comité de 
 programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel :&lt;/p&gt;&lt;p&gt;Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;                             o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;                             o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;                             o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;                             o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;                             o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
 Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
 une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
 aides FEADER » ;&lt;/li&gt;&lt;li&gt;Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/li&gt;&lt;li&gt;Les frais de bouche ;&lt;/li&gt;&lt;li&gt;L’acquisition de foncier bâti ou non bâti ;&lt;/li&gt;&lt;li&gt;Les travaux de voirie et réseaux divers ;&lt;/li&gt;&lt;li&gt;Les études préalables initiées en amont du dépôt du projet ;&lt;/li&gt;&lt;li&gt;Les loyers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
 5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
 date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 80 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL 
 Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et 
 Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, 
 Saint-Etienne Métropole) 04 74 87 52 01  &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aap-1-structurer-les-filieres-prioritaires-et-permettre-l-emergence-d-activites-particulierement-innovantes/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...347 lines deleted...]
-      </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>165404</v>
+        <v>165514</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets collaboratifs et citoyens pour accélérer les mutations et transitions du territoire</t>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>GALVD-2327_FA3</t>
-[...4 lines deleted...]
-          <t>GAL Via Domitia</t>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
-        <is>
-[...166 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
 Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
 (coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
 Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
 coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
 territoire autour de projets menés en coopérations avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
 grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
 préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
 partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
 la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
 stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
 coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
 coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
@@ -1449,1059 +1268,1024 @@
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q7" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165442</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Développer la Coopération</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>AAP n°4</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions de coopération permettent de saisir des opportunités de découverte et d&amp;#039;échanges, participant au développement d&amp;#039;un territoire. Le GAL souhaite renforcer sa stratégie territoriale afin de faciliter le transfert de savoir-faire, encourager les pratiques nouvelles et promouvoir le territoire à l&amp;#039;extérieur. Ces objectifs seraient une source de plus-values réciproques pour les territoires souhaitant coopérer. Les projets de coopération devront s&amp;#039;inscrire dans les objectifs définis par le Conseil Régional Centre-Val de Loire lors de l&amp;#039;appel à candidature LEADER. &lt;/p&gt;&lt;p&gt;&lt;em&gt;Afin de répondre à la stratégie du GAL, la fiche action vise à:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l&amp;#039;accès à des services de proximité (santé, mobilité, alimentation, accueil jeunes, services aux personnes âgées etc.) et appuyer l&amp;#039;innovation sociale pour des territoires inclusifs. &lt;/li&gt;&lt;li&gt;Relocaliser et reterritorialiser l&amp;#039;économie.&lt;/li&gt;&lt;li&gt;Atténuer les effets et adapter le territoire face au dérèglement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;FINANCEMENT:&lt;/strong&gt; Deux modalités de financements sont proposées selon l&amp;#039;origine des fonds:&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe réservataire de la Région Centre-Val de Loire de 500 000€:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Territoires limitrophes avec Région CVL: Plafond 10 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération Nationale: Plafond 20 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération transnationale: Plafond 30 000€ FEADER&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe du GAL de 71 500€: Projet de coopération impliquant un GAL de la Région Centre-Val de Loire, ou projet ayant reçu un avis défavorable de la Région Centre-Val de Loire, selon les modalités classiques des appels à projets Leader du GAL. &lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets entrant dans cet appel à projet doivent entrer en adéquation avec un/des objectifs des autres appels à projets du GAL Castelroussin-Valençay. Il vise à soutenir des projets de coopération entre territoires dans une logique de mutualisation, de transfert d&amp;#039;innovation et de développement territorial intégré. &lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin Valençay. Un volet est néanmoins spécifique à la coopération:&lt;/p&gt;&lt;p&gt;&lt;em&gt;Gouvernance et méthodes participatives:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Formation professionnelle
+Tiers-lieux
+Agriculture et agroalimentaire
+Biodiversité
+Attractivité économique
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES SUR FACTURE :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;&lt;/li&gt;&lt;li&gt;Prestation de services et frais d&amp;#039;honoraires en accompagnement comptable, juridique, et technique nécessaire à la réalisation de l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;&lt;/li&gt;&lt;li&gt;Frais de conception et d&amp;#039;aménagement de stands ;&lt;/li&gt;&lt;li&gt;Frais de communication (encart publicitaire, frais d&amp;#039;impression, affranchissement pour envoi en nombre, conception de supports de communication), de promotion, d&amp;#039;information (guide, film, site internet...) ;&lt;/li&gt;&lt;li&gt;Acquisition de matériel/outillage industriel, mobilier, fournitures (hors acquisition d&amp;#039;occasion et hors investissement agricole) ;&lt;/li&gt;&lt;li&gt;Investissement immatériel (logiciels et brevets) ;&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;&lt;/li&gt;&lt;li&gt;Location de biens meubles ou immeubles ;&lt;/li&gt;&lt;li&gt;Véhicule en lien direct avec le projet (maximum 1 par opération) et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention et dans le périmètre éligible au programme LEADER.&lt;/li&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES DE PERSONNEL:&lt;br /&gt;&lt;/strong&gt;• Frais de personnels ou bénévoles nécessaires à la réalisation de l&amp;#039;opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires, un justificatif de temps de travail sera demandé) ;&lt;br /&gt;• Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;&lt;br /&gt;• Notes de frais des personnels ou bénévoles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D&amp;#039;ÉLIGIBILITÉ:&lt;br /&gt;&lt;/strong&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;• Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;Le financement s&amp;#039;effectue selon la règle suivante: 1€ de fonds publics hors FEADER donne 4€ de FEADER. Aucun autofinancement n&amp;#039;est exigé. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide avant son début d&amp;#039;exécution. Tout commencement d&amp;#039;exécution d&amp;#039;une dépense avant l&amp;#039;accusé de réception de la demande d&amp;#039;aide remet en cause l&amp;#039;éligibilité de cette dépense.&lt;br /&gt;Par « commencement d&amp;#039;exécution de l&amp;#039;opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d&amp;#039;un devis, d&amp;#039;un bon de commande, notification d&amp;#039;un marché public, paiement d&amp;#039;un acompte, d&amp;#039;une facture etc.).&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin-Valençay.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U7" s="1" t="inlineStr">
         <is>
-          <t>PETR DE L'ANJOU BLEU</t>
+          <t>GAL Castelroussin-Valençay</t>
         </is>
       </c>
       <c r="V7" s="1" t="inlineStr">
         <is>
-          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+          <t>https://www.payscastelroussin.fr/</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
         </is>
       </c>
       <c r="X7" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+          <t>&lt;p&gt;Thibault MOURIER&lt;br /&gt;Gestionnaire / Animateur&lt;br /&gt;Tél : 02.34.68.04.70&lt;br /&gt;Courriel : &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/leader&amp;#64;payscastelroussin.fr" target="_self"&gt;leader&amp;#64;payscastelroussin.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Marlène HODEE&lt;/p&gt;&lt;p&gt;Animatrice LEADER&lt;/p&gt;&lt;p&gt;Tel: 02.54.00.35.33&lt;/p&gt;&lt;p&gt;Courriel: leader&amp;#64;paysvalencayenberry.com&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
-          <t>leader@anjoubleu.com</t>
+          <t>leader@payscastelroussin.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-cooperation/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
-          <t>GAL Anjou bleu</t>
+          <t>GAL Castelroussin</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>30/09/2025</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165404</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets collaboratifs et citoyens pour accélérer les mutations et transitions du territoire</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA3</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>Pour les porteurs de projets publics, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le territoire connait de grands défis à relever pour faire face aux adaptations de nos modes de vies, afin d&amp;#039;atténuer le changement climatique et ses conséquences. La diminution nécessaire de nos émissions de CO2 et la raréfaction des ressources impose un exercice périlleux. En parallèle, la société connait de fortes mutations notamment dans ses modes de vie et ses rapports sociaux s&amp;#039;exprimant déjà à travers des initiatives de mutualisations et de coopération.&lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, elle doit s&amp;#039;appuyer sur ces initiatives citoyennes et collaboratives afin de :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;émergence des EnR à travers des projets collectifs et citoyens&lt;/li&gt;&lt;li&gt;Participer à faire évoluer les pratiques et surtout les modèles d&amp;#039;organisations agricoles&lt;/li&gt;&lt;li&gt;Inciter au changement de pratiques en faveur de la transition écologique et énergétique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Plutôt que d&amp;#039;être thématique, cette action se veut méthodologique, avec pour maitre mot la mutualisation et la collaboration au sein des projets accompagnés. Elle aborde le montage des projets qui seront accompagnés par LEADER pour une adaptation au plus proche des besoins (mutualiser et optimiser plutôt que produire et consommer) et une pérennité des initiatives menées. Cela afin de favoriser la montée en compétences des habitants et des élus du territoire, développer la capacité d&amp;#039;agir, encourager les dynamiques d&amp;#039;entraide entre les différentes parties prenantes et acteurs du territoire. Elle visera à accompagner la création de dynamiques partenariales, notamment pour de l&amp;#039;animation et de l&amp;#039;expertise au démarrage.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.1 : Accompagner les projets d&amp;#039;énergie citoyenne locale et renouvelable&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.1.1 : &lt;/strong&gt;Soutien aux actions participant au développement de projets EnR citoyennes et locales&lt;br /&gt;&lt;strong&gt;3.1.2 :&lt;/strong&gt; Accompagnement de concertations locales et animations pour l&amp;#039;émergence de collectifs&lt;br /&gt;&lt;strong&gt;3.1.3 :&lt;/strong&gt; Accompagnement d&amp;#039;ateliers d&amp;#039;auto-construction et d&amp;#039;expérimentations dans le cadre de projets collectifs&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.2 : Développer l&amp;#039;habitat participatif&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.2.1 : &lt;/strong&gt;Aménagement d&amp;#039;espaces, acquisition d&amp;#039;équipements mutualisés, et mise en place de services communs &lt;br /&gt;&lt;strong&gt;3.2.2 : &lt;/strong&gt;Actions participant au développement de l&amp;#039;habitat participatif sur le territoire&lt;br /&gt;&lt;strong&gt;3.2.3 : &lt;/strong&gt;Soutien à la mise en place de chantiers participatifs&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.3 : Mobiliser l&amp;#039;épargne et les ressources financières locales et alternatives&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.3.1 : &lt;/strong&gt;Création et accompagnement d&amp;#039;outils favorisant les financements alternatifs et locaux&lt;br /&gt;&lt;strong&gt;3.3.2 : &lt;/strong&gt;Soutien aux initiatives permettant le développement des financements alternatif ou locaux&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.4 : Développer l&amp;#039;économie collaborative par l&amp;#039;usage plutôt que la possession&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.4.1 : &lt;/strong&gt;Soutien aux créations et développement de services de prêt et de partage, entre habitants et collectivités &lt;br /&gt;&lt;strong&gt;3.4.2 :&lt;/strong&gt; Développement de systèmes de mutualisation de compétences, services, matériels&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.5 : Développer les outils collectifs et mutualisés et le développement de nouveaux modèles agricoles et forestiers&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.5.1 :&lt;/strong&gt; Appui à l&amp;#039;achat et à la mutualisation d&amp;#039;outils productifs, de transformation et distribution mutualisés&lt;br /&gt;&lt;strong&gt;3.5.2 : &lt;/strong&gt;Création et développement de systèmes agricoles et forestiers alternatifs et innovants&lt;br /&gt;&lt;strong&gt;3.5.3 : &lt;/strong&gt;Création, développement et animation d&amp;#039;espaces tests agricoles&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création de coopérative EnR, accompagnement des collectivités pour favoriser les installations collectives et les boucles d&amp;#039;autoconsommation, levée de fonds pour EnR citoyenne, soutien à un projet d&amp;#039;auto-construction, etc. ;&lt;/li&gt;&lt;li&gt;Accompagnement aux mairies pour PLU favorisant l&amp;#039;habitat participatif, accompagnement de collectifs pour la définition  d&amp;#039;un projet d&amp;#039;habitat participatif, action de communication pour l&amp;#039;habitat participatif, chantier de construction collectif, équipement collectif dans un habitat participatif rural, etc. ;&lt;/li&gt;&lt;li&gt;Soutien à une campagne de publicité et de communication pour capter les ressources financières locales, émergence de clubs deals, accompagnement aux campagnes de crowdfunding, accompagnement à une campagne de capital equity locale, animation territoriale pour faciliter la mobilisation de l&amp;#039;épargne locale, formation d&amp;#039;entreprises, etc. ;&lt;/li&gt;&lt;li&gt;Tiers-lieux thématiques, bibliothèque d&amp;#039;objets, service de prêt entre habitant, véhicules partagés, action de communication pour inciter au prêt, etc. ;&lt;/li&gt;&lt;li&gt;Régie agricole municipale pour alimenter une cuisine collective, accompagnement à l&amp;#039;espace public nourricier, espace test agricole, outil communal de transformation, outil mutualisé de transformation, actions de recensement des arbres fruitiers publics, création d&amp;#039;entreprise pour des forêts en gestions alternatives et vivantes, SCIC forestières, formation à la gestion forestière vivante, etc. ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Personnes âgées
+Cohésion sociale et inclusion
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-collaboratifs-et-citoyens-pour-accelerer-les-mutations-et-transitions-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>165316</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Développer un Fablab – aide au repérage des matériels, accompagnement des usages</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Réseau Canopé : Atelier Canopé 21 Dijon
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 71 Macon
 Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
 Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
 Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 90 Belfort
 Réseau Canopé : Atelier Canopé 89 Auxerre
 Réseau Canopé : Atelier Canopé 70 Vesoul
 Réseau Canopé : Atelier Canopé 58 Nevers
-Réseau Canopé : Atelier Canopé 71 Macon</t>
-[...2 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;installation d’un Fablab permet de stimuler le
 développement de la culture scientifique et technologique au sein d’un groupe
 ou d’une structure. Ce dispositif vise à encourager les publics à créer par
 eux-mêmes et à apprendre en faisant ensemble et plus largement à développer des
 compétences utiles pour le monde d’aujourd’hui (compétences dites du 21e siècle
 ou “soft skills”).​​&lt;/p&gt;&lt;p&gt;Réseau Canopé vous propose : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des accompagnements payants pour vous aider dans la création de votre Fablab et réfléchir à son utilisation ;&lt;/li&gt;&lt;li&gt;des formations pour aider les équipes du Fablab à prendre en mains le matériel, à identifier des activités éducatives et de découverte du matériel proposé au public et à proposer rapidement des projets fédérateurs autour de ce laboratoire de fabrication.  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide à la mise en place d&amp;#039;un fablab dans un tiers lieu consacré à l&amp;#039;accompagnement de la transition numérique ou à l&amp;#039;accompagnement des publics en demande.&lt;/li&gt;&lt;li&gt;Accompagnement d&amp;#039;un Fablab dans la mise en place d&amp;#039;activités éducatives dédiées à un public scolaire ou périscolaire.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Technologies numériques et numérisation
 Tiers-lieux
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
  Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-un-fablab-aide-au-reperage-des-materiels-accompagnement-des-usages/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...365 lines deleted...]
-      </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>164287</v>
+        <v>163815</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Développer l'économie</t>
+          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Favoriser le développement des petites entreprises et de l'emploi</t>
+          <t>Programme Leader du GAL Beauce Dunois</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
-        <is>
-[...188 lines deleted...]
-      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Communauté Coeur de Beauce
 Pays Dunois</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 80</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Transition énergétique
 Personnes âgées
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Paysage
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>GAL Beauce Dunois</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://pays-dunois.fr/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>secretaire@pays-dunois.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>PAYS DUNOIS</t>
         </is>
       </c>
-      <c r="AD12" s="1" t="inlineStr">
+      <c r="AD11" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>05/11/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>163767</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>guichet unique de l’ingénierie territoriale ligérienne</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>ADEME
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire
+ALEC 42 - Agence Locale de l'Energie et du Climat
+Agence nationale de la cohésion des territoires (ANCT)
+Agences de l'eau
+Agence Nationale de l'Habitat (ANAH)
+ADEME
 DDT de la Loire
 Office Français de la Biodiversité (OFB)
 Commissariat du Massif Central
 Conseil départemental de la Loire
 Cerema
 Banque des Territoires
-SIEL-Territoire d’énergie Loire
-[...7 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+Agence Nationale pour la Rénovation Urbaine (ANRU)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
 de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 délégués territoriaux adjoints : le secrétaire général de
 la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
 Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
 le directeur départemental des territoires et la directrice
 départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
 sont les premiers interlocuteurs des maires et présidents
 d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
 collectivités territoriales ont régulièrement besoin du soutien de
 l’État pour développer leurs projets : une aide financière
 mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
 des prestations intellectuelles pour répondre aux questionnements
 autour de ces projets. Elle couvre les aspects technique,
 réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
@@ -2543,1402 +2327,442 @@
 vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 chef de file mettra en œuvre la solution retenue ou en assurera le
 pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
 ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
 marchés à bons de commande de l’ANCT ; les appuis sur mesure
 de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
 ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
 des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
 bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
 Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
 solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
 de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 d’un tiers prise en charge par un des membres du guichet unique,
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
 participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
 dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
 les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
 éligibles : les communes, les intercommunalités, leurs
 groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
 de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
 relever de la compétence, éventuellement partagée, de la
 collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
 la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
 au cas par cas en fonction du dispositif d’appui retenu pour
 répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
 appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>michel.poiret@loire.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>DDT de la Loire</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>14/10/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C14" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>163236</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
-[...174 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
-[...29 lines deleted...]
-Accès aux services
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
-[...164 lines deleted...]
-Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
-Biodiversité
 Attractivité économique
-Animation et mise en réseau
-[...13 lines deleted...]
-      <c r="S16" s="1" t="inlineStr">
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T16" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ploermel.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD16" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C17" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
-[...633 lines deleted...]
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="I20" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -3975,975 +2799,2389 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>163167</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Renforcer les services de proximité et aménager le territoire pour un cadre de vie accueillant et dynamique</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Des services et un aménagement du territoire pour un cadre de vie accueillant et dynamique</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays du Bessin en Virois bénéficie d&amp;#039;une qualité de vie en lien avec un
 environnement perçu comme préservé et encore peu sensible aux aléas climatiques (à
 l’exception de la zone côtière exposée aux risques de submersion marine). Il se
 structure autour de pôles dont les niveaux de services diffèrent selon les secteurs, avec
 une difficulté de certains bourgs à maintenir des services de proximité (administrations,
 commerces, soins, garde d&amp;#039;enfant, etc.). L’évolution démographique de certaines zones
 du territoire entraîne le rajeunissement, et parfois l&amp;#039;accroissement de la population.
 Cela engendre une demande d’accueil renforcée dans les écoles et établissements de la
 petite enfance. Le développement urbain se fait essentiellement sous forme de
 lotissements ce qui pose la question de la consommation des terres agricoles et de
 l’intégration des néo-ruraux. Une évolution de l’offre d&amp;#039;hébergement touristique et un
 développement des résidences secondaires limitent le parc de logements locatifs. La
 disparité du territoire entre Nord et Sud se fait également ressentir dans l’accès aux
 services de proximité. Les opérations accompagnées dans le cadre de cette fiche action
 sont en cohérence avec 13 objectifs du SRADDET, notamment l’accompagnement des
 mutations sociodémographiques, la réduction de l’artificialisation des sols et le
 renforcement des fonctions de centralité dans les villes moyennes et bourgs
 structurants. Cette fiche action prend également en compte les constats du GIEC
 normand en termes de santé, inégalité d’accès aux services de soin, adaptation aux
 changements climatiques et la pollution de l’air.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner le développement de services de proximité pour les habitants et
 usagers d&amp;#039;un bassin de vie &lt;/li&gt;&lt;li&gt;Penser et aménager un cadre de vie accueillant prenant en compte les publics les plus
 éloignés
 &lt;/li&gt;&lt;li&gt;Encourager la mutualisation de lieux, d&amp;#039;outils et de ressources ouverts à tou.te.s
 &lt;/li&gt;&lt;li&gt;Valoriser l&amp;#039;image du territoire pour le rendre plus attractif&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouverture, extension et modernisation de lieux d’accueil et de services mutualisés ;
 &lt;/li&gt;&lt;li&gt;Création de services publics numériques (services en ligne ; services de télémédecine) ;
 &lt;/li&gt;&lt;li&gt;Animation de tiers-lieux ;
 &lt;/li&gt;&lt;li&gt;Création de nouvelles formes d&amp;#039;habitat : une offre mixte intergénérationnelle favorisant la cohésion sociale,
 l&amp;#039;appartenance, et des habitats inclusifs (mixité de logement, animation, espaces mutualisés...) ;
 &lt;/li&gt;&lt;li&gt;Création de plateformes numériques d’échange et de partage de services, d’infrastructures, de matériels ;
 &lt;/li&gt;&lt;li&gt;Actions de recensement et de valorisation des acteurs publics, associatifs et privés du territoire et plus
 particulièrement des séniors et des publics éloignés (compétences, disponibilité, expertise) ;
 &lt;/li&gt;&lt;li&gt;Actions en faveur de l’atténuation de l’impact environnemental de l’habitat&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de créer ou de renforcer un service pour les habitants et usagers d&amp;#039;un bassin de vie&lt;/li&gt;&lt;li&gt;le projet permet de rendre le cadre de vie plus accueillant et inclusif&lt;/li&gt;&lt;li&gt;le projet permet de mutualiser des lieux, outils et ressources&lt;/li&gt;&lt;li&gt;le projet permet de valoriser l&amp;#039;image du territoire et de le rendre plus attractif&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale
 (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles, &lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes, &lt;/li&gt;&lt;li&gt;Travaux effectués en régie, &lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles, &lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-les-services-de-proximite-et-amenager-le-territoire-pour-un-cadre-de-vie-accueillant-et-dynamique/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>164110</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de développement et d'attractivité économique locale</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Information voyageur, billettique multimodale
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>164104</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  10</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD17" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>164916</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et le développement des tiers-lieux</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>AMI Tiers-lieux 2025-2028</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un collectif avec un projet de tiers-lieu dans un &lt;a href="https://cartes.nouvelle-aquitaine.pro/portal/apps/webappviewer/index.html?id&amp;#61;9d32af3a6e734ccf9f130412199dcc7a" target="_self"&gt;territoire de Nouvelle-Aquitaine où il n&amp;#039;y en a pas encore&lt;/a&gt; ? &lt;/p&gt;&lt;p&gt;Votre tiers-lieu est déjà ouvert et vous souhaitez développer de nouvelles activités ? &lt;/p&gt;&lt;p&gt;Cet Appel à Manifestation d&amp;#039;Intérêt (AMI) est peut-être fait pour vous !&lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;- Soutenir la création de tiers-lieux dans les territoires en carence, c&amp;#039;est-à-dire sans tiers-lieu ouvert à moins de 20mn en voiture&lt;/p&gt;&lt;p&gt;- Consolider le secteur des tiers-lieux en soutenant le développement de tiers-lieux déjà existants, afin de renforcer leur ancrage territorial, professionnaliser les conditions d&amp;#039;accueil et consolider leurs modèles socio-économiques par l&amp;#039;ouverture ou la structuration de nouvelles offres de services dans l&amp;#039;un des 5 domaines suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;ol&gt;&lt;li&gt;Apprendre et se former autrement&lt;/li&gt;&lt;li&gt;Fabriquer et produire autrement&lt;/li&gt;&lt;li&gt;Nourrir autrement&lt;/li&gt;&lt;li&gt;Soigner autrement&lt;/li&gt;&lt;li&gt;Expérimenter&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets &lt;/p&gt;&lt;p&gt;Création d&amp;#039;un tiers-lieu dans un centre-bourg &lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant développer une nouvelle activité / offre de services en partenariat avec un organisme de formation pour rendre l&amp;#039;offre plus accessible et plus attractivité via des modalités pédagogique innovantes&lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant développer de nouveaux ateliers artisanaux partagés, un fablab &lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant mettre à disposition des terres agricoles partagées, un espace test, un laboratoire de transformation, une boutique solidaire&lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant accueillir des professionnels de santé, développer des coopérations avec les acteurs santé du territoire&lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant expérimenter de nouvelles activités innovantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Tiers-lieux</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2028</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le soutien régional peut être accordé aux structures de droit privé et public implantées dans la région :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations.&lt;/li&gt;&lt;li&gt;Entreprises TPE et PME, et leurs regroupements, structures de l&amp;#039;Économie Sociale et Solidaire (ESS).&lt;/li&gt;&lt;li&gt;Les demandes de soutien financier portées par des entreprises qui ne relèvent pas de l&amp;#039;ESS, du type SAS, sont éligibles quand elles associent concrètement un groupement d&amp;#039;utilisateurs (collectif informel, association autonome…).&lt;/li&gt;&lt;li&gt;Collectivités locales et leurs regroupements dans le cadre de partenariats opérationnels avec les collectifs d&amp;#039;utilisateurs.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets de développement&lt;br /&gt;Le soutien régional peut être accordé aux tiers-lieux néoaquitains existants, référencés dans la &lt;a href="https://cartes.nouvelle-aquitaine.pro/portal/apps/webappviewer/index.html?id&amp;#61;9d32af3a6e734ccf9f130412199dcc7a" target="_self"&gt;carte régionale&lt;/a&gt; ouverts depuis au moins 2 ans (démarrage de l&amp;#039;activité relative à l&amp;#039;animation-gestion des espaces de travail partagés, bureaux et/ou ateliers artisanaux et/ou terres agricoles).&lt;/p&gt;&lt;p&gt;Le tiers-lieu candidat pourra associer d&amp;#039;autres tiers-lieux et/ou structures locales qui décident de coopérer dans le cadre du projet. Cette collaboration devra être formalisée par une convention de partenariat, qui décrit les objectifs communs, les engagements de chacun et le plan de financement partagé. &lt;/p&gt;&lt;p&gt;Les projets situés dans la Ville de Bordeaux, hors Quartiers Politique de la Ville, ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Critères de sélection &lt;/p&gt;&lt;ol&gt;&lt;li&gt;Ancrage territorial et caractère collectif du projet: identification des besoins, implication des utilisateurs dans le projet, partenariat des collectivités locales, mode de gouvernance.&lt;/li&gt;&lt;li&gt;Qualité du projet : offres de travail partagé (bureaux / ateliers artisanaux / terres agricoles), autres offres et activités proposées, conditions d&amp;#039;accueil, accessibilité, accès numérique, programme d&amp;#039;animation, coopérations locales, calendrier, plan de financement.&lt;/li&gt;&lt;li&gt;Viabilité du projet : modèle socio-économique, partenariats.&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://entreprises.nouvelle-aquitaine.fr/que-fait-la-region-pour-les-entreprises/economie-sociale-et-solidaire/tiers-lieux-le-nouveau-monde-du-travail</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-la-creation-et-au-developpement-des-tiers-lieux</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eugénie Michardière&lt;/p&gt;&lt;p&gt;Cheffe de projets Tiers-lieux - Région Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;eugenie.michardiere&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>eugenie.michardiere@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-et-au-developpement-des-tiers-lieux-1/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>164287</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'économie</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement des petites entreprises et de l'emploi</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;3.1   Contribuer à la pérennité et au développement du tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.1.1 Accompagner les entreprises et les associations
+dans les domaines des ressources humaines et des conditions de travail&lt;/p&gt;&lt;p&gt;3.1.2  Promouvoir les métiers et les savoir-faire &lt;/p&gt;&lt;p&gt;3.1.3  Accueillir des entreprises et des nouvelles activités &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.2  
+Soutenir le développement de la filière
+bois et des éco-matériaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3.2.1   Accompagner les démarches développant et valorisant
+la filière bois &lt;/p&gt;&lt;p&gt;3.2.2 
+Sensibiliser à
+l’écoconstruction, à l’usage des éco-matériaux&lt;/p&gt;&lt;p&gt;3.2.3 
+Favoriser le
+développement de filières locales&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.3  
+Développer le tourisme durable toute
+l’année &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk182562708"&gt;3.3.1  Créer et adapter les sites et hébergements
+touristiques&lt;/a&gt;&lt;/p&gt;&lt;p&gt;3.3.2 Créer des produits
+ou des offres valorisant le territoire, les savoir-faire, les productions et
+les patrimoines locaux&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GPECT, opération collective d’accompagnement
+des entreprises pour le recrutement/management/bien-être au travail/adaptation
+aux changements/prise en compte du handicap, recensement des friches et bâtiments inoccupés, multiple
+rural, aménagement de locaux professionnels, espace coworking, espace de
+télétravail, tiers-lieu, création coopérative, couveuse ; etc. ;&lt;/li&gt;&lt;li&gt;Chantier-école,
+événements, journées de démonstration, nouveaux usages de la laine caussenarde, accompagnement à la gestion
+forestière, etc. ;&lt;/li&gt;&lt;li&gt;Construction d’un local
+vélos, création de circuits de randonnée, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Friche
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-leconomie/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>164951</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer une politique économique locale basée sur les spécificités du territoire</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets n°2.2</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;La stratégie du GAL spécifique à cet appel à projets - « Renforcer une politique économique locale basée sur les spécificités du territoire »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;La stratégie de la fiche action n°2 du programme LEADER du GAL Castelroussin-Valençay vise à :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;• Accompagner les filières du territoire et soutenir l’émergence et la structuration de nouvelles activités.&lt;/p&gt;&lt;p&gt;• Promouvoir le tourisme durable et les patrimoines culturels et naturels à destination des clientèles touristiques.&lt;/p&gt;&lt;p&gt;• Accompagner la création, le renforcement des compétences à travers la formation, l’installation des actifs et la réinsertion ou réorientation professionnelle.&lt;/p&gt;&lt;p&gt;• Développer les tiers-lieux (économiques, culturels et sociaux) permettant la rencontre et la synergie entre acteurs et ainsi contribuer au développement économique et l’activation des ressources locales et la coopération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lors de l’élaboration du dossier de candidature LEADER, la liste d’opérations suivantes avaient été retenues :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe de l’accompagnement aux filières du territoire et du soutien à l’émergence et la structuration de nouvelles filières :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions dans l’innovation et la structuration à la professionnalisation économique des filières du territoire (aide à la logistique, revitalisation des marchés locaux...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Promouvoir le tourisme durable et les patrimoines culturels, cultuels et naturels à destination des clientèles &lt;/strong&gt;&lt;strong&gt;touristiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives de mutualisation et de mise en réseau du tourisme et du patrimoine.&lt;/p&gt;&lt;p&gt;• Actions visant à améliorer la qualité de l’accueil touristique et la mise en œuvre de projets touristiques durables (itinéraires vélos, circuits et parcours nature).&lt;/p&gt;&lt;p&gt;• Actions visant à soutenir le développement d’une ingénierie touristique et écologique (communication sur les atouts du territoire, mettre en place des actions de communication autour du savoir-faire et produits du terroir, animateur environnement...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagner la création, le renforcement des compétences à travers la formation, l’installation des actifs et la réinsertion ou réorientation professionnelle :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Soutien aux actions de mise en réseau des actifs agricoles pour soutenir la professionnalisation et la pérennité des emplois agricoles (speed dating, échanges internationaux, formations...).&lt;/p&gt;&lt;p&gt;• Initiatives d’accompagnement de l’installation des artisans, commerces et PME.&lt;/p&gt;&lt;p&gt;• Actions dans l’innovation sur la mobilité des actifs et des compétences locales diverses (Loi Egalim...).&lt;/p&gt;&lt;p&gt;• Actions visant à l’accueil des nouveaux habitants et actifs et référents « nouveaux arrivants ».&lt;/p&gt;&lt;p&gt;• Actions de mutualisation des besoins en RH.&lt;/p&gt;&lt;p&gt;• Actions dans le domaine des transferts de savoir entre Châteauroux et le territoire du GAL (dispositif «Rejoindre » destinés aux nouveaux salariés).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer les « lieux multiusages » (économiques, culturels, sociaux) permettant la rencontre et la synergie entre acteurs et ainsi contribuer au développement économique et l’activation des ressources locales et la coopération :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions innovantes sur l’accompagnement et la mise en réseau de lieux existant ou en projet (réalisation de cafés associatifs, de ressourceries) ou tout autre lieu visant des espaces de sociabilité, de lutte contre l’isolement et à la création de partage de ressources, compétences et de savoirs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Formation professionnelle
+Tiers-lieux
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Associations loi 1901, agréées, étrangères.&lt;/p&gt;&lt;p&gt;• Collectivités territoriales (communes, EPCI...).&lt;/p&gt;&lt;p&gt;• Établissements publics, dont les chambres consulaires.&lt;/p&gt;&lt;p&gt;• Micro entreprises, TPE, PME, groupements d’entreprises (qui restent des PME).&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Syndicats professionnels ou interprofessionnels (salariés et patronaux).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;• Offices de tourisme.&lt;/p&gt;&lt;p&gt;• Sociétés agricoles, exploitants agricoles et groupements d’agriculteurs (études uniquement).&lt;/p&gt;&lt;p&gt;• Organismes de formation avec numéro d’agrément.&lt;/p&gt;&lt;p&gt;• Organismes d’enseignement.&lt;/p&gt;&lt;p&gt;• Fondations.&lt;/p&gt;&lt;p&gt;• Établissements privés à but non lucratif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Autres conditions d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D’ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d’aide publique. Au moment du paiement, le montant d’aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;/p&gt;&lt;p&gt;• Plafond maximum de dépenses publiques pour les projets d’investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;• Plafond maximum d’attribution d’une aide Leader sur le territoire du GAL Castelroussin-Valençay : 80 000 €&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention :&lt;/strong&gt; les dépenses éligibles sont déterminées lors de l’instruction. Le seuil est donc vérifié à cette étape et non lors du dépôt de dossier. Le seuil est vérifié à nouveau lors de la demande de paiement.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense. Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, l&amp;#039;investissement doit être réalisé sur le périmètre du GAL Castelroussin-Valençay (hors projet de coopération).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;À noter :&lt;/strong&gt; possibilité de mise en place d&amp;#039;actions hors périmètre du GAL à condition que les bénéfices resurgissent sur le territoire de celui-ci.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;DÉPENSES ÉLIGIBLES SUR FACTURE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ •    Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;
+ &lt;br /&gt;
+ •    Prestation de services et frais d&amp;#039;honoraires en accompagnement 
+comptable, juridique, et technique nécessaire à la réalisation de 
+l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;
+ &lt;br /&gt;
+ •    Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;
+ &lt;br /&gt;
+ •    Frais de conception et d&amp;#039;aménagement de stands ;
+ &lt;br /&gt;
+ •    Frais de communication (encart publicitaire, frais d&amp;#039;impression, 
+affranchissement pour envoi en nombre, conception de supports de 
+communication), de promotion, d&amp;#039;information (guide, film, site 
+internet...) ;
+ &lt;br /&gt;
+ •    Acquisition de matériel/outillage industriel, mobilier, 
+fournitures (hors acquisition d&amp;#039;occasion et hors investissement 
+agricole) ;
+ &lt;br /&gt;
+ •    Investissement immatériel (logiciels et brevets) ;
+ &lt;br /&gt;
+ •    Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;
+ &lt;br /&gt;
+ •    Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;
+ &lt;br /&gt;
+ •    Location de biens meubles ou immeubles ;
+ &lt;br /&gt;
+ •    Véhicule en lien direct avec le projet (maximum 1 par opération) 
+et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention
+ et dans le périmètre éligible au programme LEADER.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ DÉPENSES ÉLIGIBLES DE PERSONNEL :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ •    Frais de personnels nécessaires à la réalisation de l&amp;#039;opération et
+ comportant un lien démontré avec celle-ci (salaires, charges liées et 
+traitements accessoires, un justificatif de temps de travail sera 
+demandé) ;
+ &lt;br /&gt;
+ •    Coûts indirects selon un taux forfaitaire de 15 % des frais de 
+personnels directs éligibles (option de coûts simplifiés (OCS) 
+conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux 
+plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 
+2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;
+ &lt;br /&gt;
+ •    Notes de frais des personnels ou bénévoles.
+&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.payscastelroussin.fr/actions/leader.html</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thibault MOURIER&lt;/p&gt;&lt;p&gt;Gestionnaire / Animateur&lt;/p&gt;&lt;p&gt;Tél : 02.34.68.04.70&lt;/p&gt;&lt;p&gt;Courriel : leader&amp;#64;payscastelroussin.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>leader@payscastelroussin.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-une-politique-economique-locale-basee-sur-les-specificites-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>163086</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Promouvoir des pratiques innovantes et l’économie sociale et solidaire</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Fiche action 4 - Promouvoir des pratiques innovantes et l’économie sociale et solidaire</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>GAL Sud Gironde</t>
         </is>
       </c>
-      <c r="F22" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Région académique — Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J22" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Plancher 8 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La stratégie accompagnera les initiatives sociales, écologiques, solidaires et citoyennes pour porter des projets expérimentaux d’innovation sociale et écologique. Le territoire du GAL Sud Gironde aspire à des projets favorisant la coopération, la mutualisation et la solidarité entre acteurs, prenant en compte les enjeux du développement durable. Le territoire du Sud Gironde aidera les initiatives qui permettent de sensibiliser la population à ces enjeux et qui favorisent des changements de pratiques individuelles ou collectives. Cette fiche action est dédiée aux projets intégrants une innovation et une expérimentation sociale, écologique et / ou environnementale dans un projet de développement rural.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Opérations d’animations et conception d’outils de communications ; Tiers-lieux et lieux d’échanges et de partage ; Epicerie sociale et solidaire ; Café associatif, espaces de vie sociale ; Actions autour du lien intergénérationnel&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel&lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde-1/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>163040</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bien qu’étant un territoire très attractif, le Pays d’Auge souffre de disparités en matière de dynamisme économique et d’accès pour tous à des services marchands de proximité. Certaines zones rurales sont en effet confrontées à des problématiques de vacances commerciales, de sous-développement du tissu artisanal et de disparition des commerces de proximité, faute de repreneurs. Participant à 6 des 59 objectifs du SRADDET, cette fiche-action rend indispensable le maintien et le renforcement des commerces de proximité et l’artisanat local afin d’assurer un développement équilibré du territoire, facteur de bien-être des habitants, d’emplois et d’attractivité touristique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Permettre à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural &lt;/li&gt;&lt;li&gt;Soutenir les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Encourager les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Soutenir les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, modernisation et développement de &lt;strong&gt;commerces de proximités et d’activités artisanales dans les centre-bourgs &lt;/strong&gt;(communes de moins de 10 000 habitants / pour les créations une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Opérations visant à réhabiliter des &lt;strong&gt;friches industrielles et économiques&lt;/strong&gt; (études)&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination/coopération entre les acteurs locaux&lt;/strong&gt; et à valoriser les démarches collectives &lt;/li&gt;&lt;li&gt;Soutien à l&amp;#039;élaboration de &lt;strong&gt;plans d&amp;#039;action locaux pour le développement économique&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Expérimentations de &lt;strong&gt;nouvelles formes de commerces innovantes&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien au développement de &lt;strong&gt;lieux participatifs&lt;/strong&gt; (commerces autogérés, cafés associatifs, tiers-lieux)&lt;/li&gt;&lt;li&gt;Aides à la création ou au développement des &lt;strong&gt;petites entreprises dans le champ de l’économie sociale et solidaire (ESS) et de l’économie circulaire&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Actions visant à soutenir les diversifications/reprises/transmissions du &lt;strong&gt;« dernier commerce de proximité du village » &lt;/strong&gt;(collectivités uniquement, une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Création, expérimentation, développement et valorisation de projets en faveur de la &lt;strong&gt;commercialisation des produits en circuits courts&lt;/strong&gt;, de la &lt;strong&gt;relocalisation de la production alimentaire&lt;/strong&gt; et de la consommation responsable, notamment dans le domaine de la restauration collective et aide à la structuration de filières locales&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Accès aux services
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Attractivité économique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet permet à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le projet soutient les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Le projet encourage les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Le projet soutient les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Achat de terrain bâti et non bâti, &lt;span&gt;Construction et extensions ;  &lt;/span&gt;&lt;span&gt;Travaux de rénovation énergétique sans audit énergétique préalable ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="T22" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U22" s="1" t="inlineStr">
         <is>
-          <t>GAL Sud Gironde</t>
+          <t>GAL Pays d'Auge</t>
         </is>
       </c>
       <c r="V22" s="1" t="inlineStr">
         <is>
-          <t>https://gal-sud-gironde.webador.fr/</t>
-[...4 lines deleted...]
-          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
       <c r="X22" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y22" s="1" t="inlineStr">
         <is>
-          <t>leader@polesudgironde.fr</t>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
       <c r="Z22" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques-1/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
-          <t>GAL Sud Gironde</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AD22" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
-          <t>19/07/2024</t>
+          <t>08/07/2024</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
+        <v>163039</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Réinvestir, protéger, valoriser le patrimoine bâti du Pays d'Auge dans ses dimensions culturelles et énergétiques</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le patrimoine
+bâti du Pays d’Auge&lt;/strong&gt; est un marqueur fort de son identité, image d’Épinal de la
+Normandie. Ce patrimoine fait aujourd’hui face à un enjeu de conservation et de
+préservation tout en assurant une plus grande sobriété énergétique. Participant
+à 12 des 59 objectifs du SRADDET normand, la fiche-action n°1 de la stratégie Locale de développement LEADER rend nécessaire une
+meilleure connaissance et appropriation de ce patrimoine afin qu’il puisse être
+restauré en respectant les exigences en matière d’adaptation au changement climatique,
+de gestion du foncier et de valorisation des spécificités du monde rural
+notamment. Ce n’est qu’à cette condition qu’il pourra demeurer vecteur de
+développement économique, culturel et touristique pour le territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Améliorer l’efficacité et la sobriété énergétique des bâtiments à valeur patrimoniale&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les changements de comportement face aux enjeux de transition énergétique&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer l’adaptation et la résilience du patrimoine bâti à valeur patrimoniale face aux effets du changement climatique &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d’Auge&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes pour la rénovation thermique des bâtiments à valeur patrimoniale &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien à l’autoproduction d’énergie (hors photovoltaïque)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement d’expérimentations et d’innovations en matière d&amp;#039;écoconstruction, d’éco rénovation et d’écohabitat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sensibilisation à la sobriété énergétique dans les lieux d’habitation et de travail&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d’inventaire, de restauration, de conservation et de valorisation du patrimoine bâti culturel et/ou touristique (hors patrimoine à usage cultuel)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions visant à repenser les usages de bâtiments patrimoniaux (dont études) tout en conservant l’identité des lieux afin de leur conférer une vocation collective &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réhabilitation des corps de ferme à valeur patrimoniale dans un objectif d’ouverture au grand public (l’aide sera soumise à l’atteinte d’un gain d’efficacité énergétique d’au moins 30%)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement de lieux d’accueil, de valorisation et actions d’animation des métiers d’art et de rénovation du patrimoine&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projet de réhabilitation d&amp;#039;une ferme augeronne en vue d&amp;#039;en faire un lieu culturel ouvert au public ; Projet de réhabilitation d&amp;#039;un bâtiment augeron pour y développer un lieu collectif ; Réhabilitation d&amp;#039;une ancienne fromagerie y installer un musée sur le savoir-faire...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Economie d'énergie et rénovation énergétique
+Tiers-lieux
+Bâtiments et construction
+Réhabilitation
+Architecture
+Artisanat
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;br /&gt;&lt;/strong&gt;1/ Egalité femmes/hommes&lt;br /&gt;2/ Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;br /&gt;3/ Approche partenariale&lt;br /&gt;4/ Adaptation et/ou atténuation du changement climatique&lt;br /&gt;5/ Ruralité&lt;br /&gt;6/ Innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;1/ Le projet permet d&amp;#039;améliorer l’efficacité et la sobriété énergétique d&amp;#039;un bâtiment&lt;br /&gt;2/ Le projet permet d&amp;#039;accompagner les changements de comportement face aux enjeux de transition énergétique&lt;br /&gt;3/ Le projet permet de renforcer l&amp;#039;adaptation et la résilience du patrimoine bâti face aux effets du changement climatique&lt;br /&gt;4/ Le projet permet de soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d&amp;#039;Auge&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Aménagements intérieurs et extérieurs en dehors des travaux d’aménagement paysager ; Travaux de construction/extension de bâtiment ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>163028</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Accompagner l’émergence de nouvelles de service accessibles et adaptées aux usagers du territoire&lt;/h2&gt;&lt;h4&gt;OBJECTIF STRATEGIQUE : Innover pour redynamiser les pôles de proximité à travers de nouveaux services&lt;/h4&gt;&lt;h4&gt;Soutien au premier/dernier commerce, aux lieux polyvalents, aux lieux collectifs d’innovation, aux espaces partagés&lt;/h4&gt;&lt;p&gt;En complémentarité avec les dispositifs existants, il va s’agir de favoriser l’émergence de projets innovants par la mobilisation des réseaux, par un travail de soutien à des porteurs de projets, par l’appui à une ingénierie amont capable de garantir l’opportunité, la faisabilité, la viabilité et l’innovation des projets. Dans un objectif de sobriété, il est indispensable de travailler sur les mutualisations et les intensifications des usages. Par ailleurs, l’espace public doit, lui aussi, être pensé comme un lieu d’échanges et de services : les expérimentations visant à mieux concilier les usages, à favoriser l’adaptation aux différentes générations, à des conceptions plus innovantes et résilientes seront ainsi promues et soutenues.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des évolutions sociétales, des besoins spécifiques en particulier auprès de la jeunesse&lt;/h4&gt;&lt;p&gt;En collaboration avec les associations et avec les acteurs qui interviennent auprès de la jeunesse, le GAL pourra favoriser et soutenir des démarches d’animation visant la co-construction d’actions et de projet avec les jeunes sur des sujets du quotidien importants pour eux : mobilité, prévention-santé, pratiques culturelles et sportives libres, emploi et formation, engagement citoyen (en lien avec l’objectif 3.3.). L’innovation doit permettre d’aller plus vers les jeunes notamment celles et ceux les plus éloignés des services. La valorisation des talents locaux, des témoignages sur des engagements de jeunes et sur des expériences originales sont également des pistes à travailler. Enfin une attention particulière sera à porter à la culture de l’égalité des genres auprès des jeunes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Soutien aux nouveaux modes d’entreprendre et à l’ingénierie de projet &lt;/h4&gt;&lt;p&gt;Les porteurs de projets, les créateurs et les personnes en souhait de reconversion professionnels sont nombreux et ils souhaitent, de plus en plus, inscrire leur démarche dans la prise en compte des grandes transitions écologiques, numériques et sociales. Les nouveaux modes d’entreprendre (par des structures nouvelles ou traditionnelles, en individuel ou en collectif) se développent : nouveaux modes managériaux et contractuels, force des démarches de RSE, entreprise citoyenne, nouvelle organisation du travail, recours aux nouvelles technologies (DATA, IA…) … Mais les porteurs de projets ont besoin d’être informés, orientés, accompagnés et formés à ces nouveaux modes entrepreneuriaux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Promotion des nouvelles formes d’habitat (coliving, béguinages, temporaires...)&lt;/h4&gt;&lt;p&gt;Le GAL pourra soutenir la recherche des potentiels et la faisabilité de nouvelles formes d’habitat sur le territoire. Des solutions innovantes et adaptées devront être recherchées pour les communes rurales pour lesquelles il est souvent plus difficile de trouver des modèles économiques viables du fait de la petite taille des opérations.&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Soutenir l’implication citoyenne&lt;/h3&gt;&lt;h4&gt;Accompagnement aux réflexions sur la maîtrise d’usage et les mutualisations d’usages&lt;/h4&gt;&lt;p&gt;Des démarches d’implication citoyenne de participation existent sur le territoire tant au niveau de la communauté d’agglomération que des communes (conseil consultatif, conseil de développement durable, conseil citoyen, plate-forme de démocratie participative, chantiers participatifs…). Mais au-delà des instances de gouvernance il semble nécessaire d’avancer plus loin dans l’engagement et l’implication citoyenne en donnant une place importante à la maitrise d’usage dans l’action publique. Aux côtes de la maitrise d’ouvrage et de la maitrise d’œuvre la maitrise d’usage doit trouver toute sa place pour faire gagner les projets en pertinence et en efficacité. Les projets Leader portés par le GAL devront chercher, autant que possible, à ce que les points de vue des usagers/bénéficiaires soient pris en compte. De façon innovante, les services et leurs liens avec l’espace public doivent permettre des approches et des conceptions s’appuyant sur le design des politiques publiques. D’une façon générale, il est essentiel de soutenir l’intelligence collective pour être un territoire apprenant et innovant, en mobilisant les forces vives et le capital humain/social du territoire. Enfin, c’est aussi la possibilité, par exemple, de s’appuyer sur les usagers/citoyens pour faire émerger et porter des projets par la mise en place d’un fonds d’initiatives citoyennes à l’échelle du GAL.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;h4&gt;Développement des projets participatifs ponctuels et les démarches d’intelligence collective&lt;/h4&gt;&lt;p&gt;Avec une finalité proche de celle de la prise en compte de la maîtrise d’usage il serait intéressant de soutenir des projets participatifs ponctuels, simples et sobres touchant à la vie quotidienne et/ou à son environnement de proximité et notamment auprès des jeunes. L’apprentissage de la citoyenneté passe par l’éducation et la sensibilisation aux démarches projets et à tenir de postures d’acteurs. En lien avec les écoles, les collèges, lycées et autres établissements de formation mais aussi avec les associations, des appels à projets de projets participatifs pourraient être lancés sur des thématiques bien évidement cohérente avec le projet de territoire et avec les axes de la stratégie locale de développement.&lt;/p&gt;&lt;h4&gt;Soutien au dynamisme associatif (dont le bénévolat)&lt;/h4&gt;&lt;p&gt;Le tissu associatif sur le territoire est très conséquent et dynamique et offre une très grande diversité d’offres qui contribuent à la richesse du développement local, aux liens sociaux et aux capacités d’épanouissements personnels et collectifs. Toutefois, comme partout, les associations sont confrontées à des difficultés : raréfaction des ressources financières, encadrement réglementaire complexe, un bénévolat confronté à de nombreux freins (le temps, les horaires, le coût, la mobilité, l’information, la confiance en soi, le manque d’ouverture de certaines associations…). Pour maintenir cette offre portée par les associations il est impératif de les soutenir.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Commerces et services
+Tiers-lieux
+Revitalisation
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Ne pas avoir commencé (aucun contrats ou devis signés)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=C'est%20un%20programme%20d%C3%A9di%C3%A9,'%C3%A9chelle%20nationale%20et%20europ%C3%A9enne).</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-loffre-de-services-des-poles-de-proximite-pour-accroitre-leur-vitalite/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>162985</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’économie avec des animations ou équipements collectifs</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Fiche 7 - FEDER</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Agriculteur
+Association
 Entreprise privée
-Association</t>
-[...2 lines deleted...]
-      <c r="H23" s="1" t="inlineStr">
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J23" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actifs du Cœur Entre-deux-Mers travaillent essentiellement hors du
 territoire sur les pôles urbains. La balance emplois / actifs du territoire est
 donc déficitaire et est &lt;/span&gt;&lt;span&gt;soutenue par l’emploi présent dans &lt;/span&gt;&lt;span&gt;les territoires voisins.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La forte présence de très petites entreprises et les nouvelles façons de
 travailler (à distance, …) poussent donc certains professionnels à travailler
 via des modalités collectives et partagées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser une relocalisation des emplois et le développement de
 l’économie centrée sur le territoire et non tournée vers l’extérieur&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer des outils et espaces économiques collectifs&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et promotion
 d’espaces et ateliers collectifs ou de tiers lieux (thématiques ou
 multithématiques) à vocation économique pour dynamiser les centres bourgs&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Revitalisation
 commerciale des entreprises et des villages :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de dynamisation, de promotion et de
 valorisation du tissu commercial et artisanal&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation de locaux commerciaux dans
 les centres-bourgs n’ayant pas de commerce de proximité ou afin de sauvegarder
 le seul commerce de proximité&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animation et
 promotion des principes et outils de l’Economie Sociale et Solidaire dans les
 activités économiques locales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de
 mutualisation de services au service des acteurs économiques locaux et de leurs
 clientèles&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P25" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q23" s="1" t="inlineStr">
+      <c r="Q25" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amenager-le-territoire-pour-developper-lattractivite-touristique/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD23" s="1" t="inlineStr">
+      <c r="AD25" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>162981</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Soutenir la promotion et l’innovation des activités économiques locales</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Fiche 4 - FEADER</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers possède un tissu économique essentiellement
 constitué de très petites entreprises.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le nombre d’emplois locaux augmente bien que les actifs travaillent
 majoritairement à l’extérieur du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La crise sanitaire (Covid19) a modifié en partie les pratiques de
 consommation et de travail dans certains secteurs d’activités et pousse à
 innover pour relocaliser et produire des biens et services économiques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, le déploiement de la fibre (via Gironde Haut Méga) à l’horizon
 2025 sur l’ensemble du territoire est également un atout à valoriser.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’accompagnement des entreprises dans leur transition numérique est un
 objectif prioritaire notamment sur les nouvelles technologies de l’information
 et de la communication (TIC) pour les filières économiques stratégiques du
 territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les 6 filières économiques stratégiques sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;commerce local&lt;/li&gt;&lt;li&gt;&lt;span&gt;construction BTP&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;négoce et services interentreprises&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;agro-viticulture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt; santé et services à la personne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la &lt;/span&gt;&lt;span&gt;transformation du tissu économique
 local notamment avec la numérisation d&lt;/span&gt;&lt;span&gt;es activités et
 l’arrivée de la fibre&lt;/span&gt; &lt;/li&gt;&lt;li&gt;Inciter à l’innovation au cœur des entreprises pour relocaliser « les
 productions »&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a name="_Hlk133511547"&gt;&lt;/a&gt;&lt;a name="_Hlk127613183"&gt;&lt;/a&gt;&lt;a name="_Hlk133235982"&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Démarches d’innovation
 et d’expérimentation dans l’industrie (hors filières stratégiques du SRDEII),
 le tissu artisanal productif ou l’évolution de l’agriculture de demain sur le
 territoire&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Dispositifs et
 projets d’animation et promotion de réseaux et/ou de thématiques des
 entreprises et acteurs œuvrant dans l’écosystème notamment des 6 filières
 stratégiques du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement aux
 usages du numérique et développement de plateformes ou outils numériques pour
 les acteurs dans leurs activités économiques et territoriales notamment des 6
 filières stratégiques du territoire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P26" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q24" s="1" t="inlineStr">
+      <c r="Q26" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-mobilites-alternatives-et-durables/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD24" s="1" t="inlineStr">
+      <c r="AD26" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>162982</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -4986,347 +5224,347 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
+      <c r="P27" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q25" s="1" t="inlineStr">
+      <c r="Q27" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD25" s="1" t="inlineStr">
+      <c r="AD27" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>162978</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement d'une production et d’une consommation responsables</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt; &lt;span&gt;Dans le cadre de sa démarche d’attractivité, le territoire des Coëvrons affirme sa volonté de construire une image d&amp;#039;un territoire de gastronomie, notamment par la révélation de l&amp;#039;identité culinaire des Coëvrons. La mise en oeuvre d’un Projet alimentaire de territoire depuis 2021 accompagne la concrétisation de cette dynamique émergente. Parallèlement, le territoire des Coëvrons fait face à une diminution des commerces et services de proximité, notamment hors du pôle d’Evron.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’enjeu : développer un mode de production et de consommation respectueux de l’environnement, bénéfique pour l’économie et bon pour la santé, améliorer l’accès aux produits locaux, accompagner et valoriser les productions et les producteurs locaux, renforcer l’ancrage local et une économie axée sur les besoins.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir et développer des activités agricoles durables et variées, adaptées aux enjeux du changement climatique&lt;/li&gt;&lt;li&gt;Accompagner la mutation vers une agriculture sous signes officiels de qualité&lt;/li&gt;&lt;li&gt;Agir pour une alimentation saine pour tous&lt;/li&gt;&lt;li&gt;Développer les circuits-courts&lt;/li&gt;&lt;li&gt;Renforcer le commerce de proximité, les services et l&amp;#039;artisanat&lt;/li&gt;&lt;li&gt;Expérimenter de nouveaux modèles économiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Maintien et développement d’activités agricoles durables et variées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Activités de soutien à la diversification des productions et d’activités, mutualisation de matériel&lt;/li&gt;&lt;li&gt;Création d&amp;#039;espaces test agricoles&lt;/li&gt;&lt;li&gt;Création et animation de réseaux d’agriculteurs&lt;/li&gt;&lt;li&gt;Accompagnement de la mutation vers une agriculture sous signes officiels de qualité : échanges de savoirs et de pratiques, informations, sensibilisation, formations&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Soutien à une alimentation saine pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions autour du &amp;#34;bien manger&amp;#34;, du gaspillage alimentaire, de la consommation responsable, des enjeux liés à la précarité et à l&amp;#039;insécurité alimentaire&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation et de formation des professionnels de l’alimentation&lt;/li&gt;&lt;li&gt;Création et animation de liens entre les différents intervenants de l&amp;#039;alimentation (cuisiniers, producteurs, parents d&amp;#039;élève, enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Renforcement du commerce de proximité, des services et de l’artisanat :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en lien avec le maintien, la création et la reprise d’entreprises et d’activités de proximité&lt;/li&gt;&lt;li&gt;Actions de mise en valeur et accessibilité des produits locaux (ex : épiceries mobiles)&lt;/li&gt;&lt;li&gt;Nouvelles formes de commerces pour répondre aux besoins de la population&lt;/li&gt;&lt;li&gt;Création et accompagnement de structures collectives de type pépinière d’entreprises, FabLab, village d’artisans&lt;/li&gt;&lt;li&gt;Actions d’information, de formation, de sensibilisation, de mutualisation&lt;/li&gt;&lt;li&gt;Développement de nouveaux modèles économiques : actions en lien avec l’économie circulaire et l’économie sociale et solidaire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P28" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q28" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique-1/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD26" s="1" t="inlineStr">
+      <c r="AD28" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>162974</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>DDT de l'Aube</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les
 services spécialisés de la Direction Départementale des
 Territoires de l’Aube, selon le domaine concerné, sont les
 interlocuteurs de proximité des élus qui souhaitent être
 accompagnés et soutenus dans la mise en œuvre de leurs projets
 relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
 	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
 	des actes d’urbanisme et conseil aux services instructeurs des
 	collectivités,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
 	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
 	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	aux collectivités dans la mise en œuvre de l’ingénierie sur
 	mesure proposée par l’ANCT, ...&lt;/p&gt;
 	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
 	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	et instruction des procédures environnementales des projets,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
@@ -5362,1532 +5600,4704 @@
 	douces,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
 	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
 	des collectivités pour la prise d’arrêtés de mise en sécurité,
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Développement
 économique et commercial&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	et accompagnement pour la réalisation de projets économiques ou
 	industriels, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Ingénierie
 financière&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
 	à la recherche de financements publics (outil aides territoires),
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 – Action
 Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
 Petites Villes de Demain (PVD) ;&lt;/p&gt;
 &lt;p&gt;– Pacte
 Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
 &lt;p&gt;– Aménagements
 d’espaces publics ;&lt;/p&gt;
 &lt;p&gt;– Renouvellement
 urbain, écoquartiers ;&lt;/p&gt;
 &lt;p&gt;– Rénovation
 thermique de bâtiments publics, production d&amp;#039;EnR ; 
 &lt;/p&gt;
 &lt;p&gt;– Agendas
 d’accessibilité programmée ;&lt;/p&gt;
 &lt;p&gt;– Diagnostics
 de sécurité routière ;&lt;/p&gt;
 &lt;p&gt;– Aires
 d’accueil des gens du voyage ;&lt;/p&gt;
 &lt;p&gt;– Plans
 communaux de sauvegarde ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
 liés aux énergies renouvelables ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
 de friches artisanales et industrielles ;&lt;/p&gt;
 &lt;p&gt;– Planification
 territoriale… .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Prévention des risques
 Mobilité pour tous
 Connaissance de la mobilité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction
 Départementale des Territoires de l’Aube.&lt;/p&gt;
 &lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>jean-michel.barrois@aube.gouv.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>DDT 10</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-[...179 lines deleted...]
-      <c r="A29" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>162939</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Avec sa démarche d’attractivité amorcée depuis 2019, le territoire des Coëvrons poursuit la valorisation des atouts du territoire. Ce dernier possède un patrimoine historique, naturel et bâti riche et marqué par des sites emblématiques et des espaces naturels diversifiés. Doté de propositions culturelles abondantes et d’un tissu associatif dynamique, le territoire des Coëvrons fait preuve d’un dynamisme culturel avéré.&lt;/p&gt;&lt;p&gt;L’enjeu est de renforcer l’appropriation de cette richesse patrimoniale et culturelle par les populations résidentes, de la faire connaitre à tous et de renforcer l’ancrage local des propositions culturelles.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Promouvoir le territoire par son offre touristique et patrimoniale&lt;/p&gt;&lt;p&gt;- Préserver, animer et valoriser le patrimoine naturel, historique et culturel&lt;/p&gt;&lt;p&gt;- Proposer de nouvelles offres touristiques et patrimoniales&lt;/p&gt;&lt;p&gt;- Renforcer l’offre touristique et patrimoniale accessible toute l’année&lt;/p&gt;&lt;p&gt;- Qualifier l’offre touristique et patrimoniale via des labels&lt;/p&gt;&lt;p&gt;- Contribuer à l’animation culturelle sur l’ensemble du territoire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Entretien et restauration du patrimoine&lt;/li&gt;&lt;li&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/li&gt;&lt;li&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/li&gt;&lt;li&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/li&gt;&lt;li&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/li&gt;&lt;li&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/li&gt;&lt;li&gt;- Actions de promotion du territoire&lt;/li&gt;&lt;li&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/li&gt;&lt;li&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/li&gt;&lt;li&gt;- Développement de formes culturelles innovantes&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;- Entretien et restauration du patrimoine&lt;/p&gt;&lt;p&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/p&gt;&lt;p&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/p&gt;&lt;p&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/p&gt;&lt;p&gt;Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/p&gt;&lt;p&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/p&gt;&lt;p&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/p&gt;&lt;p&gt;- Actions de promotion du territoire&lt;/p&gt;&lt;p&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/p&gt;&lt;p&gt;Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/p&gt;&lt;p&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/p&gt;&lt;p&gt;- Développement de formes culturelles innovantes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Technologies numériques et numérisation
 Tiers-lieux
 Artisanat
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P29" s="1" t="inlineStr">
+      <c r="P30" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q29" s="1" t="inlineStr">
+      <c r="Q30" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD29" s="1" t="inlineStr">
+      <c r="AD30" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>20/06/2024</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>162824</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
+      <c r="J31" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD30" s="1" t="inlineStr">
+      <c r="AD31" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>12/06/2024</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>162708</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Améliorer le bien vivre et favoriser le faire ensemble sur le territoire</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°3</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>GAL des Cévennes au Rhône</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 50 000€</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
 subvention LEADER 2023-2027, le GAL souhaite agir pour une meilleure qualité de
 vie et davantage de lien social sur son territoire. &lt;/span&gt;&lt;span&gt;Le
 GAL pourra ainsi permettre la création ou le développement de tiers lieux tels
 que des espaces de travail partagés et collaboratifs ou des jardins partagés,
 faciliter l’accès à la culture par le soutien à de l’équipement culturel ou
 l’organisation d’évènements en lien avec le patrimoine local. Au regard de la
 dépendance à la voiture individuelle, &lt;/span&gt;&lt;span&gt;iI&lt;/span&gt;&lt;span&gt;
 pourra financer des projets permettant une mobilité plus durable et partagée.
 Finalement, le bien manger sera favorisé à travers le soutien à de l’animation
 locale ou la mise en place de restauration collective transformant des produis
 frais et locaux.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Exemples de projets : Aménagement
 d’un atelier collectif d’artisans (Fablab) ; Equipement pour un espace de
 coworking à vocation économique ; jardins partagés ; véhicule en partage ;
 évènement culturel ; Ateliers pédagogiques ; Equipement d’une cuisine collective…&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Tiers-lieux
 Economie sociale et solidaire
 Accessibilité
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
 association, un collectif, une TPE/PME ou un porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être situé sur
 une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
 Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
 Bagnols/Cèze)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Obtenir un
 cofinancement &lt;/span&gt;&lt;span&gt;(Région,
 commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être en capacité de &lt;/span&gt;&lt;span&gt;régler par
 avance les dépenses &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Evènement&lt;/span&gt;&lt;span&gt; : uniquement la 1ère édition et avec mesures
 écoresponsables&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>GAL des Cévennes au Rhône</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>galdescevennesaurhone@gmail.com</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>06/06/2024</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>162703</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Accompagner la mise en oeuvre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>GAL Ventoux
 Parc naturel régional du Mont-Ventoux</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I32" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 90</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L32" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p id="citem_8d7e-72f0" role="tabpanel"&gt;        &lt;/p&gt;&lt;div&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;1. Soutenir et promouvoir une alimentation durable&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;Soutenir la mise en œuvre du 
 Projet Alimentaire Territorial Ventoux : animation, mise en réseau, 
 changement des comportements alimentaires, amélioration logistique pour 
 l’approvisionnement en produits locaux, lutte contre le gaspillage et la
  précarité alimentaire, sensibilisation des publics.&lt;/li&gt;&lt;li&gt;Accompagner les projets 
 collectifs visant l’adaptation du monde agricole aux changements 
 climatiques ou à la transition écologique des filières agricoles&lt;/li&gt;&lt;li&gt;Améliorer l’animation autour de
  la gestion du foncier agricole (ex : reconquête des friches, liens avec
  la trame verte et bleue…)&lt;/li&gt;&lt;li&gt;Faire connaître et reconnaître 
 les pratiques et productions agricoles à forte valeur environnementale 
 (hors signes officiels de qualité) portées par des structures 
 collectives ou en coopération&lt;/li&gt;&lt;li&gt;Préserver et valoriser les patrimoines et les pratiques agricoles&lt;/li&gt;&lt;li&gt;Améliorer les conditions de vie des agriculteurs (diversification activités, prévention de l’isolement etc…)&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;2. Contribuer à un territoire vivant, accueillant et solidaire&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;Créer des services en milieu 
 rural qui participent à rompre l’isolement, à encourager le lien 
 intergénérationnel, à favoriser le partage des savoirs et des 
 savoir-faire et à répondre aux enjeux climatiques et écologiques&lt;/li&gt;&lt;li&gt;Mutualiser des services à destination des particuliers, des associations et des entreprises&lt;/li&gt;&lt;li&gt;Améliorer l’accessibilité des services en expérimentant notamment des solutions de mobilité inversée&lt;/li&gt;&lt;li&gt;Encourager l’habitat partagé et intergénérationnel&lt;/li&gt;&lt;li&gt;Contribuer au maintien des derniers commerces&lt;/li&gt;&lt;li&gt;Favoriser l’accès aux services numériques par la médiation et l’inclusion&lt;/li&gt;&lt;li&gt;Favoriser les projets culturels
  collectifs ou ayant pour objectifs de faire vivre et transmettre nos 
 patrimoines matériels et immatériels afin de favoriser leur 
 réappropriation et le lien homme/nature&lt;/li&gt;&lt;li&gt;Accompagner les projets d’interprétation des patrimoines culturels matériels et immatériels&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;3. Favoriser un développement économique qui valorise les ressources&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;Accompagner le développement, la
  structuration et la promotion des acteurs de la filière écotourisme qui
  intègre les activités de pleine nature, le tourisme de nature, le 
 tourisme culturel, l’agritourisme et l’artisanat d’art&lt;/li&gt;&lt;li&gt;Soutenir les manifestations touristiques de dimension supra territoriale et présentant une innovation territoriale&lt;/li&gt;&lt;li&gt;Améliorer la gestion environnementale et énergétique des acteurs économiques&lt;/li&gt;&lt;li&gt;Former et sensibiliser les 
 acteurs du tourisme aux spécificités du territoire, à la conciliation 
 des usages et les valoriser par des démarches de qualité ou d’éco 
 labellisation&lt;/li&gt;&lt;li&gt;Accompagner les structures de 
 l’économie de proximité et de l’économie sociale et solidaire qui 
 valorisent les ressources locales (hors production agricole et 
 agroalimentaire)&lt;/li&gt;&lt;li&gt;Accompagner les collectivités locales, les associations et les entreprises dans le développement de l’économie circulaire&lt;/li&gt;&lt;li&gt;Sensibiliser, informer et former les publics sur les enjeux et opportunités de l’économie circulaire&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;4. Favoriser la transition énergétique et la préservation et valorisation des biens communs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;Favoriser les initiatives de 
 partage de la connaissance et de sensibilisation des publics aux biens 
 communs locaux (biodiversité, ressource en eau, patrimoines matériels et
  immatériels) et à la transition énergétique et écologique&lt;/li&gt;&lt;li&gt;Recenser les patrimoines matériels et immatériels et cordonner les initiatives&lt;/li&gt;&lt;li&gt;Soutenir les projets structurants de préservation et de valorisation du patrimoine vernaculaire&lt;/li&gt;&lt;li&gt;Accompagner les projets qui 
 réhaussent et valorisent la qualité paysagère, environnementale et 
 climatique des opérations d’aménagement et des actions de développement&lt;/li&gt;&lt;li&gt;Doter l’ensemble du territoire de stratégies globales « Climat-Air-Énergie » et soutenir leur mise en application&lt;/li&gt;&lt;li&gt;Accompagner l’animation et les 
 opérations exemplaires de réduction des consommations énergétiques et de
  déploiement des énergies renouvelables à petite échelle&lt;/li&gt;&lt;li&gt;Encourager le développement des 
 mobilités alternatives à la voiture individuelle thermique au quotidien 
 et dans le développement touristique&lt;/li&gt;&lt;/ul&gt;
         &lt;/div&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Tourisme
 Transition énergétique
 Accès aux services
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Biodiversité
 Paysage
 Animation et mise en réseau
 Mobilité partagée</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>GAL Ventoux</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.parcduventoux.fr/nos-actions/europe-cooperation-territoriale/leader/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nicolas BOURGUE, &lt;a target="_self"&gt;nicolas.bourgue&amp;#64;parcduventoux.fr&lt;/a&gt;, 0490632274&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>nicolas.bourgue@parcduventoux.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-mise-en-oeuvre-de-la-strategie-locale-de-developpement/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du Mont-Ventoux</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>05/06/2024</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>162649</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Investir pour conforter la dynamique de lieux hybrides</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>FEDER - Fiche-Action 7 - Investir pour conforter la dynamique de lieux hybrides</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Isle en Périgord (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J33" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à : 100 000 €</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La crise sanitaire et sociale liée au COVID a amplifié un mouvement quant à la réorganisation du travail dans notre société, en regroupant diverses tendances : un lien domicile - travail repensé, une quête de sens réaffirmée (qualité de vie au travail, pratiques collaboratives et créatives) et une recherche d’économie revendiquée (gain de temps, augmentation du pouvoir d’achat).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Émerge aujourd’hui un besoin de travailler autrement. Pas partout (les secteurs d’activité sont inégalement touchés), pas pour toutes et tous (selon les fonctions, les métiers), mais de plus en plus cependant… notamment chez les jeunes travailleurs et/ou les jeunes familles.&lt;/p&gt;&lt;p&gt;Pour le Pays de l’Isle en Périgord, il s’agit d’encourager la création de lieux vivants, ancrés dans le territoire (en lien avec les projets de revitalisation et ainsi éviter un « effet Hors sol ») qui accompagnent ces mutations, en proposant une offre diversifiée (taille, fonctionnement, services, publics …) de Lieux Tiers, en mesure d’attirer :&lt;br /&gt;• des travailleurs en manque d’espaces et de liens (entrepreneurs, indépendants, petites entreprises, mais aussi salariés d’entreprises&lt;br /&gt;« parisiennes »)&lt;br /&gt;• mais aussi des créateurs, des artisans, des artistes,&lt;br /&gt;• et des projets d’ESS (boutique Test, nouveaux services …)&lt;br /&gt;• des projets collectifs inter associatifs, …&lt;br /&gt;• des projets présentant des pratiques solidaires, ...&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Étudier au préalable la mise en place d’un lieu hybride&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; • Prise en compte d’une démarche type RSO et au modèle économique&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir l’investissement pour développer ou aménager un lieu hybride&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Projets de lieux d’innovation ou renforcement d’un lieu existant&lt;br /&gt;• Projets d’atelier partagé&lt;br /&gt;• Projets de Fab Lab …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutien à des actions de travail en réseau&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Projets de coworking&lt;br /&gt;• Renforcement d’un lieu existant …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutien à des nouveaux lieux d’animation et de lien social du territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Projets hybrides renforçant les synergies et les dynamiques collaboratives dans le champ de l’ESS et du développement social local, dans le domaine de la préservation et de la valorisation des ressources&lt;br /&gt;• Projets de lieux tiers&lt;br /&gt;• Projets incluant un volet de sociabilité et d’échange citoyen&lt;br /&gt;• Projets intergénérationnels …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Friche
 Tiers-lieux
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q33" s="1" t="inlineStr">
+      <c r="Q34" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 25 000 €&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;- Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les agriculteurs dans le cadre de leur seule activité agricole&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>PAYS DE L'ISLE EN PÉRIGORD</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA7-Lieux-hybrides.pdf</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>s.giedelmann@pays-isle-perigord.com</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/investir-pour-conforter-la-dynamique-de-lieux-hybrides/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>158944</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Aider les citoyens à trouver que faire de leurs objets inutilisés à l’échelle locale, et à consommer de façon responsable</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...33 lines deleted...]
-Commerces et services
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Comment se débarrasser de façon vertueuse ? Quelles alternatives à la consommation d&amp;#039;objets neufs ?
+ 🤔
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME et l&amp;#039;Accélérateur de la Transition Écologique viennent de lancer l&amp;#039;outil
+ &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;
+  La carte des acteurs de l&amp;#039;économie circulaire et de la réparation&lt;/a&gt; pour mettre en lumière les solutions proches de chez soi pour désencombrer son logement, et pour consommer de façon responsable en privilégiant le réemploi et la réparation de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ La carte met en lumière des acteurs et solutions de proximité et apporte des réponses pour les objets du quotidien : vêtement, téléphone mobile, mobilier, électroménager, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les points d&amp;#039;apport listés sur ce site sont mis à jour régulièrement.
+&lt;/p&gt;
+&lt;p&gt;
+ Librement réutilisable &amp;amp; intégrable en iframe sur tout type de site comme tous les simulateurs de l&amp;#039;Accélérateur de la Transition Écologique, ce simulateur a aussi pour but de sensibiliser le plus grand nombre sur les alternatives à l&amp;#039;achat neuf, en mettant en avant des labels et bonus réparation dont le citoyen peut bénéficier.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Carte centrée sur un territoire : &lt;/strong&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2026-01-14-133430-69678fa4b04c9.png" alt="aperçu carte" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est par exemple repris sur le site de
+ &lt;a href="https://epargnonsnosressources.gouv.fr/" target="_self"&gt;
+  Épargnons Nos Ressources &lt;/a&gt; et sur plus de 200 &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;sites de collectivités&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est librement diffusable et intégrable en iframe sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour intégrer la carte de l&amp;#039;équipe &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;Longue Vie Aux Objets
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Veuillez vous référer à la
+ &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;documentation&lt;/a&gt;
+ qui vous guide dans les étapes d&amp;#039;intégration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://longuevieauxobjets.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe : longuevieauxobjets&amp;#64;ademe.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>longuevieauxobjets@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b317-aider-les-citoyens-a-trouver-que-faire-de-leu/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets - Ademe</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>157561</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce fonds s&amp;#039;inscrit dans la continuité des démarches déjà engagées par le Département, en partenariat avec l&amp;#039;État et la Banque des territoires, pour accompagner les bourgs dans le développement de leur attractivité. Il permet d&amp;#039;apporter une aide en investissement pour la déclinaison opérationnelle des projets portés par les communes labellisées « Petites villes de demain» (PVD) et les autres bourgs structurants formellement engagés dans une démarche de redynamisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les crédits sont mobilisables par les bénéficiaires dans le cadre d&amp;#039;une enveloppe de 10 M€ sur 5 ans, ouverte lors du vote du budget supplémentaire 2023 et le dispositif est décliné selon les modalités suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires : les 20 communes lauréates du programme national PVD ; les bourgs structurants engagés dans une démarche globale de reconquête ou de renforcement de l&amp;#039;attractivité de leur centre via le recrutement d&amp;#039;un bureau d&amp;#039;étude ; les groupements de communes intervenant en tant que maîtres d&amp;#039;ouvrage sur ces communes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   taux de subvention maximum de 40% de l&amp;#039;assiette éligible ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide financière plafonnée à 300.000€ par commune sur les 5 ans ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   seuil minimum des dépenses éligibles : 20.000€ HT :
+  &lt;/li&gt;
+  &lt;li&gt;
+   participation minimale du maître d&amp;#039;ouvrage : 20% du coût HT de l&amp;#039;opération ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide départementale cumulable avec d&amp;#039;autres financements publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;investissement dédiées à la mise en œuvre des projets.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les études préalables ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les travaux d&amp;#039;entretien ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;équipement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le coût de la main d&amp;#039;œuvre lorsque les travaux sont réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
 Attractivité économique
-Artisanat
-Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les communes « Petites villes de demain » :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la mise en œuvre des projets décrits dans leur convention d&amp;#039;opération de revitalisation de territoire (ORT) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les autres bourgs structurants :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la déclinaison opérationnelle de leur démarche d&amp;#039;attractivité formalisée via le recrutement d&amp;#039;un bureau d&amp;#039;étude (passé ou en cours).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.somme.fr/services/appui-aux-collectivites/les-aides-du-departement/dynamisation-bourgs-centres/</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://subvention.somme.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil départemental de la Somme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;attractivité et du développement des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 03 22 71 81 71
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>allefevre@somme.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4382-favoriser-lattractivite-des-petites-villes-de/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>157091</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°2 : Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Soutenir l&amp;#039;initiative économique&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à soutenir l&amp;#039;initiative économique locale. Le GAL souhaite accompagner des projets de nature à encourager la mutation industrielle du territoire vers des activités qui favorisent la transition énergétique et la valorisation des filières locales à potentiel. La capacité du territoire à proposer une alimentation locale et de qualité constitue un objectif fort. Au-delà, le programme veillera à soutenir des projets de création / développement de petites entreprises et activités artisanales.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières émergentes liées à l&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel (exemples : lin, chanvre, haies)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La relocalisation de filières d&amp;#039;activités sur le territoire du GAL
+&lt;/p&gt;
+&lt;p&gt;
+ - La création d&amp;#039;entreprises et d&amp;#039;activités
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des initiatives de l&amp;#039;ESS
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accompagnement de la transformation des activités agricoles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des circuits de proximité
+&lt;/p&gt;
+&lt;p&gt;
+ - Des avancées vers l&amp;#039;autonomie alimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement d&amp;#039;une offre touristique de proximité, durable et qualitative.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisation ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction et réhabilitation de solutions d&amp;#039;accueil d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ - Appui au développement de nouvelles formes de commercialisation de produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ - Equipements à vocation touristique
+&lt;/p&gt;
+&lt;p&gt;
+ - Outils de communication - Information des consommateurs / des acteurs du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements et de manifestations à vocation éducative
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Maintien et développement des activités de production de biens et services
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux modèles de ventes de produits locaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouvelles solutions d&amp;#039;accueil des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services/dispositifs d&amp;#039;accompagnement des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Réponse aux besoins locaux en matière d&amp;#039;accueil de jeunes entrepreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement d&amp;#039;une nouvelle offre touristique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et/ou information des producteurs locaux sur la structuration des circuits courts.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en réseau, animation et information / sensibilisation (but pédagogique, porter à connaissance) des professionnels, des collectivités sur les questions liées à l&amp;#039;alimentation).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre d&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdec-leader-action-n2-soutenir-linitiative-economi/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>161681</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la planification pluriannuelle et la priorisation de vos projets d'investissements</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL EN STRATEGIE DE FINANCEMENTS DE PROJETS : PLANIFICATION ET PRIORISATION</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez être accompagné dans la mise en oeuvre d&amp;#039;une stratégie budgétaire et une planification de vos projets ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie peut vous accompagner dans l&amp;#039;élaboration d&amp;#039;une planification et d&amp;#039;une priorisation de vos projets d&amp;#039;investissements sur le temps de la mandature :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;en lien avec les conseillers aux décideurs locaux pour mener une analyse budgétaire croisée avec votre plan pluriannuel d&amp;#039;investissements afin de déterminer votre capacité à investir et par conséquent votre planification &lt;/li&gt;&lt;li&gt;en écho avec la temporalité des subventions (ponctuelle ou pérenne) afin de prioriser vos projets d&amp;#039;investissement selon leur thématiqu&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Espace public
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prioriser-ses-projets-dinvestissements/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>161680</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Impulser une dynamique d'accompagnement financier de votre projet</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL EN STRATEGIE DE FINANCEMENTS DE PROJETS</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez besoin d&amp;#039;un accompagnement afin d&amp;#039;identifier en amont et valoriser votre projet auprès des co-financeurs publics ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans vos démarches de présentations de votre projet auprès des co-financeurs publics en vous proposant une mise en réseau concrète (réunion technique des financeurs potentiels) afin d&amp;#039;être en capacité de pré-identifier les subventions mobilisables pour mieux construire votre projet et consolider sa faisabilité financière.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/impulser-une-dynamique-daccompagnement-financier-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>161678</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Constituer les dossiers de demandes de subventions</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Aide au montage des dossiers de demande de subvention</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez besoin d&amp;#039;être accompagné dans la constitution de vos dossiers de demandes de subventions ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la constitution de vos dossiers de demandes de subventions :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aide à la rédaction de la notice de présentation de votre projet &lt;/li&gt;&lt;li&gt;vérification de la complétude du dossier de demande de subvention&lt;/li&gt;&lt;li&gt;relecture de votre plan de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Prestation tarifée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/constituer-les-dossiers-de-demandes-de-subventions/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>161677</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'élaboration des plans de financement afin de sécuriser la faisabilité financière de votre projet</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Elaboration de plans de financement prévisionnels</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez avoir une vision affinée, pertinente et réaliste des taux d&amp;#039;intervention financière de chaque co-financeur public ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie vous propose de vous accompagner dans l&amp;#039;élaboration des plans de financements prévisionnels, au vu de l&amp;#039;avant projet détaillé, vous permettant d&amp;#039;avoir une projection de la faisabilité financière de votre projet en intégrant les subventions mobilisables et en calculant votre reste à charge.&lt;/p&gt;&lt;p&gt;L&amp;#039;optimisation de vos plans de financements vous permettra de réduire votre autofinancement et de maîtriser l&amp;#039;impact financier du projet dans votre budget.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/simuler-laccompagnement-des-financeurs-pour-la-faisabilite-financiere-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>161676</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans une démarche d'identification exhaustive des subventions mobilisables</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL FINANCIER OPERATIONNEL</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous recherchez des subventions pour financer vos projets quelle qu&amp;#039;en soit la thématique ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie  vous propose un conseil opérationnel dans la recherche des financements institutionnels (Etat, Région, Département).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rechercher-et-mobiliser-les-subventions-selon-la-nature-du-projet/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD44" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>161669</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages innovants du numérique</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages  innovants du numérique</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour favoriser leur duplicabilité et/ou leur extension par :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• La mise en place ou le développement de projets expérimentaux, pilotes et/ou innovants&lt;/p&gt;&lt;p&gt;• Le soutien de poste d’animateur dédié au développement des usages et projets numériques répondant aux spécificités territoriales&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour favoriser l&amp;#039;innovation collective, le partage d’information et la transmission de &lt;/strong&gt;&lt;strong&gt;compétences grâce à la création des tiers-lieux numériques. &lt;/strong&gt;La Région finance les tiers-lieux d’idéation-expérimentation et de fabrication et médiation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour accompagner le développement des Micro-Folies. &lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour la Région, la transformation numérique passe par le développement d’usages innovants dans de nombreux domaines : tourisme / patrimoine, éducation, e-santé, agriculture … La collectivité accompagne les expérimentations de nouveaux usages du numérique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>02/01/2027</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les projets seront sélectionnés selon
+plusieurs critères techniques : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;- &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’aspect
+innovant (expérimentation ou action novatrice territoriale) ou pilote
+(déploiement d’une expérimentation) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+portée territoriale du projet (les projets de portée intercommunale et au-delà
+seront privilégiés) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+proposition de contenus et de services numériques mis en œuvre ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’intégration
+de dispositif d’animation favorisant une bonne appropriation de l’action par le
+public cible ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;leur
+réplicabilité et interopérabilité ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;la
+participation aux réseaux (Ex : Association des tiers-lieux, Micro-Folies) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux de la donnée (ouverture,
+valorisation, protection, sécurisation…) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux du numérique
+responsable sur la base des 4 piliers du numérique responsable : numérique
+sobre, numérique au service du bien commun, numérique éthique et l’inclusion
+numérique …)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Délégation à la Transformation Numérique  - contacts : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;France Guillemin 06 74 97 43 20 - &lt;a target="_self"&gt;france.guillemin&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;       &lt;/p&gt;&lt;p&gt;Anne-Claire Sanz 06 59 42 51 65  &lt;a href="mailto:anneclaire.sanz&amp;#64;bourgognefranchecomte.fr"&gt;anneclaire.sanz&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>france.guillemin@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-usages-innovants-du-numerique/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Région Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mobilité fluviale
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S34" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD47" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>162453</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Développer de nouvelles formes d'habitat et de services aux publics en milieu urbain</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Développer de nouvelles formes d'habitat et de services aux publics en milieu urbain</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>GAL La Rochelle-Ré-Aunis</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La difficulté d’accès au logement, notamment en ce qui concerne les jeunes, est une problématique majeure du territoire. Les étudiants, saisonniers ou encore apprentis peinent à trouver un logement à un prix abordable. Il s’agit alors de développer des approches innovantes favorisant l’accès des jeunes au parc locatif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une attention particulière sera apportée pour les projets au bénéfice de publics spécifiques (jeunes, saisonniers, apprentis…).&lt;/p&gt;&lt;p&gt;De plus, cette fiche action vise à apporter une réponse aux besoins du territoire en matière de services aux publics en consolidant les liens entre services aux publics et usagers en milieu urbain (communes de La Rochelle, Périgny, Lagord, Aytré, Puilboreau).&lt;/p&gt;&lt;p&gt;L’objectif général de cette fiche action est d’expérimenter et de développer des solutions innovantes pour répondre aux besoins du territoire en termes d’accès aux logements par les jeunes et de services innovants aux publics.&lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Expérimenter de nouvelles formes d’habitat pour les jeunes ;&lt;/li&gt;&lt;li&gt;Identifier des solutions de logement pour les jeunes du territoire ;&lt;/li&gt;&lt;li&gt;Innover pour développer l’offre de logements à destination des jeunes ;&lt;/li&gt;&lt;li&gt;Améliorer l’accès des usagers aux services aux publics ;&lt;/li&gt;&lt;li&gt;Expérimenter de nouveaux services aux publics.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Effets attendus :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement nouvelles solutions répondant aux besoins des jeunes pour accéder au parc locatif ;&lt;/li&gt;&lt;li&gt;Une offre de services aux publics rendue plus développée et plus cohérente pour les usagers.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les types d&amp;#039;action financées sont : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Innovations et expérimentation autour de l&amp;#039;habitat et de l&amp;#039;accès au logement: habitat intergénérationnel, habitat participatif, création d&amp;#039;une maison de l&amp;#039;habitat, guichet unique de l&amp;#039;habitat...&lt;/li&gt;&lt;li&gt;Investissements pour accueillir l&amp;#039;émergence de nouveaux services, mutualiser les services dans un objectif d&amp;#039;amélioration de la relation à l&amp;#039;usager: création de tiers-lieux, pôles santés...&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Accès aux services
+Commerces et services
+Tiers-lieux</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet doit être installé en milieu urbain du territoire (au sein des communes de La Rochelle, Aytré, Périgny, Puilboreau, Lagord). Les SCI et les particuliers ne sont pas éligibles. Les projets majoritairement culturels ne sont pas éligibles. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Montants: &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Plancher: double plancher de 25 000€ de dépenses éligibles et 15 000€ d&amp;#039;aide FEDER demandées.&lt;/li&gt;&lt;li&gt;Plafond: 75 000€ maximum d&amp;#039;aide FEDER. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>GAL La Rochelle-Ré-Aunis</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-larochelle.fr/les-cooperations/le-volet-territorial-des-fonds-europeens-2021-2027?article=le-groupe-d-action-locale-gal-la-rochelle-re-aunis</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;information, merci de contacter l&amp;#039;animatrice du Groupe d&amp;#039;Action Locale La Rochelle-Ré-Aunis : &lt;/p&gt;&lt;p&gt;Léa GAUTRONNEAU&lt;br /&gt;&lt;a target="_self"&gt;lea.gautronneau&amp;#64;agglo-larochelle.fr&lt;/a&gt;&lt;br /&gt;05.46.33.75.88 ; 06.25.16.81.57&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>lea.gautronneau@agglo-larochelle.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-de-nouvelles-formes-dhabitat-et-de-services-aux-publics-en-milieu-urbain/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale La Rochelle-Ré-Aunis</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>162428</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Développer de nouvelles formes d'habitat et de services aux publics en milieu rural</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Développer de nouvelles formes d'habitat et de services aux publics en milieu rural</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>GAL La Rochelle-Ré-Aunis</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>80% des dépenses éligibles, conditionné à l'existence d'un cofinancement public obligatoire de 20%</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La difficulté d’accès au logement, notamment en ce qui concerne les jeunes, est une problématique majeure du territoire. Les étudiants, saisonniers ou encore apprentis peinent à trouver un logement à un prix abordable. Il s’agit alors de développer des approches innovantes favorisant l’accès des jeunes au parc locatif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une attention particulière sera apportée pour les projets au bénéfice de publics spécifiques (jeunes, saisonniers, apprentis…).&lt;/p&gt;&lt;p&gt;De plus, cette fiche action vise à apporter une réponse aux besoins du territoire en matière de services aux publics en consolidant les liens entre services aux publics et usagers en milieu rural.&lt;/p&gt;&lt;p&gt;L’objectif général de cette fiche action est d’expérimenter et de développer des solutions innovantes pour répondre aux besoins du territoire en termes d’accès aux logements &lt;span&gt;par les jeunes et de services innovants aux publics.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;- Expérimenter de nouvelles formes d’habitat pour les jeunes ;&lt;/p&gt;&lt;p&gt;- Identifier des solutions de logement pour les jeunes du territoire ;&lt;/p&gt;&lt;p&gt;- Innover pour développer l’offre de logements à destination des jeunes ;&lt;/p&gt;&lt;p&gt;- Améliorer l’accès des usagers aux services aux publics ;&lt;/p&gt;&lt;p&gt;- Expérimenter de nouveaux services aux publics.&lt;/p&gt;&lt;p&gt;Effets attendus :&lt;/p&gt;&lt;p&gt;- Développement nouvelles solutions répondant aux besoins des jeunes pour accéder au parc locatif ;&lt;/p&gt;&lt;p&gt;- Une offre de services aux publics rendue plus développée et plus cohérente pour les usagers.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les types d&amp;#039;action financées sont : &lt;/p&gt;&lt;p&gt;- Innovations et expérimentation autour de l&amp;#039;habitat et de l&amp;#039;accès au logement: habitat intergénérationnel, habitat participatif, création d&amp;#039;une maison de l&amp;#039;habitat, guichet unique de l&amp;#039;habitat...&lt;/p&gt;&lt;p&gt;- Investissements pour accueillir l&amp;#039;émergence de nouveaux services, mutualiser les services dans un objectif d&amp;#039;amélioration de la relation à l&amp;#039;usager: création de tiers-lieux, pôles santés...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Accès aux services
+Tiers-lieux
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet doit être installé en milieu rural du territoire (en dehors des communes de La Rochelle, Aytré, Périgny, Puilboreau, Lagord). Les SCI et les particuliers ne sont pas éligibles. Les projets majoritairement culturels ne sont pas éligibles. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Montants: &lt;/p&gt;&lt;p&gt;- Plancher: double plancher de 8 000€ de dépenses éligibles et 5000€ d&amp;#039;aide LEADER demandées.&lt;br /&gt;- Plafond: 65 000€ maximum d&amp;#039;aide LEADER. &lt;/p&gt;&lt;p&gt;Cofinancement: pour obtenir 80% de financement LEADER sur les dépenses éligibles, le porteur de projet doit justifier d&amp;#039;un cofinancement public à hauteur de 20%. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>GAL La Rochelle-Ré-Aunis</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-larochelle.fr/les-cooperations/le-volet-territorial-des-fonds-europeens-2021-2027?article=le-groupe-d-action-locale-gal-la-rochelle-re-aunis</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;information, merci de contacter l&amp;#039;animatrice du Groupe d&amp;#039;Action Locale La Rochelle-Ré-Aunis : &lt;/p&gt;&lt;p&gt;Léa GAUTRONNEAU &lt;br /&gt;lea.gautronneau&amp;#64;agglo-larochelle.fr &lt;br /&gt;05.46.33.75.88 ; 06.25.16.81.57&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>lea.gautronneau@agglo-larochelle.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-de-nouvelles-formes-dhabitat-et-de-services-aux-publics-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale La Rochelle-Ré-Aunis</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>161816</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la Jeunesse en Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Loudéac Communauté Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Min : 8000 Max : 75000</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet innovant en lien avec la jeunesse sur le territoire de Loudéac Communauté ! Avez-vous pensé au programme LEADER ? Il s&amp;#039;agit d&amp;#039;un programme européen qui permet de financer des projets au caractère innovant dans les territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche action 1 : Informer, éduquer et accompagner une jeunesse actrice de la transition&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner la jeunesse, lui donner les moyens de comprendre et de mieux connaître le territoire à travers des actions de sensibilisation à la citoyenneté, afin de s&amp;#039;y impliquer. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 2 : Grandir et vivre sur le territoire de la crèche à l&amp;#039;indépendance &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner le parcours résidentiel de nos jeunes, de la petite enfance au jeune travailleur, en proposant une offre attractive, innovante et alternative &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 3 : Contribuer à l&amp;#039;épanouissement de notre jeunesse à travers le sport et la culture&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Diffuser l&amp;#039;art et la culture auprès des jeunes, encourager la pratique sportive des jeunes. Favoriser l&amp;#039;émergence d&amp;#039;initiatives, d&amp;#039;événementiels. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 4 : Une Jeunesse connectée à son territoire &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Proposer des lieux qui puissent permettre à la jeunesse de tisser du lien entre eux mais aussi avec le territoire et ses habitants, à travers notamment le volet du numérique, afin de renforcer leur sentiment d&amp;#039;appartenance au territoire, tout en veillant à assurer leur mobilité. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 5 : Coopération &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au niveau de la coopération nationale et/ou transnationale : le GAL Loudéac Communauté souhaiterait mettre en place des actions de coopération autour de la jeunesse &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Au niveau de la coopération interterritoriale : le GAL Loudéac Communauté souhaiterait renforcer les liens de coopération entre les GAL Bretons autour des thématiques suivantes (tiers-lieux, mobilité, culture, alimentation). &lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Action de sensibilisation sur la biodiversité&lt;/p&gt;&lt;p&gt;- Forum de découverte des métiers, destiné à la jeunesse du territoire&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un poste dédié à la citoyenneté des jeunes &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Création/réhabilitation d&amp;#039;une crèche ou résidence habitat jeune&lt;/p&gt;&lt;p&gt;- Études liées aux parcours résidentiels des jeunes&lt;/p&gt;&lt;p&gt;- Développement d&amp;#039;une plateforme accueil/logement à destination de la jeunesse et de la petite enfance &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un événementiel sportif innovant et marqueur du territoire&lt;/p&gt;&lt;p&gt;- Accompagnement d&amp;#039;une résidence d&amp;#039;artiste&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un équipement culturel&lt;/p&gt;&lt;p&gt;- Création d&amp;#039;un tiers-lieu numérique&lt;/p&gt;&lt;p&gt;- Offre de service adapté : TAD pour les jeunes&lt;/p&gt;&lt;p&gt;- Mise en place d&amp;#039;un atelier d&amp;#039;initiation aux nouvelles technologies pour les seniors, animés par des jeunes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Citoyenneté
+Tiers-lieux
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Le projet doit se situer sur l&amp;#039;une des 40 communes rurales éligibles du territoire de Loudéac Communauté.&lt;/p&gt;&lt;p&gt;- Le projet doit correspondre à la stratégie du GAL&lt;/p&gt;&lt;p&gt;- Cofinancement public national obligatoire pour les porteurs de projets de statut privé&lt;/p&gt;&lt;p&gt;- Taux maximum d&amp;#039;aide public (TMAP) : 100% &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil Plancher : 8 000€ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil plafond : 75 000€&lt;/p&gt;&lt;p&gt;- Taux de financement LEADER : 80% Max &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>CC Loudéac Communauté - Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bretagnecentre.bzh/vivre/europe/programme-leader</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chargée de mission LEADER : Mathilde PEREZ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;leader&amp;#64;loudeac-communaute.bzh&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;02 96 66 14 42  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>leader@loudeac-communaute.bzh</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-jeunesse-en-bretagne-centre-programme-leader/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD34" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Loudéac Communauté Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="AD52" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>162563</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6926,2727 +10336,1485 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...28 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>155128</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Créer, étendre ou rénover des tiers-lieux publics ou des espaces de travail dans un équipement public</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Tiers-lieux, espaces de télétravail (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Création, rénovation, extension de tiers-lieux publics ou d&amp;#039;espaces de travail dans un équipement public.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les tiers-lieux doivent permettre à chacun et collectivement de se saisir de son pouvoir d&amp;#039;agir et de répondre aux grands enjeux de la transition qui s&amp;#039;imposent aujourd&amp;#039;hui. Ce sont des projets structurants de territoires, qui (re)dynamisent un quartier, un village. Ces espaces sont conçus pour créer les conditions les plus favorables à l&amp;#039;éclosion des idées et à la coopération locale. Ils permettent ainsi à des travailleurs indépendants, des salariés d&amp;#039;entreprises, de collectivités, d&amp;#039;associations, des habitants jeunes ou moins jeunes du territoire de se rencontrer et de faire ensemble à l&amp;#039;occasion d&amp;#039;activités, animations se déroulant sur le site.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aménagement d&amp;#039;un espace de télétravail au sein d&amp;#039;un équipement public : Le télétravail est le fait de travailler à distance en ayant à sa disposition tous les outils modernes liées à la communication. Ainsi, un simple espace plutôt organisé sous forme d&amp;#039;espace de coworking (quelques tables, un coin détente) ou de bureaux individuels loués à la journée ou demi-journée peut répondre aux besoins des télétravailleurs sous condition de connexions internet et de téléphonie satisfaisantes. Il a pour objectif premier d&amp;#039;éviter aux salariés des déplacements pendulaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Investissement :
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Etude :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT ou TTC selon que le maître d&amp;#039;ouvrage puisse ou non récupérer la TVA sur l&amp;#039;opération avec application d&amp;#039;un taux fixe de 50% avec une aide plafonnée à 15 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les rénovations, document de diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant la bonification si sollicitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fiche de poste
+ &lt;/li&gt;
+ &lt;li&gt;
+  CV du candidat retenu
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Etude :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cahier des charges de l&amp;#039;étude
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition du cabinet retenu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Tiers-lieux
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Les tiers-lieux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une étude d&amp;#039;opportunité et de définition du projet est nécessaire pour faire émerger le besoin du territoire et la communauté d&amp;#039;acteurs prête à s&amp;#039;engager dans la vie et l&amp;#039;animation du site.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce besoin défini permettra d&amp;#039;identifier les espaces à créer dans le tiers-lieu : salles d&amp;#039;animation et de réunions, bureaux permanents, bureaux de rendez-vous, espace de coworking, espace d&amp;#039;exposition, lieux de convivialité, ateliers partagés, salles d&amp;#039;expressions artistiques... Il précisera également les services envisagés : restauration, domiciliation des structures, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, des premières réponses seront apportées sur la gouvernance et le modèle économique envisagés.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence d&amp;#039;un animateur-coordinateur ou d&amp;#039;une communauté s&amp;#039;engageant sur un programme d&amp;#039;animations. Si l&amp;#039;embauche d&amp;#039;un animateur est envisagée, l&amp;#039;étude de définition du projet devra apporter les modalités de financement du poste
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → L&amp;#039;aménagement d&amp;#039;un espace de télétravail
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous forme de bureau(x) individuel(s), bureau(x) partagé(s), espace de coworking. Le télétravailleur devra être accueilli dans un espace propice au travail : calme, connecté, avec un bureau et une chaise ergonomique, éventuellement un écran pouvant être raccordé à l&amp;#039;ordinateur personnel, ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions relatives au bâtiment :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions de bonification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Exemples de démarches en lien avec la transition écologique :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE, pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Exemples de démarches en lien avec la transition inclusive :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux personnes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement mobilier et informatique sous réserve d&amp;#039;une réelle prise en compte de la fonctionnalité de ce dernier : mobilier agile, équipements numériques adaptés, écrans supplémentaires, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La signalétique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Fonctionnement
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des tiers-lieux, il est possible de financer la création d&amp;#039;un poste d&amp;#039;animateur-coordinateur du tiers-lieu ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/tiers-lieux-espaces-de-teletravail-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="mailto:https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/832f-tiers-lieux-espaces-de-teletravail-politique-/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>154987</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Impulser le changement avec les habitants</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 de Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Fougères Agglomération
+L'Europe s'engage en Bretagne</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bretagne</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...309 lines deleted...]
-Tourisme
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme européen LEADER est porté par Fougères Agglomération. La zone couverte associe Fougères Agglomération et Couesnon Marches de Bretagne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Principes essentiels
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide LEADER  se définit autour de 4  principes-clés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une stratégie locale
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les priorités sont le fruit d&amp;#039;une concertation qui a été menée en 2022 et qui a mobilisé un maximum d&amp;#039;acteurs de Fougères Agglomération et de Couesnon Marches de Bretagne. L&amp;#039;Europe, la France et la Région fixent un cadre mais elles laissent le territoire définir son programme d&amp;#039;actions. Le thème central du programme 2023-2027 est : « LE CHANGEMENT AVEC LES HABITANTS ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une gouvernance mixte
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque projet est examiné par le Comité Programmation LEADER (CPL). Cette instance réunit élus et membres de la société civile. Elle auditionne les porteurs et décide de l&amp;#039;attribution des fonds.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le soutien à des projets novateurs, duplicables et multi-partenariaux
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LEADER vient permettre l&amp;#039;impulsion d&amp;#039;actions-pilotes, en termes de contenu et/ou de méthode. Le programme est conçu pour avoir un effet-levier. Ainsi, les conditions de poursuite du projet après le financement LEADER et les possibilités de transfert sur d&amp;#039;autres thématiques ou territoires sont prises en compte. D&amp;#039;autre part, la qualité de la co-construction c&amp;#039;est-à-dire la manière d&amp;#039;impliquer plusieurs partenaires est un critère important. L&amp;#039;opération ne doit pas être « isolée ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;encouragement à la mise en réseaux des acteurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les échanges de pratiques sont au coeur du dispositif d&amp;#039;où la mise en place de réseaux à différentes échelles (régionale, nationale et européenne). Les coopérations sont aussi facilitées avec d&amp;#039;autres territoires français, européens ou extra-européens.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Fiches-actions
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Pour pouvoir bénéficier d&amp;#039;un éventuel financement, les projets  doivent venir contribuer à la stratégie locale et répondre au moins à l&amp;#039;une des fiches-actions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi 1 - MOBILISER POUR AGIR CONTRE LE RÉCHAUFFEMENT CLIMATIQUE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 1 / PRÉSERVER
+  &lt;em&gt;
+   - Préserver les ressources naturelles et accompagner la transition énergétique par des démarches innovantes et collectives
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyer sur l&amp;#039;action collective pour poursuivre la transition climatique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir dans cette perspective, les projets visant à la préservation des ressources naturelles du territoire, à la réduction de l&amp;#039;usage des énergies fossiles et à l&amp;#039;augmentation de la production d&amp;#039;énergies renouvelables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Fiche-action 2 / VALORISER -
+  &lt;em&gt;
+   Valoriser les spécificités du territoire déjà connues ou émergentes pour composer un « avenir durable »
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;p&gt;
+ •    Agir contre le réchauffement climatique en prenant appui sur les ressources et spécificités locales
+ &lt;br /&gt;
+ •    Sensibiliser / mettre en perspective les données historiques, paysagères, culturelles au regard des enjeux climatiques
+ &lt;br /&gt;
+ •    Inventer de nouveaux procédés à partir des ressources locales
+ &lt;br /&gt;
+ •    Adapter les usages et les modes de consommation
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie circulaire
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie collaborative
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 3 / SE DÉPLACER -
+ &lt;/strong&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Se déplacer en expérimentant avec les structures dédiées et/ou des citoyens volontaires (F/H), des solutions de mobilités décarbonnées ou de transports collectifs
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associer les structures et habitants - femmes et hommes - pour développer les mobilités durables (modes de déplacements décarbonnés et/ou partagés et/ou collectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des alternatives à l&amp;#039;autosolisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Défi 2 - MOBILISER POUR FORTIFIER LA COHÉSION SOCIALE
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 4 /
+ CRÉER -
+  &lt;em&gt;
+   Créer pour élargir et renforcer les actions locales en impliquant les partenaires et/ou la population
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créer des services ou des événementiels par et pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi transversal
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 5 /
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  COOPÉRER
+ &lt;/strong&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - Coopérer aux échelles interterritoriale et/ ou transnationale
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enrichir la stratégie par un partage d&amp;#039;expériences avec d&amp;#039;autres territoires sur des axes de développement comparables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;ouverture du territoire sur l&amp;#039;extérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualiser les moyens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanger
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Forêts
-Montagne
-[...2 lines deleted...]
-Espace public
 Friche
-Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...3 lines deleted...]
-Famille et enfance
+Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
+Citoyenneté
 Alimentation
-Commerces et services
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-Risques naturels
 Biodiversité
-Equipement public
-[...5 lines deleted...]
-Artisanat
+Animation et mise en réseau
 Mobilité partagée
 Mobilité pour tous
-Connaissance de la mobilité
-[...1 lines deleted...]
-Industrie
+Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-[...6 lines deleted...]
-      <c r="O38" s="1" t="inlineStr">
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://fougeres-agglo.bzh/fougeres-agglo/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valérie JANVIER, Chargée de mission LEADER, Tél : 02 99 17 05 29
+&lt;/p&gt;
+&lt;p&gt;
+ Fougères Agglomération
+&lt;/p&gt;
+&lt;p&gt;
+ Parc d&amp;#039;activités de l&amp;#039;Aumaillerie
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CS 70665. La Selle-en-Luitré
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 35306 Fougères CEDEX
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>vjanvier@fougeres-agglo.bzh</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eefe-impulser-le-changement-avec-les-habitants/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="AD55" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>154986</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la coopération pour mutualiser les moyens et révéler les opportunités du territoire</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La coopération constitue l&amp;#039;un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d&amp;#039;innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d&amp;#039;autres territoires, nationaux ou européens, et à favoriser les recherches d&amp;#039;expériences, de pratiques, de savoir-faire.
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération peut prendre les formes suivantes :
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+&lt;/li&gt;&lt;li&gt;La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Seront soutenues :
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+&lt;/li&gt;&lt;li&gt;La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ •	Environnement, agriculture, énergie, biodiversité, transition climatique, bois
+&lt;/p&gt;
+&lt;p&gt;
+ •	Commerces, tourisme, économie sociale et solidaire, économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ •	Mobilité
+&lt;/p&gt;
+&lt;p&gt;
+ •	Jeunesse (- de 25 ans) : conseil municipaux et intercommunaux des jeunes
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Jeunesse
+Citoyenneté
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Biodiversité
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bb4e-renforcer-la-cooperation-pour-mutualiser-les-/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...46 lines deleted...]
-Patrimoine et monuments historiques
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...1 lines deleted...]
-Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-[...1755 lines deleted...]
-Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Attractivité économique
-[...4 lines deleted...]
-      <c r="O49" s="1" t="inlineStr">
+Innovation, créativité et recherche
+Lutte contre la précarité
+Artisanat
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...13 lines deleted...]
- Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...55 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>153399</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Développer des projets ruraux en Seine Aval</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France
 Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I50" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J50" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Dépend du régime d'aide qui s'applique pour le projet</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
 &lt;/p&gt;
 &lt;p&gt;
  -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
 &lt;/p&gt;
 &lt;p&gt;
  -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
 &lt;/p&gt;
 &lt;p&gt;
  -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation d&amp;#039;un atelier de transformation
  &lt;/li&gt;
  &lt;li&gt;
   Communication autour de la valorisation des co-produits agricoles
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de points de vente de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
  &lt;/li&gt;
  &lt;li&gt;
   Financement de food-truck de produits de locaux
  &lt;/li&gt;
  &lt;li&gt;
   Plantation de haies
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de foncier forestier
@@ -9668,51 +11836,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un gîte touristique
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;aires de repos pour les randonneurs
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;un festival agricole
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un jardin pédagogique
  &lt;/li&gt;
  &lt;li&gt;
   Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
@@ -9733,1386 +11901,182 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Inclusion numérique
 Protection animale</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://leaderseineaval.com/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Margaux GROSJEAN
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>margaux.grosjean@safer-idf.com</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>ADADSA</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>31/10/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G51" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
-[...1198 lines deleted...]
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -11153,3294 +12117,180 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...940 lines deleted...]
-      </c>
       <c r="AH59" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:34" customHeight="0">
       <c r="A60" s="1">
-        <v>158944</v>
+        <v>145007</v>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aider les citoyens à trouver que faire de leurs objets inutilisés à l’échelle locale, et à consommer de façon responsable</t>
+          <t>Déployer le réseau WIFI 43</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Longue Vie Aux Objets</t>
+          <t>KIT WIFI 43</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
-        <is>
-[...730 lines deleted...]
-      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
-[...1445 lines deleted...]
-      <c r="J68" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
  (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre de soins&lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le kit Wifi 43  comprend 2 portails :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - portail captif pour l&amp;#039;authentification des usagers
  &lt;br /&gt;
  - un portail d&amp;#039;administration à destination de la structure publique pour gérer les bornes (exemple : limiter les accès pendant les heures d&amp;#039;ouverture de la mairie,...)
@@ -14451,275 +12301,275 @@
   Public concerné :  tout public
  &lt;/li&gt;
  &lt;li&gt;
   Pièces à fournir : Délibération de la structure publique selon modèle pouvant être fourni par le Département&lt;br /&gt;&lt;/li&gt;
  &lt;li&gt;
   Récurrence de l&amp;#039;aide : souscription possible  jusqu&amp;#039;à fin 2024 &lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Plus de 95 structures publiques  équipées
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les pré-requis pour bénéficier du kit Wifi 43 :
   &lt;br /&gt;
   - Etre une structure publique
   &lt;br /&gt;
   - Disposer d&amp;#039;une ligne et d&amp;#039;un abonnement internet ADSL ou autre (Fibre, Wifimax, Satellite, 4G fixe)
   &lt;br /&gt;
   - Emettre une délibération de votre assemblée délibérante (un modèle peut vous être fourni)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Il est recommandé d&amp;#039;avoir un débit supérieur à 2mb/s pour pouvoir utiliser les bornes dans de bonnes conditions.
   &lt;br /&gt;
   &lt;br /&gt;
   NB : Vous pouvez tester votre débit sur le site
   suivant, par exemple : https://www.degrouptest.com/test-debit.php
   &lt;br /&gt;
   Vous pouvez également, si besoin, tester l&amp;#039;éligibilité de votre ligne pour passer sur du Très Haut Débit : https://www.auvergnetreshautdebit.fr/reseau-et-couverture/eligibilite-de-votre-ligne/
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction du Numérique (DNUM)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
   dnum&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Déployer les équipements numériques
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>06/07/2023</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>144547</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -14762,1963 +12612,1963 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>144546</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>144545</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Nicolas Proust
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   directeur territorial Lot-et-Garonne - Dordogne - Corrèze
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   nicolas.proust&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>144543</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>144542</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Corrèze</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>144541</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Haute-Vienne</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>144540</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Arnaud Herry
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
 &lt;/p&gt;
 &lt;p&gt;
  arnaud.herry&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 66 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>144539</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>144538</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Charente-Maritime</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>144536</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -16801,243 +14651,243 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6be2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>144535</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -17114,239 +14964,239 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Charente-Maritime</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Arnaud Herry
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
 &lt;/p&gt;
 &lt;p&gt;
  arnaud.herry&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 66 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7181-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>144534</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -17417,229 +15267,229 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32a2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>144533</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -17710,234 +15560,234 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Arnaud Herry
  &lt;/li&gt;
  &lt;li&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/li&gt;
  &lt;li&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/li&gt;
  &lt;li&gt;
   05 49 62 66 94
  &lt;/li&gt;
  &lt;li&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDE
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e61-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>144532</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -18002,244 +15852,244 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Corrèze</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Nicolas Proust
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   nicolas.proust&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c89d-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>144531</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -18298,243 +16148,243 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   www.epfna.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Haute-Vienne</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9773-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>144530</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -18587,241 +16437,241 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   www.epfna.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4a90-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>144528</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (23)</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -18862,197 +16712,2149 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   www.epfna.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Creuse</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3853-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>148615</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>L'École du terrain</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle
+réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site en accès libre et gratuit
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://lecoleduterrain.fr/</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;lecoleduterrain.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>caroline.niemant@lapreuvepar7.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a82f-se-former-a-lurbanisme-experimental-vivrier-r/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>La Preuve par 7 / l'École du terrain</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>148613</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;👉&lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a79f-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q81" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD81" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>155558</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Aider au maintien et au développement des locaux d’animation polyvalents</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>LOCAUX D'ANIMATION POLYVALENTS</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J82" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au maintien et au développement des locaux d&amp;#039;animation polyvalents : salles polyvalentes, salles des fêtes, foyers ruraux, locaux publics mis à la disposition des associations, locaux d&amp;#039;animation pour les jeunes, halles et hallettes fermées ou ouvertes, à usage polyvalent et ne servant pas exclusivement aux marchés (quel que soit le prorata temporis de chaque activité, qu&amp;#039;elle soit gratuite ou payante).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Types de bâtiments :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Salles polyvalentes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Salles des fêtes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Foyers ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Locaux publics mis à la disposition des associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Locaux d&amp;#039;animation pour les jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Halles et hallettes fermées ou ouvertes, à usage polyvalent et ne servant pas exclusivement aux marchés (quel que soit le prorata temporis de chaque activité, qu&amp;#039;elle soit gratuite ou payante).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement pour l&amp;#039;achat d&amp;#039;un bâtiment suivi ou non de travaux, la construction ou l&amp;#039;extension d&amp;#039;un bâtiment ou ayant vocation à augmenter la valeur ou la durée d&amp;#039;usage d&amp;#039;un bâtiment existant (y compris la végétalisation des murs et des toitures).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible à condition que leur coût soit inférieur à 50 % du coût total HT du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les démolitions et/ou le désamiantage liés au projet, uniquement accompagnés de travaux de (re)construction, extension, réhabilitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions de mobilier et de gros matériel (estrades mobiles, gros matériel de cuisine, matériel fixe de sonorisation et d&amp;#039;éclairage) uniquement si elles sont liées à un projet de construction, extension ou création.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables, les dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage si elles ont fait l&amp;#039;objet d&amp;#039;un mandat dans les 3 ans précédant la date du dépôt de la demande de subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières et/ ou bâtimentaires si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans les 3 ans précédant la date de dépôt de la demande de subvention.
+ &lt;/li&gt;&lt;li&gt;Les travaux d’aménagement
+immédiat des abords des bâtiments dans le cadre de la construction et de
+l’extension neuves, sous réserve qu’ils présentent un lien direct avec les
+travaux des bâtiments. Il est recommandé de réduire les surfaces
+imperméabilisées par rapport à l&amp;#039;existant.&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/locaux-danimation-polyvalents/</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2a23-modele/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>155555</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ouvrir une épicerie participative</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Ouverture et accompagnement de nouvelles épiceries associatives et participatives</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de Monépi
+ &lt;span&gt;
+  &lt;strong&gt;
+   accompagne depuis 2017 les Épis de la création à la gestion au quotidien,
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ développe et adapte la plateforme monepi.fr en fonction des retours et demandes, et forme à son utilisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Description de l&amp;#039;aide :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution et mobilisation des habitants pour constituer l&amp;#039;association :
+ &lt;/strong&gt;
+ Aide à la diffusion de l&amp;#039;idée, à la mobilisation et à l&amp;#039;organisation de présentations publiques pour parler du projet et convaincre la population.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Création d&amp;#039;une association :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ Appui dans les démarches administratives comme la rédaction et le dépôt des statuts de l&amp;#039;association grâce au partage d&amp;#039;outils clés en main (modèles de statuts, modèle de règlement intérieur, exemples de banques/assurances,
+ &lt;a href="https://www.monepi.fr/wp-content/uploads/2023/11/Guide-pratique-pour-la-creation-depiceries-participatives-081123.pdf" target="_self"&gt;
+  guide explicatif
+ &lt;/a&gt;
+ , ...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide pour trouver le local
+ &lt;/strong&gt;
+ : Mise à disposition de convention pour le prêt d&amp;#039;un local, phase durant laquelle l&amp;#039;épicerie peut exister grâce à un modèle de précommande avec une distribution hebdomadaire de produits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Paramétrage de la plateforme et mise à disposition du catalogue de fournisseurs (5 000 producteurs et 100 000 produits disponibles à ce jour) :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un wiki pour la prise en main de la plateforme, aide pour constituer l&amp;#039;offre de l&amp;#039;épicerie en ajoutant de nouveaux producteurs et produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ouverture des adhésions et premières commandes :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un pack communication contenant des éléments de communication (logo, flyer, vidéo, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ensuite, ce sera à vous de faire du local un lieu convivial et accueillant :
+ &lt;/span&gt;
+ &lt;span&gt;
+  aménagement et remplissage des rayons de l&amp;#039;épicerie de manière participative.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La plateforme de gestion en ligne mise gratuitement à disposition présente de nombreuses fonctionnalités pensées pour faciliter la gestion de l&amp;#039;épicerie : boutique en ligne, gestion du planning, des commandes et des adhésions, mutualisation des produits et des producteurs , comptabilité et bien d&amp;#039;autres (gestion d&amp;#039;un bar coopératif, gestion d&amp;#039;un potager participatif, organisation de services entre adhérents...). Nous assurons un service de conseils et d&amp;#039;assistance personnalisée 7j/7 par téléphone et/ou mail, même après l&amp;#039;ouverture !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Spécificités de l&amp;#039;Épi :
+ &lt;/em&gt;
+ &lt;span&gt;
+  L&amp;#039;association et les adhérents donnent de leur temps (2 heures par mois), accèdent à une alimentation choisie, locale, de qualité à des prix réduits (sans marge ni intermédiaire), et peuvent tisser des liens entre eux. La collectivité fournit ainsi le local et redynamise son village. Les agriculteurs locaux apportent leurs produits et ont accès à un circuit de distribution de proximité leur garantissant une juste rémunération puisqu&amp;#039;ils peuvent choisir leur prix.
+ &lt;/span&gt;
+ En plus de la plateforme informatique soutenant la gestion du circuit et limitant l&amp;#039;épuisement associatif, l&amp;#039;association pourra pourra bénéficier de l&amp;#039;entraide et la solidarité du réseau des Épis, valeurs fortes inscrites dans notre charte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Résultats :
+ &lt;/em&gt;
+ Diminution des distances parcourues par les produits et les citoyens  ; accès à des produits locaux de qualité à prix réduits (prix de gros, sans marge) ; vie apportée dans le quartier ou le village, par les liens sociaux tissés dans un espace d&amp;#039;approvisionnement et de convivialité ; flexibilité du modèle permettant une liberté dans les choix faits par l&amp;#039;association locale ; pouvoir d&amp;#039;action et réappropriation de l&amp;#039;alimentation par les citoyens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  185 Épis ont vu le jour et ont été accompagnés depuis 2017
+ &lt;/strong&gt;
+ (dont plus de la moitié dans des communes de moins de 3 500 habitants)
+ &lt;span&gt;
+  ,
+  &lt;strong&gt;
+   ce qui représente plus de 12 000 familles.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Quelques exemples concrets en vidéo :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;BdwrvR_Ay8U" target="_self"&gt;
+   L&amp;#039;Épi castelfortain
+  &lt;/a&gt;
+  , premier Épi ouvert en 2016 dans notre village : Châteaufort (Yvelines), dépourvu de commerce de proximité depuis 30 ans ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;gWaG4qQygYw" target="_self"&gt;
+   La Coop Singulière (Hérault)
+  &lt;/a&gt;
+  ouverte en 2018 ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;3LNvtbxz1Yo" target="_self"&gt;
+  L&amp;#039;Épi d&amp;#039;Arbonne-la-Forêt (Seine-et-Marne)
+ &lt;/a&gt;
+ ouvert en 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nous accompagnons tout citoyen motivé, association déjà créée (ou en cours de création), ou collectivité intéressée
+ &lt;/strong&gt;
+ sans distinction ni restriction.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Épi c&amp;#039;est un modèle de circuit court solidaire, participatif et associatif fonctionnant sans salarié ni marge, sans investissement ni risque financier. Il se veut
+ &lt;strong&gt;
+  reproductible partout, par qui le souhaite
+ &lt;/strong&gt;
+ ; il ne nécessite que de la motivation et de l&amp;#039;investissement humain, quel que soit le nombre d&amp;#039;habitants au départ du projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.monepi.fr/</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://monepi.fr/administrateur/inscription-nouveau-site.php</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet d&amp;#039;alimentation alternatif en circuit court sur votre commune (épicerie participative, supermarché coopératif, groupement d&amp;#039;achats locaux, écolieu...) ? Vous voulez plus d&amp;#039;informations ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quel que soit votre projet ou son stade d&amp;#039;avancement, planifions un appel ou une visio pour en discuter davantage !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.monepi.fr/?page_id&amp;#61;1327" target="_self"&gt;
+  Vous pouvez directement planifier un appel de 15 minutes ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;monepi.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 06 50 60 78 48&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>solene.renaudie@outlook.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a138-etre-accompagne-pour-ouvrir-une-epicerie-part/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>133060</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;👉&lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d39-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
       <c r="Z85" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/3853-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
         </is>
       </c>
       <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB85" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle</t>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG85" s="1" t="inlineStr">
         <is>
-          <t>29/06/2023</t>
+          <t>16/03/2023</t>
         </is>
       </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
         <v>139433</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Repenser les façons d'habiter</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>LEADER</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>PETR des Communautés du pays de Saint-Malo</t>
@@ -19451,51 +19253,51 @@
           <t>Pôle d'Equilibre Territorial et Rural des communautés du pays de Saint-Malo</t>
         </is>
       </c>
       <c r="AD86" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
       <c r="AH86" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:34" customHeight="0">
       <c r="A87" s="1">
         <v>142680</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
@@ -19894,51 +19696,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
       <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
       <c r="AH87" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:34" customHeight="0">
       <c r="A88" s="1">
         <v>142229</v>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
@@ -20355,1058 +20157,804 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
       <c r="AE88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
       <c r="AH88" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:34" customHeight="0">
       <c r="A89" s="1">
-        <v>133060</v>
+        <v>128974</v>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+          <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+          <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+          <t>Commissariat du Massif Central</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
-        <is>
-[...489 lines deleted...]
-      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I89" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En subsidiarité aux aides de droit commun, la convention interrégionale du Massif central (CIMAC) 2021-2027 soutient les projets interrégionaux à l&amp;#039;échelle du Massif central.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espace public
 Accès aux services
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Réhabilitation
 Paysage
 Accessibilité
 Attractivité économique
 Animation et mise en réseau
 Artisanat
 Mobilité pour tous
 Connaissance de la mobilité
 Spectacle vivant
 Milieux humides
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Consulter la
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/1.-CIMAC-21-27.pdf" target="_self"&gt;
   convention de massif
  &lt;/a&gt;
  et sa
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/2.-Plaquette-presentation_convention_massif_central_21_27.pdf" target="_self"&gt;
   plaquette de présentation
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Massif central</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.massif-central.eu/jai-un-projet/deposer-un-dossier/je-ne-sollicite-pas-de-feder/</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W89" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-subvention-cimac-2021-2027</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ANCT Commissariat du Massif central
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.massif-central.eu/contact/carnets-de-contacts/animateurs-thematiques/" target="_self"&gt;
   Coordonnées des chargés de mission thématiques
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  et
  &lt;a target="_self"&gt;
   massif.central&amp;#64;anct.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>massif.central@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3f8-demander-une-subvention-au-titre-de-la-conven/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>ANCT Commissariat du Massif central</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>10/02/2023</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat</t>
-[...12 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
-[...9 lines deleted...]
- &lt;/strong&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Durée :
-[...18 lines deleted...]
-      <c r="N92" s="1" t="inlineStr">
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
+Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
-Education et renforcement des compétences
 Alimentation
-Commerces et services
-Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
 Economie locale et circuits courts
-Consommation et production
-Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-International
 Attractivité économique
+Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Industrie
 Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T92" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X92" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-      <c r="AA92" s="1" t="inlineStr">
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
-[...35 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>120596</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J93" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21434,66 +20982,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P93" s="1" t="inlineStr">
+      <c r="P92" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q93" s="1" t="inlineStr">
+      <c r="Q92" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -21505,668 +21053,401 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>120458</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Avoir un guichet unique pour les aides européennes en Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FEDER - Fonds européen de développement régional
 EUROPE - FSE + - Fonds social européen
 EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Mon projet européen</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H94" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La période de démarrage d&amp;#039;une nouvelle programmation des FESI (fonds européens structurels et d&amp;#039;investissement) est généralement l&amp;#039;occasion de reposer les ambitions en matière d&amp;#039;animation pour faire connaître les opportunités de financements offertes par l&amp;#039;Union européenne, et accompagner au mieux les porteurs potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Il est important d&amp;#039;avoir un pilotage général de cette stratégie d&amp;#039;animation via la mise en place d&amp;#039;un guichet d&amp;#039;accueil de premier niveau (boîte mails :
  &lt;strong&gt;
   Mon projet européen).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de ce guichet unique est d&amp;#039;orienter au mieux le projet en dirigeant le porteur vers le bon financement européen disponible, ou à l&amp;#039;inverse lui indiquer qu&amp;#039;il n&amp;#039;y en a pas en lien avec son projet.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une adresse mail est mise à disposition des porteurs potentiels/porteurs :
  &lt;strong&gt;
   monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce nouvel outil permettra une orientation de premier niveau afin de rediriger les porteurs potentiels/porteurs vers le bon interlocuteur qui pourra les accompagner ensuite vers la définition de son projet dans le respect des règles européennes.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne
 Economie d'énergie et rénovation énergétique
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 International
 Attractivité économique
 Animation et mise en réseau
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu</t>
         </is>
       </c>
-      <c r="W94" s="1" t="inlineStr">
+      <c r="W93" s="1" t="inlineStr">
         <is>
           <t>http://www.europe-bfc.eu</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>andrea.perilli@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b498-mon-projet-europeen/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>CR BFC - autorité de gestion FESI</t>
         </is>
       </c>
-      <c r="AD94" s="1" t="inlineStr">
+      <c r="AD93" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>26/09/2022</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-[...267 lines deleted...]
-      <c r="A96" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>126141</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -22179,204 +21460,204 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W96" s="1" t="inlineStr">
+      <c r="W94" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>126142</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets retenus seront en cohérence avec les politiques et compétences départementales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -22388,208 +21669,208 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   EPCI et/ou communes de la Loire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets portés par les communes doivent avoir un rayonnement intercommunal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W97" s="1" t="inlineStr">
+      <c r="W95" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>126143</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -22601,2016 +21882,578 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...226 lines deleted...]
-      <c r="G100" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I100" s="1" t="inlineStr">
-[...1229 lines deleted...]
-      <c r="I105" s="1" t="inlineStr">
+      <c r="I97" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W105" s="1" t="inlineStr">
+      <c r="W97" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>119942</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I106" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J106" s="1" t="inlineStr">
+      <c r="J98" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -24639,164 +22482,164 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>119940</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -24813,308 +22656,308 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB107" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>119891</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
   &lt;br /&gt;
   - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
   &lt;br /&gt;
   - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
   &lt;br /&gt;
   - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
   &lt;br /&gt;
@@ -25146,179 +22989,2439 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
   &lt;br /&gt;
   Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>117568</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’apprentissage tout au long de la vie</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+structure intervenant sur l’éducation (champ du primaire, secondaire,
+périscolaire ou supérieur) ayant un fort impact social et territorial, une
+structure de formation continue ayant un fort impact social et territorial, une
+structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
+ou de la formation professionnelle ayant une fonction support clé pour les
+organismes de formation ou organismes de formation et/ou centre de formations
+d’apprentis ou encore une collectivité locale ou une entreprise publique locale
+(société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
+projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
+Territoires investit dans vos projets pour permettre à chacune et chacun
+d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
+point du territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
+financement s’articule autour de deux volets. Un premier consacré à
+l’éducation, où nous accompagnons, conseillons et finançons les projets
+éducatifs des territoires. Un second consacré à la formation professionnelle à
+impact, où nous investissons dans le développement de structures de formation
+professionnelle, initiale ou continue, positionnées sur la formation des
+publics répondant à des enjeux de cohésion sociale et territoriale, de la
+transition écologique, et des métiers en tension. Cet investissement prend la
+forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2022</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>121447</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers un village intelligent et durable (rural)</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via un village intelligent et durable</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de favoriser l&amp;#039;émergence de territoires ruraux intelligents et durables pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est aussi de parvenir par les technologies numériques à une plus grande efficacité et simplicité de l&amp;#039;usage quotidien des territoires en matière de tourisme, mobilité, habitat, énergie, économie des ressources, services aux habitants, y compris par le développement de tiers-lieux numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, il convient d&amp;#039;accompagner les territoires vers des stratégies de transformation numérique
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration de stratégies de transformation numérique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement et déploiement de services / usages / solutions numériques ou plates-formes de services numériques à destination des citoyens ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de tiers-lieux numériques y compris les espaces d&amp;#039;e-inclusion ; une des composantes suivantes doit, a minima, être présente :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu d&amp;#039;Idéation – Expérimentation – Innovation – Fabrication (prototypage, fablabs, repair café, ateliers partagés, makerspaces, living lab...,) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de médiation numérique (bibliothèques, médiathèques, espaces publics numériques...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de télétravail et collaboration (centres de télétravail, espace de coworking...) ;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Technologies numériques et numérisation
+Tiers-lieux
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie du territoire déposée dans le cadre de l&amp;#039;AMI rural et avoir reçu un avis favorable du représentant de celui-ci.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services numériques devront être ouverts, partagés, interopérables (ne pas être liés à une technologie fermée ou propriétaire, l&amp;#039;open-source sera privilégie), dotés de standards ou connecteurs ouverts (facilement connectables à d&amp;#039;autres services ou plateformes numériques), et facilement personnalisables (réutilisation).
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet veilleront à l&amp;#039;e-inclusion, quel que soit le service développé et devront fournir une note détaillant la méthode prévue pour permettre l&amp;#039;accès du service à tous les usagers.
+&lt;/p&gt;
+&lt;p&gt;
+ Les tiers-lieux numériques devront offrir à leurs usagers un panel de services et un accompagnement à la pérennisation de leur utilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les stratégies de transformation numérique devront s&amp;#039;inscrire en cohérence étroite avec la stratégie intégrée du territoire et en cohérence avec les objectifs de la priorité II du programme FEDER-FSE&amp;#43; 21-27 consacrée au développement d&amp;#039;une économie régionale tournée vers le numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet implique le développement d&amp;#039;équipements numériques, le porteur devra expliquer et préciser dans une note sa démarche pour un numérique responsable (bilan carbone, analyse de cycle de vie dans le processus d&amp;#039;écoconception, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisition (dans la limite de 10% de l&amp;#039;assiette éligible), de construction et réhabilitation de bâtiments et études liées pour les tiers lieux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de construction et déploiement de réseaux et études liées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses liées au développement ou déploiement de nouvelles briques ou de nouveaux services numériques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;achats d&amp;#039;équipements numériques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de fonctionnement des structures, frais de gestion ainsi que toutes autres dépenses non directement rattachées au projet hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER : 30 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond maximal de subvention FEDER : 1 000 000 € de FEDER
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/nos-aides/villages-intelligents-et-durables</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/sites/bfceurope/files/2025-03/FA%20village%20intelligent_0.pdf</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: rural.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/805f-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD102" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>121339</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Fonds national d'aménagement et de développement du territoire</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Emploi
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les champs d&amp;#039;intervention privilégiés du FNADT sont :
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
+ &lt;br /&gt;
+ développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions présentant un caractère innovant ou expérimental dans le domaine de
+ &lt;br /&gt;
+ l&amp;#039;aménagement et du développement durable.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Clermont :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Véronique FORESTIER : 03 44 06 13 89 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Mme Nadine WASSEN : 03 44 06 13 96 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Charline KOPMELS : 03 44 06 74 29 /
+ &lt;a href="mailto:charline.kopmels&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  charline.kopmels&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Corinne MERESSE : 03 44 06 85 65 /
+ &lt;a href="mailto:corinne.meresse&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  corinne.meresse&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Boite fonctionnelle :
+ &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>122832</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Ain</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes - DSIL
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DSIL :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;span&gt;▶&lt;/span&gt; Les projets contribuant aux priorités thématiques suivantes (L 2334-32 du CGCT)
+ &lt;br /&gt;
+ • la rénovation thermique, la transition écologique, le développement des énergies renouvelables,
+ &lt;br /&gt;
+ • la mise aux normes et la sécurisation des équipements publics,
+ &lt;br /&gt;
+ • le développement d&amp;#039;infrastructures en faveur de la mobilité et en faveur de la construction de logements,
+ &lt;br /&gt;
+ • le développement du numérique et de la téléphonie mobile,
+ &lt;br /&gt;
+ • la création, la transformation et la rénovation des bâtiments scolaires,
+ &lt;br /&gt;
+ • la réalisation d&amp;#039;hébergement et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Friche
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles à cette dotation, toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre ainsi que les pôles d&amp;#039;équilibre territoriaux (PETR).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DSIL est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DSIL     Ouvre une nouvelle fenêtre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt du dossier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b43c-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I108" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J108" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W108" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
       <c r="AC108" s="1" t="inlineStr">
         <is>
-          <t>CCI FRANCE</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE108" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF108" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG108" s="1" t="inlineStr">
         <is>
-          <t>22/07/2022</t>
+          <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH108" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:34" customHeight="0">
       <c r="A109" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD109" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>111757</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -25355,82 +25458,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="M110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -25476,1256 +25579,567 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W109" s="1" t="inlineStr">
+      <c r="W110" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...246 lines deleted...]
-      </c>
       <c r="AH110" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:34" customHeight="0">
       <c r="A111" s="1">
-        <v>112001</v>
+        <v>104849</v>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+          <t>Créer ou transformer une salle de cinéma dans le cadre de son projet de territoire</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>EUROPE - Interreg - Fonds européens
-[...5 lines deleted...]
-          <t>Projet de coopération territoriale Interreg Europe</t>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>Commission européenne</t>
-[...4 lines deleted...]
-          <t>Interreg Europe</t>
+          <t>ADRC - Agence nationale pour le développement du cinéma en régions</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H111" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner la collectivité dans une stratégie de développement ou de création de son offre cinématographique :
+&lt;/p&gt;
+&lt;p&gt;
+ A. diagnostic d&amp;#039;un cinéma existant (environnement cinématographique, indicateurs d&amp;#039;activités, diagnostic architectural et besoins de modernisation, fourchette d&amp;#039;évaluation financière)
+&lt;/p&gt;
+&lt;p&gt;
+ B. étude de faisabilité                           (extension en nombre d&amp;#039;écrans ou réhabilitation lourde, faisabilité ou choix de localisation sur nouveau site)
+&lt;/p&gt;
+&lt;p&gt;
+ C. Assistance pluriannuelle à projet  (accompagnement à maitrise d&amp;#039;ouvrage : analyse étude de marché, contribution ou analyse du programme architectural, participation aux choix du maitre d&amp;#039;oeuvre, analyse phases APS-APD-PRO, avis adressé au CNC)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En terme de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourmies (59) : Transfert-création d&amp;#039;un cinéma de trois écrans en coeur de ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mourenx (64) : Transfert-extension du cinéma au sein d&amp;#039;un ensemble culturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grand Amiénois (80) - Mise en réseau de trois cinémas ruraux du Pays d&amp;#039;Amiens à Albert, Doullens et Poix de Picardie : réhabilitation et projet culturel mutualisé
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En matière d&amp;#039;études (en cours) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pauillac (33) : Transfert et extension à 3 écrans au sein d&amp;#039;une ancienne salle de fêtes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prayssac (46) : Extension du cinéma à 2 écrans et projection plein-air, création parvis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tullins (38) : Extension à 2 écrans et transfert en coeur de ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Monsempron-Libos (47) : Extension du cinéma et réaménagement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nort sur Erdre (44) : Transfert-extension à 3 écrans, projet urbain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivité ou intercommunalité bénéficiaire du programme PVD
+ qui souhaitent améliorer leur proposition d&amp;#039;offre cinématographique existante ainsi que celles qui souhaitent créer une offre cinématographique au sein d&amp;#039;une zone d&amp;#039;attraction dépourvue de cinémas
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://adrc-asso.org/salles-de-cinema/conseils-et-assistance</t>
+        </is>
+      </c>
+      <c r="W111" s="1" t="inlineStr">
+        <is>
+          <t>https://adrc-asso.org/actualites/creer-ou-transformer-un-cinema-0</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  etude&amp;#64;adrc-asso.org
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>c.landais@adrc-asso.org</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/919e-creer-ou-transfomer-une-salle-de-cinema-dans-/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Christian LANDAIS</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2021</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>104553</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Couvrir les dépenses engagées par les GAL en termes d’animation et de fonctionnement de leur stratégie locale de développement après la date de sélection des candidatures</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Animation et frais de fonctionnement</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
-[...11 lines deleted...]
- Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+ Les stratégies locales de développement requièrent une ingénierie performante dont le soutien est indispensable pour répondre aux exigences émises par LEADER.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts directs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  liés à la gestion de la mise en œuvre de la stratégie qui comprennent les frais de personnels (salaires chargés, déplacements, hébergement/restauration) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de formation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts liés à la communication ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;acquisition de petit matériel et d&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financiers ainsi que les coûts liés au suivi et à l&amp;#039;évaluation de la stratégie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts indirects
+ &lt;/strong&gt;
+ liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Un taux d&amp;#039;aide publique moindre peut être fixé par le GAL. La part maximale des frais de fonctionnement et d&amp;#039;animation dans les dépenses publiques totales engagées dans le cadre de la mise en œuvre de la stratégie de développement local menée par les acteurs locaux est fixée à 25%, conformément à l&amp;#039;article 35(2) du règlement (UE) n°1303/2013.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
-[...74 lines deleted...]
-Alimentation
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Commerces et services
-Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-[...12 lines deleted...]
-International
 Attractivité économique
-Appui méthodologique
-[...27 lines deleted...]
-      <c r="O111" s="1" t="inlineStr">
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les structures éligibles sont les structures publiques ou privées à but non lucratif.
-[...7 lines deleted...]
- Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+ Pour plus d&amp;#039;informations, se référer au PDRR (Programme de Développement Rural Régional).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="X111" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-animation-et-frais-de-fonctionnement</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...20 lines deleted...]
- pdibiase&amp;#64;maregionsud.fr
+ Direction des politiques européennes
+ &lt;br /&gt;
+ Pôle Pilotage et qualité
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205468
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7847-leader-animation-et-frais-de-fonctionnement/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
-[...180 lines deleted...]
-      </c>
       <c r="AE112" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF112" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG112" s="1" t="inlineStr">
         <is>
-          <t>09/05/2022</t>
+          <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH112" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:34" customHeight="0">
       <c r="A113" s="1">
-        <v>117550</v>
+        <v>117484</v>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
-[...4 lines deleted...]
-          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H113" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie financière</t>
         </is>
       </c>
       <c r="K113" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L113" s="1" t="inlineStr">
-        <is>
-[...294 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseiller aux décideurs locaux (CDL)
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
  &lt;br /&gt;
  &lt;br /&gt;
  La mise en place de ce nouvel interlocuteur permet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
@@ -26738,90 +26152,90 @@
  &lt;li&gt;
   de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M113" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide dans la confection d&amp;#039;un budget
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une analyse financière
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de nouveaux moyens de paiement
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Simulations fiscales
  &lt;/li&gt;
  &lt;li&gt;
   Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement dans la rationalisation des régies
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et gestion des marchés publics
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la démarche partenariale (CSCF et EP)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26846,1827 +26260,560 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P114" s="1" t="inlineStr">
+      <c r="P113" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>94237</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Créer des tiers-lieux d’innovation sociale pour contribuer au développement économique des territoires</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez participer au développement économique local et mettre en place un tiers-lieu d&amp;#039;innovation sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires peut apporter, sous certaines conditions dont notamment le soutien de la collectivité territoriale, un appui à l&amp;#039;émergence du projet et à la structuration de sa gouvernance, une aide aux études de programmation ou de montage juridique et financier, une part des fonds propres de la structure d&amp;#039;exploitation ou de la structure portant les murs, sous forme d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=tierslieux_innov_sociale_psat</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y114" s="1" t="inlineStr">
         <is>
-          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z114" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b33b-developper-les-tiers-lieux-dinnovation-social/</t>
         </is>
       </c>
       <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
       <c r="AC114" s="1" t="inlineStr">
         <is>
-          <t>DGFiP</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE114" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF114" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG114" s="1" t="inlineStr">
         <is>
-          <t>21/04/2022</t>
+          <t>16/06/2021</t>
         </is>
       </c>
       <c r="AH114" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:34" customHeight="0">
       <c r="A115" s="1">
-        <v>104849</v>
+        <v>92602</v>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Créer ou transformer une salle de cinéma dans le cadre de son projet de territoire</t>
-[...4 lines deleted...]
-          <t>Petites villes de demain</t>
+          <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>ADRC - Agence nationale pour le développement du cinéma en régions</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
-        <is>
-[...1297 lines deleted...]
-      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
-[...142 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
  &lt;/li&gt;
  &lt;li&gt;
   Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de la subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais de location de locaux et/ou de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
+      <c r="AB115" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC122" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-      <c r="A123" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
         <v>92586</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I116" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -28705,951 +26852,628 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T116" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB116" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC116" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-      <c r="A124" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>92589</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Aménager les quartiers d’activités économiques, les espaces économiques, les friches et créer de l’immobilier collectif</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G124" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I124" s="1" t="inlineStr">
+      <c r="I117" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser la création ou l&amp;#039;extension des quartiers d&amp;#039;activités économiques, la requalification d&amp;#039;espace économique, la réhabilitation de friches et la création d&amp;#039;immobilier collectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M124" s="1" t="inlineStr">
+      <c r="M117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ETUDES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables à visée opérationnelle liée au projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  TRAVAUX :
 &lt;/strong&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Création et extension d&amp;#039;espace d&amp;#039;activité d&amp;#039;intérêt :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Local (inférieur à 10 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Intercommunal (de 10 à 30 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Départemental (supérieur à 30 hectares)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Friches délaissées :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espace économique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de friches
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;immobilier collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Revitalisation
 Bâtiments et construction
 Emploi
 Attractivité économique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant des aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables jusqu&amp;#039;à 80 % du montant HT des études (50 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Opérations (selon taille de l&amp;#039;opération) : jusqu&amp;#039;à 25 % du déficit HT de l&amp;#039;opération (800 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;aide (travaux) : variable selon les opérations de 15 à 25 %, dépendant de la présence d&amp;#039;une zone de revitalisation rurale et d&amp;#039;un quartier prioritaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Postes de dépenses pris en compte (calcul du déficit d&amp;#039;opération) : travaux de construction et de réhabilitation (immobilier) ; mobilités alternatives, énergies renouvelables, Très Haut Débit, les entrées de sites, les clôtures et la signalétique, le mobilier urbain, le tri sélectif, les installations photovoltaïques, les travaux paysagers et tout équipement visant un des trois axes du développement durable
 &lt;/p&gt;
 &lt;p&gt;
  Conditions administratives : maîtrise foncière du terrain à aménager par le maître d&amp;#039;ouvrage et intégration du projet dans les documents d&amp;#039;urbanisme (SCOT et PLU) ; autorisations administratives préalables obtenues et travaux non débutés ; projet compatible avec le label régional Parc&amp;#43; au plus tard en phase APS ; avis favorable des évaluations avant et après projet ; accord formel du Conseil départemental par convention adoptée par l&amp;#039;assemblée départementale
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4085-amenager-les-quartiers-dactivites-economiques/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB124" s="1" t="inlineStr">
+      <c r="AB117" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
+      <c r="AC117" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-[...175 lines deleted...]
-      <c r="A126" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>92578</v>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
         </is>
       </c>
-      <c r="C126" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G126" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I126" s="1" t="inlineStr">
+      <c r="I118" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Aide à la Structuration de projets de Territoires (ASPT)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Volet spécifique « Petites Villes de Demain » (PVD)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
 L&amp;#039;aide est plafonnée à 5 000 € par étude.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M126" s="1" t="inlineStr">
+      <c r="M118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une charte
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une stratégie territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Emploi
 International
 Attractivité économique
 Artisanat
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Parcs Naturels Régionaux
  &lt;/li&gt;
  &lt;li&gt;
   Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T126" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC126" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE126" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG126" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH126" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="127" spans="1:34" customHeight="0">
-[...148 lines deleted...]
-      <c r="A128" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>89471</v>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Débloquer des projets de revitalisation de friches - UrbanVitaliz</t>
         </is>
       </c>
-      <c r="C128" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)
 Cerema
 Ministères de l'Aménagement du territoire et de la Transition écologique
 Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G128" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H128" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
   UrbanVitaliz
  &lt;/a&gt;
  est un service humain et numérique gratuit qui permet de
  &lt;strong&gt;
   lever les blocages rencontrés par les collectivités en déficit d&amp;#039;ingénierie qui souhaitent débloquer le foncier à l&amp;#039;abandon
  &lt;/strong&gt;
  sur leur territoire (anciennes zones commerciales, industrielles, ferroviaires, résidences à l&amp;#039;abandon, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Le foncier artificialisé qui a perdu son usage représente une belle opportunité de renouvellement urbain, pour limiter l&amp;#039;artificialisation de sols naturels ou agricoles. Mais il est aussi très complexe à réhabiliter, et de nombreuses collectivités en déficit d&amp;#039;ingénierie renoncent face aux difficultés et inconnues rencontrées.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En lien avec les acteurs ressources des territoires,
  &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
   UrbanVitaliz
  &lt;/a&gt;
  agit d&amp;#039;ores et déjà avec succès auprès des communes et intercommunalités pour
  &lt;strong&gt;
   les aiguiller gratuitement dans leur démarche
  &lt;/strong&gt;
  :
@@ -29670,445 +27494,1139 @@
  &lt;br /&gt;
  &lt;span&gt;📌&lt;/span&gt;
  En proposant les
  &lt;strong&gt;
   prochaines étapes à suivre
  &lt;/strong&gt;
  jusqu&amp;#039;à la phase travaux, etc.
 &lt;/p&gt;
 &lt;p&gt;
  La construction du parcours numérique et l&amp;#039;alimentation de l&amp;#039;outil avec les bonnes ressources sont réalisées au fil de l&amp;#039;eau à partir des besoins des collectivités qui sollicitent le service, en partenariat avec l&amp;#039;ensemble des acteurs du territoire (DDT-M, Ademe, Établissements Publics Fonciers, Agences d&amp;#039;urbanisme, SAFER, etc.).
  &lt;br /&gt;
  L&amp;#039;équipe est composée de 2 urbanistes conseillères qui répondent aux questions des collectivités, pour apporter des solutions pertinentes, et d&amp;#039;une personne chargée de déploiement disponible pour vous aider sur le service.
  &lt;br /&gt;
  &lt;br /&gt;
  72 % des dossiers sont déposés par des communes de moins de 5000 habitants.&lt;br /&gt;
  40% des dossiers par des communes de moins de 2000 habitants.&lt;/p&gt;
 &lt;p&gt;
  Revitalisation - Renouvellement urbain - Renaturation - Sobriété foncière - Lien entre acteurs du territoire - Appui à l&amp;#039;ingénierie
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une initiative du Cerema et de beta.gouv.fr en partenariat avec le MTE (DGALN), l&amp;#039;ANCT et l&amp;#039;EPF Hauts-de-France, qui s&amp;#039;inscrit dans le cadre du Zéro Artificialisation Nette.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M128" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;appui aux collectivités a démarré en décembre 2020 et déjà 600 collectivités furent mises sur les bons rails pour le démarrage de leur projet. À titre d&amp;#039;exemple, UrbanVitaliz a permis aux collectivités de faire maturer leurs projets pour pouvoir candidater au Fonds vert / Fonds friches, de progresser dans leurs démarches en prenant un contact efficace avec les acteurs locaux ou en candidatant aux financements pertinents.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Economie d'énergie et rénovation énergétique
 Tiers-lieux
 Revitalisation
 Biodiversité
 Equipement public
 Réhabilitation
 Logement et habitat
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R128" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Avoir repéré une friche à revitaliser/renaturer
  &lt;/li&gt;
  &lt;li&gt;
   Être une collectivité ou en lien avec la collectivité&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V128" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://urbanvitaliz.fr/</t>
         </is>
       </c>
-      <c r="W128" s="1" t="inlineStr">
+      <c r="W119" s="1" t="inlineStr">
         <is>
           <t>https://urbanvitaliz.fr/onboarding/project</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  friches&amp;#64;beta.gouv.fr
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;https://urbanvitaliz.fr/onboarding/project&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>friches@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f1b-service-gratuit-urbanvitaliz-debloquer-les-pr/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB128" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC128" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>UrbanVitaliz</t>
         </is>
       </c>
-      <c r="AE128" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG128" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>24/03/2021</t>
         </is>
       </c>
-      <c r="AH128" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="129" spans="1:34" customHeight="0">
-      <c r="A129" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>89215</v>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
         </is>
       </c>
-      <c r="C129" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FSE + - Fonds social européen</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>ADEFPAT</t>
         </is>
       </c>
-      <c r="G129" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des avancées concrètes dans la réalisation du projet
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   La favorisation de l&amp;#039;ancrage territorial et professionnel
    du projet dans son environnement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
 &lt;/p&gt;
 &lt;p&gt;
  Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
 &lt;/p&gt;
 &lt;p&gt;
  Pour des projets :
   Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M129" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tiers lieux
 &lt;/p&gt;
 &lt;p&gt;
  Projet alimentaire de territoire
 &lt;/p&gt;
 &lt;p&gt;
  stratégie de developpement touristique
 &lt;/p&gt;
 &lt;p&gt;
  équipement de loisir, touristique,
 &lt;/p&gt;
 &lt;p&gt;
  atelier de découpe transformation
 &lt;/p&gt;
 &lt;p&gt;
  mobilisation des acteurs : bourg centre, services aux publics,...
 &lt;/p&gt;
 &lt;p&gt;
  boutique école
 &lt;/p&gt;
 &lt;p&gt;
  petits commerces
 &lt;/p&gt;
 &lt;p&gt;
  installation d&amp;#039;artisans
 &lt;/p&gt;
 &lt;p&gt;
  Politiques et actions d&amp;#039;accueil de nouvelle population
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Bâtiments et construction
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>http://www.adefpat.fr</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;adefpat.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 63 36 20 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>benedicte.dupre@adefpat.fr</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB129" s="1" t="inlineStr">
+      <c r="AB120" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AD129" s="1" t="inlineStr">
+      <c r="AD120" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG129" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
-      <c r="AH129" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-      <c r="A130" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>100733</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Proposer à des porteurs de projets des locaux vacants dans les gares</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Place de la Gare</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>SNCF Gares et Connexions</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du réseau, près d&amp;#039;un millier de gares disposent aujourd&amp;#039;hui de locaux vacants dans des contextes extrêmement variés : communes rurales, villes moyennes, zones périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare, porté avec les Autorités Organisatrices et les collectivités territoriales, en tant qu&amp;#039;outil de l&amp;#039;équilibre financier des gares et de désenclavement des territoires, a pour ambition de dynamiser ce réseau de gares et d&amp;#039;en faire un point d&amp;#039;ancrage des commerces et des services publics locaux, au plus proche de tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez un projet, nous avons les m2 et des équipes pour vous accompagner !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Manifestez-vous sur
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;a href="https://www.1001gares.fr/" rel="noopener" target="_blank"&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-working
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maison médicale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Logement saisonnier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement d&amp;#039;urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Magasins de producteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Circuit court
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Crèche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Musée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vélostation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et tout autre projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Friche
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez un projet sur la plateforme
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre candidature sera analysée par un jury SNCF.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+   Ouvre une nou
+  &lt;/a&gt;
+  &lt;span&gt;
+   qui sera soumis à la validation du jury
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://placedelagare.sncf/</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>ebarbereau@retail-connexions-sncf.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4255-proposer-a-des-porteurs-de-projets-des-locaux/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Retail et Connexions</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>100081</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez favoriser le développement économique et l&amp;#039;emploi sur votre territoire, en permettant aux entreprises de se développer et de recruter les compétences dont elles ont besoin et en offrant aux jeunes et aux actifs davantage d&amp;#039;opportunités locales de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez renforcer votre politique d&amp;#039;attractivité globale (accueil, marketing territorial).
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez garantir aux entreprises l&amp;#039;accès à un « bouquet de services » nécessaire à leur développement.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre CCI peut être à vos côtés pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement du marketing territorial et la valorisation des entreprises locales, des filières stratégiques et innovantes, des métiers d&amp;#039;exception et des savoirs faire, pour en faire des ambassadeurs de votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;organisation de permanences d&amp;#039;accueil et d&amp;#039;information des créateurs et des chefs d&amp;#039;entreprises, y compris dans les locaux de la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création et la gestion de lieux d&amp;#039;accueil et d&amp;#039;hébergement des entreprises, tels que les pépinières, les incubateurs, les hôtels d&amp;#039;entreprises, les tiers-lieux, les espaces de co-working ou les Maisons de l&amp;#039;Entreprise. Avec l&amp;#039;essor du télétravail, ils deviennent des lieux de rencontres essentiels pour les entreprises et leurs salariés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de sessions de formations spécifiques adaptées aux besoins du territoire. Les lieux d&amp;#039;hébergement des entreprises pourraient également accueillir des individus en formation et suivant des enseignements à distance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création et la gestion d&amp;#039;établissements de formation (centres de formation des apprentis, établissements d&amp;#039;enseignement supérieur, centres de formation initiale et continue...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Friche
+Foncier
+Voirie et réseaux
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Accessibilité
+Emploi
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/reseau-cci/nos-missions-et-nos-actions-generales-pour-les-entreprises-et-les-territoires</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a438-favoriser-limplantation-dentrepreneurs-sur-vo/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>83481</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE d'Île-de-France
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
 Union régionale des CAUE de Nouvelle-Aquitaine
-Union régionale des CAUE des Pays de la Loire
-[...7 lines deleted...]
-      <c r="G130" s="1" t="inlineStr">
+Union régionale des CAUE d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -30151,85 +28669,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M130" s="1" t="inlineStr">
+      <c r="M124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -30252,79 +28770,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -30357,151 +28875,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC130" s="1" t="inlineStr">
+      <c r="AC124" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE130" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG130" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="131" spans="1:34" customHeight="0">
-      <c r="A131" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>83479</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C131" s="1" t="inlineStr">
+      <c r="C125" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -30559,77 +29077,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M131" s="1" t="inlineStr">
+      <c r="M125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -30651,79 +29169,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -30756,1142 +29274,226 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB131" s="1" t="inlineStr">
+      <c r="AB125" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC131" s="1" t="inlineStr">
+      <c r="AC125" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG131" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH131" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-[...916 lines deleted...]
-      <c r="A135" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>82915</v>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C135" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
-[...13 lines deleted...]
-CAUE de la Haute-Garonne
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Haute-Garonne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
 CAUE Lot-et-Garonne
 CAUE du Maine-et-Loire
 CAUE de la Manche
 CAUE de la Mayenne
 CAUE de Meurthe-et-Moselle
 CAUE de la Moselle
 CAUE de Mayotte
 CAUE de la Seine-et-Marne
 CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Orientales
 CAUE de Rhône-Métropole
 CAUE de la Sarthe
 CAUE de la Savoie
 CAUE de l'Orne
 CAUE de la Somme
 CAUE du Pas-de-Calais
 CAUE des Deux-Sèvres
 CAUE de la Vendée
+CAUE de la Creuse
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
 CAUE de la Haute-Vienne
 CAUE des Vosges
 CAUE de l'Essonne
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de la Haute-Savoie
-CAUE de l'Ariège
 CAUE de la Seine-Maritime
-CAUE des Hautes-Alpes
-[...2 lines deleted...]
-CAUE de l'Ain
 CAUE de la Charente-Maritime
 CAUE du Val-de-Marne
 CAUE du Val d'Oise
 CAUE de Guadeloupe
 CAUE de la Martinique
 CAUE de la Guyane
-CAUE de l'Île-de-la-Réunion
-[...17 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
+CAUE de l'Île-de-la-Réunion</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H135" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -31933,88 +29535,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M135" s="1" t="inlineStr">
+      <c r="M126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -32033,79 +29635,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T135" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -32577,1634 +30179,228 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB135" s="1" t="inlineStr">
+      <c r="AB126" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC135" s="1" t="inlineStr">
+      <c r="AC126" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE135" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-[...1406 lines deleted...]
-      <c r="A139" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>62848</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M139" s="1" t="inlineStr">
+      <c r="M127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -34250,923 +30446,829 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W139" s="1" t="inlineStr">
+      <c r="W127" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC139" s="1" t="inlineStr">
+      <c r="AC127" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE139" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG139" s="1" t="inlineStr">
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH139" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="140" spans="1:34" customHeight="0">
-[...190 lines deleted...]
-      <c r="G141" s="1" t="inlineStr">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>77376</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le tissu économique en Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...165 lines deleted...]
-Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H142" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="M142" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I128" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J128" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le paysage économique du Pays Comminges Pyrénées connaît depuis plusieurs décennies des évolutions profondes. Les chocs économiques successifs, la tertiairisation de l’économie, la métropolisation, le développement des grands axes de communication, etc. ont entraîné l’économie commingeoise vers de nouvelles tendances, notamment la fragilisation de son tissu industriel traditionnel, une agriculture en recul ainsi que la diversification de son économie dans les domaines du commerce, du tourisme et des services à la personne.&lt;/p&gt;&lt;p&gt;Pour autant, le territoire doit aussi compter sur de forts potentiels à développer. Le Pays doit conforter le rôle structurant de l’agriculture, du tourisme et des services dans l’attractivité économique tout en soutenant le développement de filières d’avenir innovantes. Plus globalement, il doit renforcer son attractivité, faciliter l’installation de nouvelles entreprises et artisans et veiller à la revitalisation des centres-bourgs.&lt;/p&gt;&lt;p&gt;Les enjeux : Revitaliser les coeurs de villes et de villages ; conforter l’emploi local ; soutenir l’innovation, l’économie circulaire et l’économie sociale et solidaire.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TYPE ET DESCRIPTION DES OPERATIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.1 Maintenir et développer le tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.1.1 Maintenir et développer les commerces de proximité, les activités artisanales et les savoirs faire locaux&lt;/li&gt;&lt;li&gt;2.1.2 Soutenir la (re)qualification des zones d’activités économiques du territoire&lt;/li&gt;&lt;li&gt;2.1.3 Résorber les friches commerciales, industrielles ou tertiaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.2 Soutenir les projets stratégiques, innovants et expérimentaux concourant à l’attractivité du territoire&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.2.1 Accompagner la création et le développement d’activités économiques innovantes&lt;/li&gt;&lt;li&gt;2.2.2 Développer les filières d&amp;#039;avenir&lt;/li&gt;&lt;li&gt;2.2.3 Elaborer ou réviser une stratégie de planification de développement et d’aménagement territorial.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.3 Développer des dynamiques relevant de l’économie sociale et solidaire (ESS)&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.3.1 Accompagner les acteurs de l’ESS dans leur développement&lt;/li&gt;&lt;li&gt;2.3.2 Développer de nouvelles méthodes de travail, accompagner vers l’emploi et la création/reprise d’entreprises&lt;/li&gt;&lt;li&gt;2.3.3 Contribuer à la lutte contre les exclusions et les inégalités, à la préservation et au renforcement du lien social.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
-[...22 lines deleted...]
-Formation professionnelle
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’une épicerie associative, création d’une boulangerie, études sur les vacances commerciales, reconversion de friches industrielles, boutiques éphémères, etc. ;&lt;/p&gt;&lt;p&gt;- Création d’un FABLAB, installation d’unités de production d’hydrogène, etc. ;&lt;/p&gt;&lt;p&gt;- Création et mise en réseau de tiers lieux, développement du réemploi et des ressourceries, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
-Biodiversité
-[...2 lines deleted...]
-Lutte contre la précarité
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
 Attractivité économique
-Animation et mise en réseau
-Valorisation d'actions
 Artisanat
-Transports collectifs et optimisation des trafics routiers
-[...44 lines deleted...]
-      <c r="S142" s="1" t="inlineStr">
+Industrie</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;br /&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI et particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;/p&gt;&lt;p&gt;Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Pour les projets de (re)qualification de zones d’activités et nouvelles zones d’activités, le porteur de projet devra présenter une stratégie d’aménagement durable (pré-verdissement et/ou végétalisation, mobilité douce et/ou collective, aménagement des espaces communs…)&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Les nouvelles zones d’activités devront être compatibles avec le SCoT du PETR Pays Comminges Pyrénées. Le porteur de projet devra présenter l’avis positif de la commission Scot Du PETR Comminges Pyrénées.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T142" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X142" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/570e-renforcer-linnovation-et-dynamiser-lattractiv/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD128" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>74899</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet dans le cadre d' « Espaces Nouveaux, Villages Innovants (ENVI) »</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA142" s="1" t="inlineStr">
+ Vous avez un projet créatif, exemplaire, innovant, avec les habitants, dans un village visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assurer les conditions du « vivre ensemble » : projet susceptible d&amp;#039;améliorer le lien social, la dynamisation de la vie locale, la participation de l&amp;#039;ensemble des citoyens à la vie de la cité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  promouvoir une gouvernance locale citoyenne, en favorisant l&amp;#039;implication des acteurs locaux dans la vie locale et la participation citoyenne sous forme d&amp;#039;actions collectives et collaboratives.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Opération :
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser une opération d&amp;#039;investissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Effectuer la mise en œuvre d&amp;#039;un projet de développement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Tiers-lieux
+Revitalisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/node/380</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ envi&amp;#64;bourgognefranchecomte.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2236-vivre-ensemble-espaces-nouveaux-villages-inno/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC142" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="143" spans="1:34" customHeight="0">
-[...14 lines deleted...]
-      <c r="E143" s="1" t="inlineStr">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>70231</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>SOLURIS (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projets locaux, intercommunaux et public-privé.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux élus et aux cadres territoriaux sur la transformation numériques des collectivités (mairies, intercommunalités, autres établissements publics locaux ).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique, financier et organisationnel.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Axes prioritaires : cybersécurité/RGPD, inclusion numérique, numérique responsable, SIG, open data
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de dématérialisation, infrastructure locale et cloud.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centrale d&amp;#039;achat, dispense de marchés publics. Tarifs mutualisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations à l&amp;#039;inclusion numérique, mise à disposition de médiateurs numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la création de tiers-lieux et de Maisons France Services.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et accompagnement technique sur l&amp;#039;opendata.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent de Soluris.
+&lt;/p&gt;
+&lt;p&gt;
+ Exception : Assistance en cas de cybermalveillance pour toute collectivité même non adhérente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime, Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.soluris.fr/</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;soluris.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>b.lienard@soluris.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c2-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2020</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M143" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -35209,623 +31311,2616 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R143" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Pas-de-Calais
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Ain
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de la Vendée
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE du Cantal
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T143" s="1" t="inlineStr">
+      <c r="T134" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W143" s="1" t="inlineStr">
+      <c r="W134" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB143" s="1" t="inlineStr">
+      <c r="AB134" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC143" s="1" t="inlineStr">
+      <c r="AC134" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE143" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG143" s="1" t="inlineStr">
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH143" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="144" spans="1:34" customHeight="0">
-      <c r="A144" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>50024</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une offre adaptée aux acteurs de l’Economie Sociale et Solidaire</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et financer les acteurs de l’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités et les structures de l&amp;#039;Economie Sociale et Solidaire (association, coopérative, mutuelle, entreprise sociale) qui jouent un rôle actif dans l&amp;#039;accompagnement des personnes fragiles et le développement social et économique du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires intervient en :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement des acteurs de l&amp;#039;ESSS par les Dispositifs Locaux d&amp;#039;Accompagnement (DLA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet ou intermédiés via les outils financiers créés ou abondés par la Banque des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ingénierie de projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Tiers-lieux
+Emploi</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/accompagnement-financement-acteurs-ESS?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projets_sociaux_solidaires_oat#segment-1307</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e8a2-soutenir-le-developpement-des-acteurs-de-leco/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>49781</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’immobilier d’entreprise et d’aménagement au sein des territoires</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’entreprise</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+êtes porteur d’un projet d’immobilier d’entreprise et d’aménagement en tant que
+collectivité locale, artisan, TPE, créateur d’entreprise, travailleur
+indépendant, start-up ou encore investisseur ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Vous êtes à la recherche
+d’un financement pour développer l’attractivité commerciale d’un territoire,
+l’offre immobilière tertiaire de bureaux, le commerce de proximité, l’économie
+de centre-ville ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires &lt;/span&gt;&lt;span&gt;peut&lt;span&gt;
+investir dans les projets d’aménagement et d’immobilier d’activité au meilleur
+prix, en facilitant l’acceptabilité des projets et en soutenant l’innovation.&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’offre
+d’investissement concerne les projets portant sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’aménagement, le foncier et le redéveloppement
+immobilier ;&lt;/li&gt;&lt;li&gt;l’immobilier industriel ;&lt;/li&gt;&lt;li&gt;l’immobilier tertiaire ; &lt;/li&gt;&lt;li&gt;l’immobilier et l’exploitation de
+tiers-lieux ; &lt;/li&gt;&lt;li&gt;l’immobilier de logistique urbaine ; &lt;/li&gt;&lt;li&gt;les autres aménagements et
+immobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La Banque
+des Territoires intervient au cas par cas ou via des foncières (privées ou
+SEM), dans des opérations immobilières de construction ou de réhabilitation des
+bâtiments avec des objectifs de forte valeur ajoutée et une qualité
+environnementale exemplaire.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Artisanat
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=amenagement_immo_etp_psat</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/immobilier-d-entreprise-et-l-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>23773</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Ouvrir les portes de votre mairie aux télétravailleurs avec RuraConnect</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Association des Maires Ruraux de France - AMRF</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Travailler à la campagne est une chance, saisissez-la !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   « Imaginez un monde dans lequel chaque professionnel, où qu&amp;#039;il soit en France, puisse trouver et réserver en 3 clics, un bureau ou une salle de réunion communale pour travailler dans de bonnes conditions. »
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Association des maires ruraux de France (AMRF) a créé RuraConnect pour ça !
  C&amp;#039;est une plateforme de réservation de tiers-lieux dans les communes rurales (mais pas que !) qui vise à faciliter le travail à distance de nombreux actifs et à réduire le temps des trajets domicile/travail.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt;&amp;gt;&amp;gt; MAIRIES : VALORISEZ VOTRE IMMOBILIER COMMUNAL &amp;lt;&amp;lt;&amp;lt;
 &lt;/p&gt;
 &lt;p&gt;
  Engagez-vous
  en
  faveur
  d&amp;#039;une ruralité tournée vers l&amp;#039;avenir en rejoignant la communauté des précurseurs !
  Vous avez un espace de travail dans votre mairie
  qui pourrait être loué ? N&amp;#039;attendez plus, r
  endez-vous sur www.ruraconnect.fr
  c&amp;#039;est très simple :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Inscrivez sans frais et sans engagement votre commune ;
  &lt;/li&gt;
  &lt;li&gt;
   Prenez au moins deux belles photos de l&amp;#039;espace de travail ;
  &lt;/li&gt;
  &lt;li&gt;
   Créez facilement votre annonce en ligne en 3 minutes.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &amp;gt;&amp;gt;&amp;gt; EN SAVOIR PLUS &amp;lt;&amp;lt;&amp;lt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour participer au webinaire (durée 30 minutes) et découvrir la plateforme, envoyez un mail aux contacts indiqués ci-dessous. Plusieurs sessions ont lieu chaque mois.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://www.amrf.fr/wp-content/uploads/sites/46/2020/01/Guide-présentation-RuraConnect-BD.pdf</t>
         </is>
       </c>
-      <c r="W144" s="1" t="inlineStr">
+      <c r="W137" s="1" t="inlineStr">
         <is>
           <t>https://ruraconnect.fr</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   E-mail : ruraconnect&amp;#64;amrf.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 04 37 43 39 80
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : PANIER Thibault
  &lt;/li&gt;
  &lt;li&gt;
   E-mail : t.panier(at)base10.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 06 23 41 67 07
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>sophie.cretinon@amrf.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cd20-ouvrez-les-portes-de-votre-mairie-aux-teletra/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC144" s="1" t="inlineStr">
+      <c r="AC137" s="1" t="inlineStr">
         <is>
           <t>AMRF</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
         <is>
           <t>23/01/2020</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>12477</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Accompagner son projet en amont sur les procédures réglementaires associées : le pôle projets</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>DDT de la Lozère</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Accompagnement et revue des procédures réglementaires associées à un projet : le pôle projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans une logique de simplification administrative, le pôle projets apporte un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Après un examen sur la base d&amp;#039;une fiche fournie par le porteur de projet, le pôle projets délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles pour faciliter la réalisation du projet (contraintes identifiées, simplifications possibles, optimisation des délais...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exemples de projets réalisés grâce à cette aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   extension d&amp;#039;un parc animalier,
  &lt;/li&gt;
  &lt;li&gt;
   implantation ou extension de sites industriels,
  &lt;/li&gt;
  &lt;li&gt;
   aménagements touristiques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P145" s="1" t="inlineStr">
+      <c r="P138" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>Lozère</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction départementale des Territoires de la Lozère
 &lt;/p&gt;
 &lt;p&gt;
  Mission stratégie et connaissance des territoires
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de l&amp;#039;unité connaissance et conseil aux territoires
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ddt-pole-projet&amp;#64;lozere.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>sylvie.pascal@lozere.gouv.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/21ed-accompagnement-et-revue-des-procedures-reglem/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
         <is>
           <t>28/11/2019</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-      <c r="A146" s="1">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
         <v>10501</v>
       </c>
-      <c r="B146" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G146" s="1" t="inlineStr">
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H139" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I146" s="1" t="inlineStr">
+      <c r="I139" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J146" s="1" t="inlineStr">
+      <c r="J139" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L146" s="1" t="inlineStr">
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -35853,279 +33948,279 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O146" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P146" s="1" t="inlineStr">
+      <c r="P139" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q146" s="1" t="inlineStr">
+      <c r="Q139" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R146" s="1" t="inlineStr">
+      <c r="R139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S146" s="1" t="inlineStr">
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T146" s="1" t="inlineStr">
+      <c r="T139" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V146" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y146" s="1" t="inlineStr">
+      <c r="Y139" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
+      <c r="Z139" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA146" s="1" t="inlineStr">
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB146" s="1" t="inlineStr">
+      <c r="AB139" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC146" s="1" t="inlineStr">
+      <c r="AC139" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE146" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG146" s="1" t="inlineStr">
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH146" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="147" spans="1:34" customHeight="0">
-      <c r="A147" s="1">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
         <v>9082</v>
       </c>
-      <c r="B147" s="1" t="inlineStr">
+      <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H147" s="1" t="inlineStr">
+      <c r="H140" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M147" s="1" t="inlineStr">
+      <c r="M140" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N140" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -36150,192 +34245,192 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P147" s="1" t="inlineStr">
+      <c r="P140" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
+      <c r="Z140" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC147" s="1" t="inlineStr">
+      <c r="AC140" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE147" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG147" s="1" t="inlineStr">
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH147" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="148" spans="1:34" customHeight="0">
-      <c r="A148" s="1">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
         <v>554</v>
       </c>
-      <c r="B148" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C148" s="1" t="inlineStr">
+      <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D148" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G148" s="1" t="inlineStr">
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H148" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L148" s="1" t="inlineStr">
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N148" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -36351,190 +34446,190 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T148" s="1" t="inlineStr">
+      <c r="T141" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB148" s="1" t="inlineStr">
+      <c r="AB141" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC148" s="1" t="inlineStr">
+      <c r="AC141" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE148" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG148" s="1" t="inlineStr">
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH148" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:34" customHeight="0">
-      <c r="A149" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>391</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -36562,143 +34657,934 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
+      <c r="R142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W149" s="1" t="inlineStr">
+      <c r="W142" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB149" s="1" t="inlineStr">
+      <c r="AB142" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG149" s="1" t="inlineStr">
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH149" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I143" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J143" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P143" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q143" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD143" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD144" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>72011</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et développer des innovations sociales avec la Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La
+  &lt;a href="https://www.avise.org/le-reseau-fabrique-a-initiatives" target="_self"&gt;Fabrique à initiatives&lt;/a&gt;
+  est un dispositif d&amp;#039;ingénierie territoriale
+ &lt;/strong&gt;
+ créé en 2010 par l&amp;#039;&lt;a href="https://www.avise.org/"&gt;Avise
+&lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
+ &lt;strong&gt;
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+ &lt;/strong&gt;
+ en apportant
+ &lt;strong&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale. &lt;/strong&gt;La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. &lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
+  Comprendre le dispositif en 25 projets
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif a trois clés d&amp;#039;entrée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un besoin
+  &lt;/strong&gt;
+  : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
+  &lt;em&gt;
+   Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une idée
+  &lt;/strong&gt;
+  : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
+  &lt;em&gt;
+   E&lt;/em&gt;&lt;em&gt;xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un lieu
+  &lt;/strong&gt;
+  : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
+  &lt;em&gt;
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovantes en QPV, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il intervient à travers un processus adapté aux enjeux spécifiques du territoire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Détecter les besoins et les opportunités
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   et qualifier des projets à impact&lt;/strong&gt;, à travers des ateliers d&amp;#039;intelligence collective, une démarche de prospective et une animation territoriale &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Concevoir des activités innovantes
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   durables
+  &lt;/strong&gt;
+  à travers la mobilisation collective au service de la réalisation de l&amp;#039;étude d&amp;#039;opportunité&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transmettre le projet
+  &lt;/strong&gt;
+  à un entrepreneur ou collectif qualifié ou à une entreprise de l&amp;#039;ESS existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagner le porteur de projet jusqu&amp;#039;à la création
+  &lt;/strong&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés du territoire&lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Exemples de projets réalisés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
+  &lt;/strong&gt;
+  , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
+  &lt;/strong&gt;
+  avec la Métropole du Havre
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
+  &lt;/strong&gt;
+  avec la commue du Juch
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réseau de conciergeries de quartier
+  &lt;/strong&gt;
+  , avec Strasbourg Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion
+  &lt;/strong&gt;
+  pour personnes en situation de handicap, avec la commune de Pontarlier
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Jardin familial et pédagogique
+  &lt;/strong&gt;
+  , avec la CC du Pays Ajaccien
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Filière locale de compostage
+  &lt;/strong&gt;
+  , en partenariat avec Nantes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu culturel et restaurant en circuit-court
+  &lt;/strong&gt;
+  , en partenariat avec la Ville de Bègles
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conciergerie itinérante rurale
+  &lt;/strong&gt;
+  , sur le Pays des Hauts du Val de Saône
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu numérique et intergénérationnel
+  &lt;/strong&gt;
+  , avec la commune de Moncontour
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion en QPV
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu café associatif / repair café
+  &lt;/strong&gt;
+  etc. avec la commune d&amp;#039;Annonay
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conserverie à partir d&amp;#039;invendus alimentaires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Mobilité pour tous
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ne pas avoir identifié de porteurs de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
+  &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
+   carte du réseau
+  &lt;/a&gt;
+  )&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.avise.org/le-reseau-fabrique-a-initiatives</t>
+        </is>
+      </c>
+      <c r="W145" s="1" t="inlineStr">
+        <is>
+          <t>https://fabriqueainitiatives.org/contact/</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>contact@avise.org</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>