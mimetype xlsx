--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH115"/>
+  <dimension ref="A1:AH114"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -296,54 +296,54 @@
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Subvention
-[...2 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
 catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
 Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
 d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
 de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
 complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
@@ -530,91 +530,91 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>165805</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Rendre l'économie rurale plus résiliente en soutenant les activités à fort ancrage local  - Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique
+          <t>Ingénierie technique
+Ingénierie financière
 Subvention
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_1_FILIERES_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Trois filières prioritaires ont été identifiées :&lt;/p&gt;&lt;p&gt;− Alimentation : diversité de produits alimentaires locaux associés aux valeurs gastronomiques 
 véhiculées par les acteurs locaux (producteurs, transformateurs, distributeurs, consommateurs).&lt;/p&gt;&lt;p&gt;− Forêt-bois : très présente et structurante pour l’emploi local avec la présence d’entreprise de 
 transformation (scierie, menuiserie, fabricants d’isolants, constructeurs…) ses potentiels 
 demeurent insuffisamment exploités (ex : construction, production d’énergie).&lt;/p&gt;&lt;p&gt;− Textile : patrimoine industriel du territoire, la valeur ajoutée de la filière textile ligérienne s’exprime 
@@ -792,1050 +792,1466 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>165441</v>
+        <v>165678</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>Mettre en place l'émergence et la consolidation d'une économie circulaire en Outre-mer et Corse</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>City-to-City exchanges</t>
+          <t>Émergence et consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...369 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de l’émergence et de la consolidation d’une économie circulaire en Outre-mer et Corse, l’ADEME pourra aider les projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à la lutte contre le gaspillage afin de limiter les pertes de matière ou les invendus alimentaires de la production à la consommation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;visant l’allongement de la durée de vie et d’usage des produits par le réemploi, la réutilisation ou la réparation (remise en état et reconditionnement d’objets, création de recycleries ou de ressourceries…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;ayant pour objet de structurer ou améliorer des filières locales de recyclage et de valorisation matière de tous types de déchets (unité de recyclage et valorisation, unités de remanufacturing, équipements de tri et de valorisation de déchets jusqu’alors non valorisés, équipements de préparation de la matière…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à l’évolution des pratiques alimentaires vers une alimentation durable adaptée aux territoires d’Outre-mer et Corse.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations soutenues pourront comporter un ou plusieurs des volets suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;réalisation de diagnostic territorial, d’étude de faisabilité ou d’expérimentation de solutions adaptées au contexte ultra-marin et corse ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;actions d’animation, de communication ou de formation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;acquisitions d’équipements et réalisations d’investissements matériels.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/emergence-et-consolidation-d-une-economie-circulaire-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165679</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Financer les études et investissements structurants pour la gestion des déchets en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Études et investissements structurants pour la gestion des déchets en Outre-mer et Corse  </t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour prendre en compte les spécificités en matière de gestion des déchets dans les Outre-mer et en Corse, l’ADEME peut aider les études, puis les investissements structurants ayant pour objet de faciliter le tri et la valorisation de déchets, ainsi que leur traitement ultime, tels que : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation des déchèteries, centre de tri et de transfert des collectivités ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation de centre de tri et déchèterie professionnelle ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de plateformes de compostage ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de centres de préparation des CSR ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création d’installations de valorisation énergétique ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou l’extension de site de stockage des déchets ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la résorption des dépôts sauvages.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165680</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des installations de méthanisation</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d’installations de méthanisation</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France au sein des entreprises. Elles contribuent à créer &lt;strong&gt;une offre permettant de se différencier, plus respectueuse de l’environnement&lt;/strong&gt;, disponible pour les consommateurs ou les acheteurs.&lt;/p&gt;&lt;p&gt;Les projets d’investissement issus d’une démarche de réduction des impacts d’un produit ou d’un service, via une approche multicritère en cycle de vie, portés par l’offreur du produit ou service peuvent être accompagnés par l’ADEME.&lt;/p&gt;&lt;p&gt;L’ADEME soutient :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les investissements dans une technologie éprouvée &lt;/strong&gt;pour la production ou la commercialisation d’un produit, procédé ou service écoconçu. Ces investissements pourront permettre de viser, selon les secteurs, l’obtention d’écolabels reconnus par l’ADEME : Écolabel européen pour les produits des secteurs concernés, AB (agriculture biologique) pour le secteur alimentaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les investissements et travaux&lt;/strong&gt; (réalisation et test de prototypes, préproduction…) &lt;strong&gt;sur une solution innovante&lt;/strong&gt; visant la production ou la commercialisation d’un produit ou service écoconçu. Ces projets peuvent relever, selon le niveau d’innovation, du développement expérimental ou de l’innovation de procédé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets comportant une innovation de rupture&lt;/strong&gt;, qui permettra au fabricant de développer une offre globale produit/service écoconçue pour une mode durable, créatrice de valeur non plus sur la multiplication et le volume des ventes, mais sur la fidélisation des clients, par les performances d’usage du produit et la réduction de ses impacts environnementaux sur l’ensemble du cycle de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, &lt;strong&gt;les aides aux investissements peuvent atteindre 15 % à 60 %&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’aide de l’ADEME est accordée sur la base de l’identification des surcoûts par rapport à un scénario contrefactuel (article 47 du RGEC – Règlement général d’exemption par catégorie – ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et &lt;strong&gt;au plus tard au 31 décembre 2026&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;L’aide de l’ADEME est apportée principalement sous forme de &lt;strong&gt;forfait de subvention par unité de capacité de production annuelle (€/MWh) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;45 €/MWh PCS (pouvoir calorifique supérieur) pour l’injection, avec une aide plafonnée à 700 000 €.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets atypiques et innovants et les projets de station d’épuration urbaine, d’autres modalités de calcul de l’aide sont utilisées.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;équipements soutenus par l’ADEME&lt;/strong&gt; sont les suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;unités de méthanisation avec injection de biométhane :&lt;br /&gt;&lt;ol&gt;&lt;li&gt;production de biogaz ;&lt;/li&gt;&lt;li&gt;valorisation énergétique du biogaz : production de chaleur seule, épuration du biogaz en biométhane, injection dans le réseau public ;&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;li&gt;stations d’épuration urbaines (STEU) : &lt;ol&gt;&lt;li&gt;valorisation énergétique du biogaz comprenant l’épuration en biométhane et l’injection dans le réseau public.&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour en savoir plus sur les opérations éligibles dans chaque territoire, vous pouvez consulter les &lt;a target="_blank" href="https://ademe.cache.ephoto.fr/link/3c9igq/lqa1buongrte5nk.pdf"&gt;dispositifs régionaux de soutien à la méthanisation (PDF – 869 ko).&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Recyclage et valorisation des déchets
+Alimentation
+Agriculture et agroalimentaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_75_76_84_94_977_978_986_987_988</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-methanisation</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-methanisation#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-d-installations-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165625</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour vérifier l’opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèles&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation&lt;/strong&gt; (procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat) permet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le traitement de déchets organiques et leur retour au sol ;&lt;/li&gt;&lt;li&gt;la production d’énergie renouvelable ;&lt;/li&gt;&lt;li&gt; la réduction des émissions de gaz à effet de serre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, injection, bioGNV...).&lt;/p&gt;&lt;p&gt;Depuis une dizaine d’années, la France a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Recyclage et valorisation des déchets
+Alimentation
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_94_977_978_986_987_988</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-diagnostic-et-d-accompagnement-de-projet-d-une-installation-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>166143</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le déploiement de l’écoconception en Corse (étude, investissement et innovation)</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au déploiement de l’écoconception en Corse (étude, investissement et innovation)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Étude d’écoconception des produits et des services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME et l’Office de l’environnement de la Corse (OEC) proposent une aide financière pour soutenir les projets d’écoconception, de production durable et d’obtention de l’Écolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME et l’OEC soutiennent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études approfondies avec l’étape de diagnostic, qui est la première étape structurante d’engagement d’une entreprise dans une démarche d’amélioration de la performance environnementale de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la commercialisation de produits ou services à moindres impacts ;&lt;/li&gt;&lt;li&gt;les prédiagnostics simplifiés (pour les PME) permettant une première appropriation de la démarche ;&lt;/li&gt;&lt;li&gt;les démarches d’accompagnement à l’obtention et à la certification de l’Écolabel européen (pour les PME).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les PME, l’accompagnement d’un diagnostic standard est porté par Bpifrance, via le &lt;a href="https://diag.bpifrance.fr/diag-eco-conception"&gt;Diag Écoconception&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME propose des lignes directrices pour aider à définir le contenu et les attendus des études d’écoconception : &lt;/p&gt;&lt;ul type="circle"&gt;&lt;ul type="circle"&gt;&lt;li&gt;Consultez les &lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;lignes directrices diagnostic Écoconception – La librairie ADEME&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Consultez les &lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;lignes directrices pour la mise en œuvre d’une démarche d’écoconception – La       librairie ADEME&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception respectant ces lignes directrices peuvent être aidées, notamment après un diagnostic d’écoconception, jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée et l’ambition de réduction de l’impact environnemental.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Investissements d’écoconception pour améliorer la performance environnementale&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France au sein des entreprises. Elles contribuent à créer une offre permettant de se différencier, plus respectueuse de l’environnement, disponible pour les consommateurs ou les acheteurs.&lt;/p&gt;&lt;p&gt;Les projets d’investissement issus d’une démarche de réduction des impacts d’un produit ou d’un service, via une approche multicritère en cycle de vie, portés par l’offreur du produit ou service peuvent être accompagnés par l’ADEME et l’OEC.&lt;/p&gt;&lt;p&gt;L’ADEME et l’OEC soutiennent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements dans une technologie éprouvée pour la production ou la commercialisation d’un produit, procédé ou service écoconçu. Ces investissements pourront permettre de viser, selon les secteurs, l’obtention d’écolabels reconnus par l’ADEME et l’OEC : Écolabel européen pour les produits des secteurs concernés, AB (agriculture biologique) pour le secteur alimentaire.&lt;/li&gt;&lt;li&gt;Les investissements et travaux (réalisation et test de prototypes, préproduction…) sur une solution innovante visant la production ou la commercialisation d’un produit ou service écoconçu. Ces projets peuvent relever, selon le niveau d’innovation, du développement expérimental ou de l’innovation de procédé.&lt;/li&gt;&lt;li&gt;Les projets comportant une innovation de rupture, qui permettra au fabricant de développer une offre globale produit/service écoconçue pour une mode durable, créatrice de valeur non plus sur la multiplication et le volume des ventes, mais sur la fidélisation des clients, par les performances d’usage du produit et la réduction de ses impacts environnementaux sur l’ensemble du cycle de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, et dans le cadre de l’encadrement communautaire des aides d’État, les aides aux investissements peuvent atteindre 20 % à 65 %. L’aide de l’ADEME est accordée sur la base de l’identification des surcoûts par rapport à un scénario contrefactuel (article 47 du RGEC – Règlement général d’exemption par catégorie – ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée et l’ambition de réduction de l’impact environnemental.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S6" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2026</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Corse</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/soutien-au-deploiement-de-lecoconception-en-corse-etude-investissement-et-innovation-0</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-deploiement-de-l-ecoconception-en-corse-etude-investissement-et-innovation/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165632</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME propose une aide financière pour soutenir les projets d’écoconception, de production durable, et d’obtention de l’Écolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME soutient :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;les études approfondies&lt;/strong&gt; avec l’étape de diagnostic, qui est la première étape structurante d’engagement d’une entreprise dans une démarche d’amélioration de la performance environnementale de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la commercialisation de produits ou services à moindres impacts ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les prédiagnostics simplifiés (pour les PME) &lt;/strong&gt;permettant une première appropriation de la démarche ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les démarches d’accompagnement&lt;/strong&gt; à l’obtention et à la certification de l’Écolabel européen (pour les PME).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les PME, l’accompagnement d’un diagnostic standard est porté par Bpifrance, via le &lt;a href="https://diag.bpifrance.fr/diag-eco-conception"&gt;Diag Écoconception&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME propose des lignes directrices pour aider à définir le contenu et les attendus des études d’écoconception : &lt;/p&gt;&lt;ul type="disc"&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;Lignes       directrices diagnostic Écoconception – La librairie ADEME&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;Lignes       directrices pour la mise en œuvre d’une démarche d’écoconception – La       librairie ADEME&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception peuvent être aidées jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_975_977_978_984_986_987_988_989</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-decoconception-des-produits-et-des-services</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-d-ecoconception-des-produits-et-des-services/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165662</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France au sein des entreprises. Elles contribuent à créer &lt;strong&gt;une offre permettant de se différencier, plus respectueuse de l’environnement&lt;/strong&gt;, disponible pour les consommateurs ou les acheteurs.&lt;/p&gt;&lt;p&gt;Les projets d’investissement issus d’une démarche de réduction des impacts d’un produit ou d’un service, via une approche multicritère en cycle de vie, portés par l’offreur du produit ou service peuvent être accompagnés par l’ADEME.&lt;/p&gt;&lt;p&gt;L’ADEME soutient :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les investissements dans une technologie éprouvée &lt;/strong&gt;pour la production ou la commercialisation d’un produit, procédé ou service écoconçu. Ces investissements pourront permettre de viser, selon les secteurs, l’obtention d’écolabels reconnus par l’ADEME : Écolabel européen pour les produits des secteurs concernés, AB (agriculture biologique) pour le secteur alimentaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les investissements et travaux&lt;/strong&gt; (réalisation et test de prototypes, préproduction…) &lt;strong&gt;sur une solution innovante&lt;/strong&gt; visant la production ou la commercialisation d’un produit ou service écoconçu. Ces projets peuvent relever, selon le niveau d’innovation, du développement expérimental ou de l’innovation de procédé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets comportant une innovation de rupture&lt;/strong&gt;, qui permettra au fabricant de développer une offre globale produit/service écoconçue pour une mode durable, créatrice de valeur non plus sur la multiplication et le volume des ventes, mais sur la fidélisation des clients, par les performances d’usage du produit et la réduction de ses impacts environnementaux sur l’ensemble du cycle de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, &lt;strong&gt;les aides aux investissements peuvent atteindre 15 % à 60 %&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’aide de l’ADEME est accordée sur la base de l’identification des surcoûts par rapport à un scénario contrefactuel (article 47 du RGEC – Règlement général d’exemption par catégorie – ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et &lt;strong&gt;au plus tard au 31 décembre 2026&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_987_988</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/investissements-decoconception-pour-ameliorer-la-performance-environnementale</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/investissements-decoconception-pour-ameliorer-la-performance-environnementale?backtosearch=true#collectDocuments</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/investissements-d-ecoconception-pour-ameliorer-la-performance-environnementale/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>165519</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
         </is>
       </c>
-      <c r="C7" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agences régionales de santé (ARS)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-[...3 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La santé
 humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
 services écosystémiques indispensables à notre survie : production d’oxygène,
 régulation des températures, production d’aliments ou encore disponibilité de
 la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
 des êtres humains, et il est indispensable de les penser ensemble et non
 séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
 en intégrant les domaines entre eux, et en surveillant et réduisant les
 pressions des activités humaines sur les écosystèmes. L’adoption de cette
 approche permet d’identifier des solutions répondant à la fois à des enjeux
 environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
 d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
 professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
 les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
 titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
 structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Sols
 Espaces verts
 Espace public
 Friche
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>165515</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Nouveaux lieux, nouveaux liens
 Cités éducatives
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
 biodiversité sont indispensables. Comprendre et transmettre l’importance de la
 biodiversité pour notre santé et nos activités, les pressions qu’elles
 rencontrent, et les outils pour mieux la préserver, sont nécessaires au
 changement de comportements et d’usages, tant individuels que collectifs.
 Rendre cet apprentissage ludique, tout en récréant du lien entre les
 habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
 peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
 tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
 divertissante et conviviale ; aussi ces évènements sont l’occasion de
 mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
 territoire. Cette programmation permet de travailler de façon transversale avec
 les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
 projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
 des inventaires naturalistes et établir des actions en faveur de la
 biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
 participatives (par exemple dans le cadre d’un Atlas de la biodiversité
 communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
 biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités près de
 chez vous ! Le programme pourra en effet vous aider dans la recherche
 de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
 orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
 par le biais d’évènements, l’association la Fête de la Nature propose un
 kit de communication, ainsi que nombreuses ressources sur les activités et les
 acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
 partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
 d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
 titre. Le programme fournit également des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
 un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Sports et loisirs
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Paysage
 Accessibilité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Milieux humides
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/les-aires-educatives</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>165514</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
 Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
 (coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
 Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
 coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
 territoire autour de projets menés en coopérations avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
 grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
 préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
 partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
 la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
 stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
 coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
 coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
@@ -1858,3345 +2274,1274 @@
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>PETR DE L'ANJOU BLEU</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>leader@anjoubleu.com</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>GAL Anjou bleu</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>04/11/2025</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165405</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA4</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>164288</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner dans la transition environnementale et énergétique</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le territoire dans la transition environnementale et énergétique</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
-[...17 lines deleted...]
-          <t>Recyclage et valorisation des déchets
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;4.1  
+Soutenir des pratiques agricoles durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.1.1  Accompagner les productions et les filières locales
+&lt;/p&gt;&lt;p&gt;4.1.2  Accompagner l’installation dans le cadre d’une
+démarche collective&lt;/p&gt;&lt;p&gt;4.1.3  Promouvoir une alimentation saine et durable&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.2  
+Préserver la biodiversité &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.2.1  Valoriser les haies&lt;/p&gt;&lt;p&gt;4.2.2  Restaurer les milieux naturels et renaturer
+certains espaces artificialisés &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3  
+Encourager les projets contribuant à une
+plus grande sobri&lt;/strong&gt;été&lt;/p&gt;&lt;p&gt;4.3.1 Aider les actions expérimentales et/ou innovantes
+visant à réduire les consommations en énergies, en eau et en matières&lt;/p&gt;&lt;p&gt;4.3.2  Favoriser le recyclage et le réemploi&lt;/p&gt;&lt;p&gt;4.3.3  Accompagner l’offre de mobilité douce&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.4  
+Développer les énergies renouvelables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.5  
+Informer, sensibiliser, éduquer à
+l’environnement et au développement durable et impliquer les citoyens&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Regroupements
+fonciers, sensibilisation propriétaires fonciers, espaces tests agricoles, cuisine pédagogique, rencontres de
+producteurs, etc. ;&lt;/p&gt;&lt;p&gt;-   Réimplantation
+de haies, renaturation,
+inventaire milieux dégradés, etc. ; &lt;/p&gt;&lt;p&gt;-  Plans
+de sobriété, réutilisation des eaux usées, actions de partage
+d’infrastructures, d’équipements, de services, de matières, création de liaisons avec les voies
+vertes, liaisons piétonnes, pédibus, etc. ;&lt;/p&gt;&lt;p&gt;-  Cartographie
+multicritères, cadastre solaire, accompagnement des collectivités, projets photovoltaïques citoyens, etc. ;&lt;/p&gt;&lt;p&gt;-   Journées grand public,
+création lieu d’exposition, exposition itinérante, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
-Consommation et production
-[...3 lines deleted...]
-      <c r="O10" s="1" t="inlineStr">
+Agriculture et agroalimentaire
+Biodiversité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S10" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-transition-environnementale-et-energetique/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>164374</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Faire dialoguer agriculture et société</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Notre offre vous aide à favoriser le dialogue entre acteurs du monde agricole et les habitants de votre territoire. Nous soutenons la mise en place d&amp;#039;initiatives participatives qui rapprochent agriculteurs, citoyens et acteurs locaux. Nous accompagnons la co-construction de projets permettant de sensibiliser aux enjeux agricoles, renforcer les liens sociaux et promouvoir une agriculture durable, respectueuse des attentes sociétales et des spécificités locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Agriculture et agroalimentaire
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-dialoguer-agriculture-et-societe/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-[...525 lines deleted...]
-      <c r="A15" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>164173</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>S'enrichir aux regards des autres par la coopération nationale ou transnationale</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Coopération nationale ou transnationale : Fiche-action 5 du programme LEADER</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>70 000 € d'aide maxi</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;La
 coopération est une réelle opportunité pour enrichir la stratégie LEADER du
 territoire du GAL et ouvrir de nouvelles perspectives. Cette ouverture revêt un enjeu
 d’autant plus important que la stratégie est orientée vers le changement de
 modèles et de pratiques. Elle nécessite de s’intéresser à d’autres modes de
 réflexion et d’organisation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Développer des nouvelles approches en matière de
 développement territorial&lt;br /&gt;- Mutualiser les moyens pour répondre à des enjeux
 communs à plusieurs territoires&lt;br /&gt;- Développer des réseaux d&amp;#039;acteurs à l&amp;#039;échelle nationale
 et européenne&lt;br /&gt;- Apporter une plus-value aux actions du territoire&lt;br /&gt;- Donner une dimension européenne au territoire&lt;br /&gt;- Renforcer la cohésion, l&amp;#039;identité et l&amp;#039;image du
 territoire par effet &amp;#34;miroir&amp;#34;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Coopération « Conduite du
 changement »&lt;/strong&gt;&lt;br /&gt;&lt;/em&gt;- Actions d&amp;#039;information, de sensibilisation,
 d’accompagnement des collectivités sur des sujets expérimentaux en lien avec
 l’aménagement, l’urbanisme durable (réemploi, densification, mobilisation des friches…)&lt;br /&gt;- Actions de recherche-action et de sensibilisation sur
 la résilience territoriale, les dynamiques de villes ou territoires en
 transition, l’adaptation de l’agriculture/forêt au dérèglement climatique, la
 préservation de la ressource en eau&lt;br /&gt;- Actions de sensibilisation et de transferts
 d’expériences sur la sobriété énergétique, le développement des énergies
 renouvelables, l’économie circulaire&lt;br /&gt;- Actions de sensibilisation et de recherche sur le
 vieillissement de la population&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « démarche
 Projet Alimentaire Territorial »&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions de transfert d’expériences, visite de terrain,
 sensibilisation, formation, étude avec des territoires nationaux ou européens
 plus avancés dans leurs démarches de structuration de leurs systèmes
 alimentaires territoriaux ou sur des problématiques spécifiques (préservation
 du foncier agricole, adaptation de l’agriculture aux enjeux climat, eau,
 biodiversité…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Biodiversité
 »&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions liées au développement et à la préservation
 des Trames Vertes et Bleues, à la mise en place de Trames Noires…&lt;br /&gt;- Actions sur le volet santé/environnement (cours
 d’écoles résilientes…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Slow Tourisme » &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions
 de valorisation des produits identitaires du territoire (produits alimentaires,
 produits agricoles, savoir-faire…) en lien avec la dynamique PAT et le Slow
 Tourisme. Projet en cours avec deux GAL portugais (IN LOCO et ALENTEJO
 XXI) et un GAL régional (Pays de la Vallée du Cher et du Romorantinais)&lt;br /&gt;- Poursuite
 du déploiement de l’itinéraire européen de la route d’Artagnan, à l’échelle
 nationale voire européenne : animation, communication, actions culturelles…&lt;br /&gt;- Actions
 mutualisées en lien avec les marques et réseaux touristiques&lt;br /&gt;- Actions
 liant tourisme et biodiversité en forêt&lt;br /&gt;- Actions
 de découverte insolite / innovante des territoires, actions favorisant
 l’inclusion sociale, actions culturelles liées aux thématiques de la
 résilience, développées avec d’autres GAL&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Personnes âgées
 Alimentation
 Economie circulaire
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire. Dans
 le cadre d’actions de coopération, celles-ci pourront avoir lieu en dehors du
 territoire régional.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
 matériels, mobiliers, panneaux, signalétique, achat de véhicule&lt;br /&gt;- Dépenses
 de construction, d’aménagement de locaux pour la logistique, la transformation,
 la conservation, la distribution, la vente de produits locaux en circuit court
 de proximité.&lt;br /&gt;- Investissements
 matériels scientifiques, techniques et pédagogiques&lt;br /&gt;- Travaux
 d&amp;#039;aménagement et de réhabilitation d’espaces, de plantation&lt;br /&gt;- Travaux
 d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats
 de fournitures liées à l’opération&lt;br /&gt;- Aménagement
 et acquisition d&amp;#039;équipements de valorisation des biodéchets : travaux de
 construction de plate-forme, équipement de broyage, de manutention, de
 stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
 d’animation&lt;br /&gt;- Dépenses de communication : création, impression
 et diffusion de documents et de supports papiers, multimédias, outils
 numériques&lt;br /&gt;- Acquisition ou développement de logiciels
 informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
 commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
 traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
 notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
 personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>GAL Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>leader@petrforetorleans.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/senrichir-aux-regards-des-autres-par-la-cooperation-nationale-ou-transnationale/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="AD15" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...498 lines deleted...]
-      </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
-        <v>163815</v>
+        <v>164103</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Programme Leader du GAL Beauce Dunois</t>
+          <t>LEADER- Fiche action  9</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Pays Dunois
-[...5 lines deleted...]
-          <t>Conseil régional du Centre-Val de Loire</t>
+          <t>Pays du Calaisis</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
-        <is>
-[...169 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Calaisis</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD19" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C21" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
-[...1410 lines deleted...]
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
 Ingénierie technique
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I28" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -5233,889 +3578,2995 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q28" s="1" t="inlineStr">
+      <c r="Q20" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD28" s="1" t="inlineStr">
+      <c r="AD20" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>162933</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans la poursuite du Projet Alimentaire Territorial</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche Action Alimentation Locale</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction du plan de financement et des cofinanceurs. Plancher d'aide LEADER : 5 000 € // Plafond d'aide LEADER : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir une diversité agricole garante d’une richesse paysagère&lt;/li&gt;&lt;li&gt;Développer des filières locales agricoles, et alimentaires permettant de s’adapter aux effets du réchauffement climatique et / ou de les réduire&lt;/li&gt;&lt;li&gt;Réduire les déchets alimentaires et le gaspillage alimentaire de manière innovante&lt;/li&gt;&lt;li&gt;Sensibiliser et rendre accessible une alimentation saine et locale auprès de tous&lt;/li&gt;&lt;li&gt;Mettre en valeur des produits de notre terroir par la coopération entre différents acteurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quelques exemples : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Encourager la reconquête des parcelles en déprise agricole pour une finalité alimentaire&lt;/li&gt;&lt;li&gt;Etudier et investir pour améliorer la commercialisation en circuit court et de proximité (distributeurs automatiques de produits locaux, …)&lt;/li&gt;&lt;li&gt;Renforcer la formation et l’accompagnement des agriculteurs sur les pratiques vertueuses&lt;/li&gt;&lt;li&gt;Promouvoir des pratiques agricoles innovantes moins consommatrices en eau&lt;/li&gt;&lt;li&gt;Créer un document pédagogique d’aide à la décision basé sur les émissions de GES&lt;/li&gt;&lt;li&gt;Identifier et valoriser les invendus et restes alimentaires (dont GMS)&lt;/li&gt;&lt;li&gt;Eduquer au goût la population en la sensibilisant aux produits locaux&lt;/li&gt;&lt;li&gt;Conseiller et accompagner les collectivités pour favoriser les circuits courts et de proximité dans les marchés publics&lt;/li&gt;&lt;li&gt;Soutenir des initiatives visant à réduire le gaspillage alimentaire&lt;/li&gt;&lt;li&gt;Appuyer la structuration d’une filière locale d’aide alimentaire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Présentation du projet par le bénéficiaire en groupe technique puis en Comité de Programmation&lt;/p&gt;&lt;p&gt;Le projet sera passé au crible d&amp;#039;une grille de sélection : &lt;/p&gt;&lt;p&gt;6 questions de 0 à 4 points&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1- RAYONNEMENT&lt;/li&gt;&lt;li&gt;2- PARTENARIAT &amp;amp; COLLABORATION&lt;/li&gt;&lt;li&gt;3- ORIGINALITE &amp;amp; INNOVATION&lt;/li&gt;&lt;li&gt;4- EFFET LEVIER LEADER&lt;/li&gt;&lt;li&gt;5- PERENNITE &amp;amp; IMPACT A LONG TERME&lt;/li&gt;&lt;li&gt;6- PERTINENCE AVEC LA STRATEGIE DU GAL&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Avec une notation : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&amp;lt; 12/24 &lt;span&gt;		&lt;/span&gt;: Avis défavorable // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;Entre 12 et 16/24 &lt;span&gt;	&lt;/span&gt;: Avis favorable avec réserves // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;&amp;gt; 16/24 &lt;span&gt;		&lt;/span&gt;: Avis favorable sans réserve // Commentaires facultatifs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projeter-la-destination-blois-chambord-val-de-loire-et-ses-acteurs-vers-un-tourisme-davenir-1/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>164100</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de la transition alimentaire</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action 6</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Objectifs stratégiques&lt;/p&gt;&lt;p&gt;&lt;span&gt;-	Encourager le déploiement de système globaux en matière de stratégies alimentaires locales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Conforter, développer l’agriculture locale et valoriser les nouveaux modes de production agroécologiques dans une optique de préservation du climat, de l’air, des sols, de l’eau et de la biodiversité &lt;/span&gt;&lt;br /&gt;&lt;span&gt; Encourager les changements de comportements alimentaires et favoriser la saisonnalité et le « bien manger »&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la valorisation du potentiel nourricier des espaces publics et privés&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la consommation des produits agricoles du territoire sur le territoire par les habitants du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Valoriser et diffuser les savoir-faire des exploitations aux pratiques agroécologiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les restaurants collectifs vers un approvisionnement local et issu d’une activité raisonnée&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Lutter contre le gaspillage alimentaire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager l’animation territoriale, la coopération, la mobilisation des partenaires et encourager les professionnels à s’organiser entre eux pour valoriser les circuits courts et le « bien-manger »&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Amplifier le recours aux circuits de proximité &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner la mise en œuvre de filières locales de déchets fermentescibles &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/eb31d09f-d0e4-40f6-a1f9-9b34f97c23aa/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 6&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour être éligible le Projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Pour être éligible le porteur de projet doit être accompagné par une structure d&amp;#039;accompagnement type Chambres consulaires, BGE, Galillée....&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/d0ce306f-8a3f-469e-bed9-326d092a6f68/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 6&lt;/a&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-accompagner-la-mise-en-oeuvre-de-la-transition-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>163026</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Permettre une offre d'alimentation de qualité, accessible à tous, et soutenir une production agricole durable</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°1 : Permettre une offre d'alimentation de qualité, accessible à tous, et soutenir une production agricole durable</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Valoriser une agriculture locale et durable au service d’une alimentation de qualité accessible à tous&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer l’ancrage local des productions agricoles et tendre vers plus d’autonomie alimentaire&lt;/h3&gt;&lt;h4&gt;Développement des cultures fruitières, légumières et protéagineuses et facilitation de la transformation&lt;/h4&gt;&lt;p&gt;Le GAL pourra soutenir des projets qui contribuent à cette diversification et répondre, en partie, aux besoins de consommation locale (habitants, restauration collective). Les projets pourront aussi s’élargir à d’autres productions (viande, lait). Le GAL permettra également d’initier des projets visant les outils de transformation (légumerie, conserverie) et de créer des espaces tests agricoles.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement à la création et la structuration de filières&lt;/h4&gt;&lt;p&gt;La réflexion ne peut se limiter aux frontières administratives territoriales mais elle doit prendre en compte les bassins de vie. Ainsi les coopérations déjà en cours entre la CASE et la métropole rouennaise, notamment, seront de nature à faciliter la structuration des filières et des débouchés commerciaux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement des outils de commercialisation pour les agriculteurs&lt;/h4&gt;&lt;p&gt;La commercialisation des produits locaux est une question majeure pour permettre le développement des nouvelles filières et activités de maraichages en circuits courts. Mais c’est aussi porter des projets qui permettront une commercialisation au bénéfice de tous. Le GAL doit être un levier pour renforcer l’accès à des produits frais, locaux et sains pour les plus démunis (plateforme d’approvisionnement pour les épiceries sociales et solidaires, ateliers nomades de cuisine…). La question de la commercialisation doit également être pensée en lien avec la logistique (dans une approche logistique durable et la plus décarbonée possible).&lt;/p&gt;&lt;h4&gt;Affirmation des liens productions locales et tourisme&lt;/h4&gt;&lt;p&gt;Le tourisme peut enrichir son offre et sa durabilité par l’intégration de produits locaux dont des produits alimentaires. La valorisation et la commercialisation des productions locales sont à développer, tant dans l’offre de restauration que dans les commerces et marchés mais aussi sous forme, par exemple, de paniers/casiers à disposition des clientèles des gîtes et chambres d’hôtes ainsi que des touristes en itinérance.&lt;/p&gt;&lt;h4&gt;Promouvoir l’attractivité des métiers agricoles&lt;/h4&gt;&lt;p&gt;Il importe enfin de soutenir et de promouvoir la connaissance et l’attractivité des métiers agricoles auprès des jeunes et/ou des personnes en reconversion. Cela peut passer par des actions de sensibilisation et de formation, par le canal de l’insertion et par l’accompagnement des chefs d’exploitation à l’accueil de salariés. Il conviendra de porter une attention particulière aux projets qui viendront contribuer à améliorer l’égalité homme-femmes par un soutien aux agricultrices et/ou à celles qui souhaitent s’engager dans cette voie.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Promouvoir de nouvelles pratiques agricoles en faveur de productions de qualité&lt;/h3&gt;&lt;h4&gt;Réintégration de l’agriculture en ville&lt;/h4&gt;&lt;p&gt;Le GAL peut favoriser une alliance de la ruralité avec les communes plus urbaines par plusieurs voies : reconquêtes de « micro fonciers » en leurs donnant une vocation agricole et/ou nourricière, création de jardins partagés animés et soutenus par des maraichers locaux, conception de programmes innovants d’habitats ou de tertiaire incluant des parcelles pour du maraichage urbain...&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des agriculteurs et les particuliers aux pratiques agro-écologiques&lt;/h4&gt;&lt;p&gt;Vers les professionnels de nombreuses actions innovantes peuvent émerger pour accompagner les professionnels à de nouvelles formes de productions plus responsables. Cela suppose un véritable accompagnement au changement. Mais cette sensibilisation à l’agroécologie peut aussi viser les particuliers (tant en milieu urbain que rural) pour inciter à des pratiques plus vertueuses et pour échanger sur les bonnes pratiques à partir de coopérations infra et interterritoriales.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Affirmation des liens alimentation-santé et lutte contre la précarité alimentaire&lt;/h4&gt;&lt;p&gt;Une alimentation saine contribue à une meilleure santé. Il reste nécessaire de développer des actions de sensibilisation, et des expérimentations pour changer les pratiques et les rendre accessibles au plus grand nombre.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Appui au développement d’une filière agro-matériaux / agro-ressources&lt;/h4&gt;&lt;p&gt;Aux côtés d’expérimentations déjà en cours (avec le miscanthus) le GAL pourrait faciliter l’émergence de nouvelles expériences mais aussi favoriser la structuration de nouvelles filières. De même, les nouveaux modes de construction font de plus en plus appel à des matériaux agrosourcés. Il serait intéressant d’étudier le potentiel local de production de tels matériaux et de contribuer à la structuration des filières nécessaires à leur développement.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Ne pas avoir commencé (aucun contrats ou devis signés)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=Le%20programme%20LEADER%20(Liaisons%20Entre,est%20%C3%A0%20sa%20sixi%C3%A8me%20programmation.</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/permettre-une-offre-dalimentation-de-qualite-accessible-a-tous-et-soutenir-une-production-agricole-durable/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>163040</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bien qu’étant un territoire très attractif, le Pays d’Auge souffre de disparités en matière de dynamisme économique et d’accès pour tous à des services marchands de proximité. Certaines zones rurales sont en effet confrontées à des problématiques de vacances commerciales, de sous-développement du tissu artisanal et de disparition des commerces de proximité, faute de repreneurs. Participant à 6 des 59 objectifs du SRADDET, cette fiche-action rend indispensable le maintien et le renforcement des commerces de proximité et l’artisanat local afin d’assurer un développement équilibré du territoire, facteur de bien-être des habitants, d’emplois et d’attractivité touristique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Permettre à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural &lt;/li&gt;&lt;li&gt;Soutenir les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Encourager les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Soutenir les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, modernisation et développement de &lt;strong&gt;commerces de proximités et d’activités artisanales dans les centre-bourgs &lt;/strong&gt;(communes de moins de 10 000 habitants / pour les créations une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Opérations visant à réhabiliter des &lt;strong&gt;friches industrielles et économiques&lt;/strong&gt; (études)&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination/coopération entre les acteurs locaux&lt;/strong&gt; et à valoriser les démarches collectives &lt;/li&gt;&lt;li&gt;Soutien à l&amp;#039;élaboration de &lt;strong&gt;plans d&amp;#039;action locaux pour le développement économique&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Expérimentations de &lt;strong&gt;nouvelles formes de commerces innovantes&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien au développement de &lt;strong&gt;lieux participatifs&lt;/strong&gt; (commerces autogérés, cafés associatifs, tiers-lieux)&lt;/li&gt;&lt;li&gt;Aides à la création ou au développement des &lt;strong&gt;petites entreprises dans le champ de l’économie sociale et solidaire (ESS) et de l’économie circulaire&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Actions visant à soutenir les diversifications/reprises/transmissions du &lt;strong&gt;« dernier commerce de proximité du village » &lt;/strong&gt;(collectivités uniquement, une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Création, expérimentation, développement et valorisation de projets en faveur de la &lt;strong&gt;commercialisation des produits en circuits courts&lt;/strong&gt;, de la &lt;strong&gt;relocalisation de la production alimentaire&lt;/strong&gt; et de la consommation responsable, notamment dans le domaine de la restauration collective et aide à la structuration de filières locales&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Accès aux services
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Attractivité économique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet permet à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le projet soutient les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Le projet encourage les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Le projet soutient les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Achat de terrain bâti et non bâti, &lt;span&gt;Construction et extensions ;  &lt;/span&gt;&lt;span&gt;Travaux de rénovation énergétique sans audit énergétique préalable ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques-1/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>163961</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°2 - Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face
+à une demande des consommateurs pour les produits et services de qualité, cette
+2ème fiche action est indissociable de
+la première pour garantir et maintenir la qualité de notre territoire. Elle
+repose donc sur l’offre de commercialisation et de consommation avec le
+développement de synergies et de mise en réseau entre les acteurs et filières à
+l’intérieur comme à l’extérieur du territoire.&lt;/p&gt;&lt;p&gt;Il
+s’agira de conforter et animer la démarche de circuits courts existante en
+augmentant le nombre de producteurs concernés et le nombre de lieux. La vente
+directe est un réel moyen de valoriser les produits, mais aussi le savoir-faire
+et les métiers, auprès de consommateurs friands des produits locaux. Afin de
+faciliter la vente directe, il sera nécessaire d’améliorer les conditions de
+vente en matière de structuration des étals, qui protégeront les vendeurs,
+consommateurs et produits. &lt;/p&gt;&lt;p&gt;Premier
+metteur en marchés des espèces halieutiques locales, la Criée de Fécamp Côte
+d’Albâtre organise des ramasses sur l’ensemble du littoral Normand. Il s’agit
+ainsi d’assurer la cohésion dans les sites de débarquement, à l’échelle de
+Fécamp et du Tréport, et bien au-delà avec un partenariat possible entre les
+criées normandes. Au-delà, il s’agira de structurer une offre de
+commercialisation globale sur notre territoire, pour élargir la vente et
+valoriser les produits de la mer. En partenariat avec les organismes de
+formation, des compétences spécifiques liées à la vente et à la préparation du
+produit pourraient être développés afin de permettre une montée en puissance du
+secteur. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;D’un
+point de vue de la consommation de produits locaux issus de la pêche et de
+l’aquaculture, elle est assez basse sur notre territoire. Il est primordial de
+faire découvrir nos produits aux consommateurs locaux en coordonnant le secteur
+de la pêche avec la restauration collective des structures publiques pour
+mettre à l’honneur les poissons locaux dans leurs cuisines. À cela, s’ajoute
+une volonté de faire mettre en avant par les chefs cuisiniers locaux les
+produits de la mer, avec la création de recettes emblématiques de notre
+territoire.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;Renforcer
+les circuits courts et la vente directe&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Accompagner
+les restaurateurs locaux dans l’utilisation de produits de la mer locaux&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Améliorer
+la commercialisation des espèces locales&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Augmentation
+des points de vente des produits de la mer locaux &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+de l’offre de commercialisation des produits de la mer sur notre territoire&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la consommation locale des produits issus de la filière pêche et aquaculture
+locale&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité des produits de la mer sur le territoire&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Progression
+des conditions de vente directe de produits halieutiques en matière de
+structuration des étals, notamment avec des étals/halles à poissons&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Création
+de partenariats avec des chefs cuisiniers reconnus autour d’un produit de la
+mer &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la part de produits locaux issus de la pêche et aquaculture dans la
+préparation des restaurants et de la restauration collective.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+des sites de débarquement liée à la commercialisation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité auprès du consommateur la vente directe et les circuits courts&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Artisanat
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>163179</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'excellence des produits de la pêche et de l'aquaculture</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I29" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les
 filières pêche et aquaculture du Calvados fournissent des produits de très
 grande qualité, vivants, pour la majorité d’entre eux, et issus d’une
 production artisanale. Des espèces moins connues sont également présentes en
 quantité et permettent d’accéder à des produits locaux et de qualité à prix
 abordable. La population locale connaît et maîtrise mal ces produits et un
 travail de relocalisation de la consommation des produits aquatiques est à
 accompagner. La traçabilité et la transformation sont également des enjeux majeurs
 pour ces filières, tant d’un point de vue sanitaire et réglementaire que
 marketing.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;Améliorer la connaissance des débouchés&lt;/li&gt;&lt;li&gt;Communiquer sur les poissons « bons
      plans » et les produits aquacoles&lt;/li&gt;&lt;li&gt;Communiquer sur les produits de la mer locaux et
      inciter leurs usages, notamment auprès des scolaires&lt;/li&gt;&lt;li&gt;Encourager l’obtention de labels, accompagnement
      à la certification&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt; Etude&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;Soutenir la R&amp;amp;D technique sur les produits&lt;/li&gt;&lt;li&gt;Etudier la pertinence d’un projet avant son
      déploiement&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt; Actions de développement&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;Développer les systèmes numériques de traçabilité&lt;/li&gt;&lt;li&gt;Encadrer et développer les points de vente
      directe (panier de la mer, circuits courts)&lt;/li&gt;&lt;li&gt;Aider à la mise en place de la
      transformation/décorticage&lt;/li&gt;&lt;li&gt;Améliorer les conditions d’élevage&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt; Mise en réseau&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;Créer un lien avec les formations individuelles
      et collectives en cuisine/restauration&lt;/li&gt;&lt;li&gt;Développer « le poisson local » dans
      les PAT&lt;/li&gt;&lt;li&gt;Coopérer avec des territoires extérieurs
      répondant à la stratégie du GALPA et permettant d’apporter une plus-value
      au territoire &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Mers et océans</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses
 conformes au décret fixant les règles nationales d’éligibilité des dépenses
 dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Dépenses de personnel&lt;/li&gt;
  &lt;li&gt;Coûts directs en lien avec
      l’opération dont :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;Travaux et
 investissements matériels&lt;/li&gt;&lt;li&gt;Acquisitions
 ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
 communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
 externes&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Coûts indirects : Un taux
 forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
 coûts indirects liés à l’opération (frais de fonctionnement internes à la
 structure)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
 projets de coopération uniquement, les frais de déplacement, d’hébergement et
 de restauration seront également éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
 pas éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les projets existants ne
      proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;
  &lt;li&gt;Les dépenses de fonctionnement
      courantes des structures, en dehors du forfait sur les dépenses de
      personnel&lt;/li&gt;
  &lt;li&gt;Les investissements immobiliers&lt;/li&gt;
  &lt;li&gt;Les travaux et études portant
      sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les porteurs de projet
 devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
 d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
 maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;Margaux Marie&lt;/strong&gt;&lt;br /&gt;
 &lt;strong&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;
 &lt;strong&gt;Téléphone : 06 59 48 87 24&lt;/strong&gt; / &lt;strong&gt;02 31 57 18 06&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>galpa-calvados@calvados.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/excellence-des-produits-de-la-peche-et-de-laquaculture/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Département du calvados</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>20/08/2024</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>162708</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien vivre et favoriser le faire ensemble sur le territoire</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...2 lines deleted...]
-      <c r="H30" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 50 000€</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
+subvention LEADER 2023-2027, le GAL souhaite agir pour une meilleure qualité de
+vie et davantage de lien social sur son territoire. &lt;/span&gt;&lt;span&gt;Le
+GAL pourra ainsi permettre la création ou le développement de tiers lieux tels
+que des espaces de travail partagés et collaboratifs ou des jardins partagés,
+faciliter l’accès à la culture par le soutien à de l’équipement culturel ou
+l’organisation d’évènements en lien avec le patrimoine local. Au regard de la
+dépendance à la voiture individuelle, &lt;/span&gt;&lt;span&gt;iI&lt;/span&gt;&lt;span&gt;
+pourra financer des projets permettant une mobilité plus durable et partagée.
+Finalement, le bien manger sera favorisé à travers le soutien à de l’animation
+locale ou la mise en place de restauration collective transformant des produis
+frais et locaux.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Exemples de projets : Aménagement
+d’un atelier collectif d’artisans (Fablab) ; Equipement pour un espace de
+coworking à vocation économique ; jardins partagés ; véhicule en partage ;
+évènement culturel ; Ateliers pédagogiques ; Equipement d’une cuisine collective…&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Tiers-lieux
+Economie sociale et solidaire
+Accessibilité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
+association, un collectif, une TPE/PME ou un porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être situé sur
+une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
+Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
+Bagnols/Cèze)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Obtenir un
+cofinancement &lt;/span&gt;&lt;span&gt;(Région,
+commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être en capacité de &lt;/span&gt;&lt;span&gt;régler par
+avance les dépenses &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Evènement&lt;/span&gt;&lt;span&gt; : uniquement la 1ère édition et avec mesures
+écoresponsables&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>galdescevennesaurhone@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>162703</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>GAL Ventoux
+Parc naturel régional du Mont-Ventoux</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="K30" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 90</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p id="citem_8d7e-72f0" role="tabpanel"&gt;        &lt;/p&gt;&lt;div&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;1. Soutenir et promouvoir une alimentation durable&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Soutenir la mise en œuvre du 
+Projet Alimentaire Territorial Ventoux : animation, mise en réseau, 
+changement des comportements alimentaires, amélioration logistique pour 
+l’approvisionnement en produits locaux, lutte contre le gaspillage et la
+ précarité alimentaire, sensibilisation des publics.&lt;/li&gt;&lt;li&gt;Accompagner les projets 
+collectifs visant l’adaptation du monde agricole aux changements 
+climatiques ou à la transition écologique des filières agricoles&lt;/li&gt;&lt;li&gt;Améliorer l’animation autour de
+ la gestion du foncier agricole (ex : reconquête des friches, liens avec
+ la trame verte et bleue…)&lt;/li&gt;&lt;li&gt;Faire connaître et reconnaître 
+les pratiques et productions agricoles à forte valeur environnementale 
+(hors signes officiels de qualité) portées par des structures 
+collectives ou en coopération&lt;/li&gt;&lt;li&gt;Préserver et valoriser les patrimoines et les pratiques agricoles&lt;/li&gt;&lt;li&gt;Améliorer les conditions de vie des agriculteurs (diversification activités, prévention de l’isolement etc…)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;2. Contribuer à un territoire vivant, accueillant et solidaire&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Créer des services en milieu 
+rural qui participent à rompre l’isolement, à encourager le lien 
+intergénérationnel, à favoriser le partage des savoirs et des 
+savoir-faire et à répondre aux enjeux climatiques et écologiques&lt;/li&gt;&lt;li&gt;Mutualiser des services à destination des particuliers, des associations et des entreprises&lt;/li&gt;&lt;li&gt;Améliorer l’accessibilité des services en expérimentant notamment des solutions de mobilité inversée&lt;/li&gt;&lt;li&gt;Encourager l’habitat partagé et intergénérationnel&lt;/li&gt;&lt;li&gt;Contribuer au maintien des derniers commerces&lt;/li&gt;&lt;li&gt;Favoriser l’accès aux services numériques par la médiation et l’inclusion&lt;/li&gt;&lt;li&gt;Favoriser les projets culturels
+ collectifs ou ayant pour objectifs de faire vivre et transmettre nos 
+patrimoines matériels et immatériels afin de favoriser leur 
+réappropriation et le lien homme/nature&lt;/li&gt;&lt;li&gt;Accompagner les projets d’interprétation des patrimoines culturels matériels et immatériels&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;3. Favoriser un développement économique qui valorise les ressources&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Accompagner le développement, la
+ structuration et la promotion des acteurs de la filière écotourisme qui
+ intègre les activités de pleine nature, le tourisme de nature, le 
+tourisme culturel, l’agritourisme et l’artisanat d’art&lt;/li&gt;&lt;li&gt;Soutenir les manifestations touristiques de dimension supra territoriale et présentant une innovation territoriale&lt;/li&gt;&lt;li&gt;Améliorer la gestion environnementale et énergétique des acteurs économiques&lt;/li&gt;&lt;li&gt;Former et sensibiliser les 
+acteurs du tourisme aux spécificités du territoire, à la conciliation 
+des usages et les valoriser par des démarches de qualité ou d’éco 
+labellisation&lt;/li&gt;&lt;li&gt;Accompagner les structures de 
+l’économie de proximité et de l’économie sociale et solidaire qui 
+valorisent les ressources locales (hors production agricole et 
+agroalimentaire)&lt;/li&gt;&lt;li&gt;Accompagner les collectivités locales, les associations et les entreprises dans le développement de l’économie circulaire&lt;/li&gt;&lt;li&gt;Sensibiliser, informer et former les publics sur les enjeux et opportunités de l’économie circulaire&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;4. Favoriser la transition énergétique et la préservation et valorisation des biens communs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Favoriser les initiatives de 
+partage de la connaissance et de sensibilisation des publics aux biens 
+communs locaux (biodiversité, ressource en eau, patrimoines matériels et
+ immatériels) et à la transition énergétique et écologique&lt;/li&gt;&lt;li&gt;Recenser les patrimoines matériels et immatériels et cordonner les initiatives&lt;/li&gt;&lt;li&gt;Soutenir les projets structurants de préservation et de valorisation du patrimoine vernaculaire&lt;/li&gt;&lt;li&gt;Accompagner les projets qui 
+réhaussent et valorisent la qualité paysagère, environnementale et 
+climatique des opérations d’aménagement et des actions de développement&lt;/li&gt;&lt;li&gt;Doter l’ensemble du territoire de stratégies globales « Climat-Air-Énergie » et soutenir leur mise en application&lt;/li&gt;&lt;li&gt;Accompagner l’animation et les 
+opérations exemplaires de réduction des consommations énergétiques et de
+ déploiement des énergies renouvelables à petite échelle&lt;/li&gt;&lt;li&gt;Encourager le développement des 
+mobilités alternatives à la voiture individuelle thermique au quotidien 
+et dans le développement touristique&lt;/li&gt;&lt;/ul&gt;
+        &lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+Transition énergétique
+Accès aux services
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Biodiversité
+Paysage
+Animation et mise en réseau
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>GAL Ventoux</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parcduventoux.fr/nos-actions/europe-cooperation-territoriale/leader/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nicolas BOURGUE, &lt;a target="_self"&gt;nicolas.bourgue&amp;#64;parcduventoux.fr&lt;/a&gt;, 0490632274&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.bourgue@parcduventoux.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-mise-en-oeuvre-de-la-strategie-locale-de-developpement/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du Mont-Ventoux</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...28 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Agriculteur
-[...213 lines deleted...]
-          <t>Patrimoine et monuments historiques
+Recherche</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
 Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
 Architecture
 Paysage
+Accessibilité
 Lutte contre la précarité
+International
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
+Valorisation d'actions
 Artisanat
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
-Spectacle vivant
+Modes actifs : vélo, marche et aménagements associés
 Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
 Bibliothèques et livres
-Inclusion numérique</t>
-[...2 lines deleted...]
-      <c r="O32" s="1" t="inlineStr">
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>162529</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser et accompagner l'agricultutre et l'alimentation locales</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;a) Alimentation et autonomie : développer les
+filières locales et les circuits-courts de production, de transformation et de
+commercialisation des aliments et des produits, notamment ceux issus de
+l’agriculture biologique.&lt;/p&gt;&lt;p&gt;b) Foncier et bocage : connaître et protéger le
+foncier agricole par le biais d’outils, d’ingénierie, de formation ou de
+travaux &lt;/p&gt;&lt;p&gt;c) Les actions de pédagogie et de communication
+visant à améliorer l’image du monde agricole, lorsqu’il est en accord avec les
+problématiques environnementales actuelles et dans un objectif d’attractivité
+des métiers.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;d) Pratiques agricoles : adapter les
+pratiques au changement climatique et accompagner les changements de modèles
+agricoles lorsque ces actions ne sont pas éligibles aux dispositifs régionaux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Transition énergétique
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q32" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="T32" s="1" t="inlineStr">
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’agriculture contribue au façonnement des paysages et à l’aménagement du
+territoire. Elle représente un poids important dans l’économie locale.
+Cependant elle subit la diminution de son foncier (au profit de
+l’urbanisation) et fait face à la difficulté à trouver de la main d’œuvre ou des
+repreneurs. Dynamiser l’agriculture locale pour la rendre plus attractive et
+répondre à la problématique de transmission des installations est vitale.&lt;/p&gt;&lt;p&gt;En
+parallèle, les pratiques agricoles doivent être adaptées pour prendre en compte
+la préservation de la biodiversité et de la qualité des sols et de l’eau. La
+modification des pratiques agricole vise à diminuer l’impact sur le changement
+climatique et contribue à l’adaptation au changement climatique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Soutenir la transformation des productions et encourager la consommation
+de produits locaux, contribue au développement d&amp;#039;une économie locale et augmente la résilience alimentaire du
+territoire.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-solutions-de-mobilite-durable-fiche-action-2/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>162525</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Développer une agriculture durable et diversifiée, les circuits courts et le tourisme</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui régénère ses éco-systèmes économiques</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Développer une agriculture durable et diversifiée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;poursuivre l’accompagnement des exploitants agricoles (conversion, transformation des productions, logistique…) et promouvoir des pratiques vertueuses en lien avec les acteurs (lycée agricole, chambre d&amp;#039;agriculture, syndicats d&amp;#039;exploitants)&lt;/li&gt;&lt;li&gt;encourager les micro-projets agricoles&lt;/li&gt;&lt;li&gt;accompagner la structuration d&amp;#039;une filière d’alimentation durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer des circuits courts, dans tous domaines économiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;valoriser les savoir-faire locaux et les activités économiques existantes sur le territoire&lt;/li&gt;&lt;li&gt;accompagner les projets de production, transformation et vente locale&lt;/li&gt;&lt;li&gt;aider l&amp;#039;installation de nouvelles entreprises innovantes sur le territoire (sortie d&amp;#039;incubateurs/couveuses…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accentuer la mise en tourisme du territoire &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner le développement, l’aménagement, l’animation et la valorisation des sites à vocation touristique&lt;/li&gt;&lt;li&gt;accompagner le développement de l’offre cyclo-touristique du territoire (fléchage, signalétique, étude d’identification des itinéraires, aire de service, communication…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité des acteurs publics et économiques à coconstruire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches visant à rendre plus lisibles l’offre de services publics et privés aux porteurs de projet et aux entreprises (communication, outils numériques...),&lt;/li&gt;&lt;li&gt;soutenir les actions en faveur de l&amp;#039;emploi inclusif auprès des employeurs : emploi des personnes en situation de handicap, insertion professionnelle en situation de travail...&lt;/li&gt;&lt;li&gt;soutenir les démarche d&amp;#039;amélioration de la qualité de vie au travail tenant compte des horaires, de la mobilité, de la garde d&amp;#039;enfants, de la parité, du logement...&lt;/li&gt;&lt;li&gt;soutenir les initiatives renforçant le lien apprentissage/formation/entreprises/territoires&lt;/li&gt;&lt;li&gt;accompagner l’émergence d’une offre de formation adaptée aux enjeux industriels locaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ligne directe : 02 46 59 15 45&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Standard : 02 46 59 15 40&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif-1/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163834</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projet de coopération</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Transition énergétique
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Biodiversité
+International
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U32" s="1" t="inlineStr">
         <is>
-          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
       <c r="V32" s="1" t="inlineStr">
         <is>
-          <t>https://www.petr-garriguescostieres.org/leader/</t>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
       <c r="X32" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y32" s="1" t="inlineStr">
         <is>
-          <t>a.marin@petr-garriguescostieres.org</t>
+          <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
       <c r="Z32" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
         </is>
       </c>
       <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
-          <t>PETR Garrigues et Costières de Nîmes</t>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
       <c r="AD32" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
-          <t>17/07/2024</t>
+          <t>15/11/2024</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
+        <v>163815</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Programme Leader du GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Pays Dunois
+Communauté Coeur de Beauce</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Personnes âgées
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-dunois.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>secretaire@pays-dunois.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DUNOIS</t>
+        </is>
+      </c>
+      <c r="AD33" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162974</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>DDT de l'Aube</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+services spécialisés de la Direction Départementale des
+Territoires de l’Aube, selon le domaine concerné, sont les
+interlocuteurs de proximité des élus qui souhaitent être
+accompagnés et soutenus dans la mise en œuvre de leurs projets
+relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
+	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
+	des actes d’urbanisme et conseil aux services instructeurs des
+	collectivités,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
+	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
+	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	aux collectivités dans la mise en œuvre de l’ingénierie sur
+	mesure proposée par l’ANCT, ...&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
+	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	et instruction des procédures environnementales des projets,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	au développement des projets d’agriculture durable&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à la mise en place d’espaces naturels protégés, ... .&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eaux
+	et milieux aquatiques&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;prévention
+	des risques naturels,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	des projets soumis à la loi sur l’eau,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;protection
+	et gestion durable des eaux, …&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Logement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;aide
+	aux démarches de rénovation du parc de logements privés,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à la rénovation urbaine des quartiers prioritaires (NPNRU),&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;développement
+	de l’offre locative publique en lien avec les bailleurs sociaux,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;déclinaison
+	des politiques sociales du logement pour les publics prioritaires,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;prévention
+	des expulsions locatives, ... .&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Énergie
+	et déchets&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;span&gt;appui
+	au développement des énergies renouvelables,&lt;/span&gt;&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
+	amont sur les projets d’énergies renouvelables (pôle ENR), ... .&lt;/p&gt;
+	&lt;p&gt;Transport
+	et mobilités&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;appui
+	à la réalisation de schémas cyclables et promotion des mobilités
+	douces,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
+	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
+	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
+	des collectivités pour la prise d’arrêtés de mise en sécurité,
+	... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Développement
+économique et commercial&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
+	et accompagnement pour la réalisation de projets économiques ou
+	industriels, ... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Ingénierie
+financière&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
+	à la recherche de financements publics (outil aides territoires),
+	... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+– Action
+Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
+Petites Villes de Demain (PVD) ;&lt;/p&gt;
+&lt;p&gt;– Pacte
+Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
+&lt;p&gt;– Aménagements
+d’espaces publics ;&lt;/p&gt;
+&lt;p&gt;– Renouvellement
+urbain, écoquartiers ;&lt;/p&gt;
+&lt;p&gt;– Rénovation
+thermique de bâtiments publics, production d&amp;#039;EnR ; 
+&lt;/p&gt;
+&lt;p&gt;– Agendas
+d’accessibilité programmée ;&lt;/p&gt;
+&lt;p&gt;– Diagnostics
+de sécurité routière ;&lt;/p&gt;
+&lt;p&gt;– Aires
+d’accueil des gens du voyage ;&lt;/p&gt;
+&lt;p&gt;– Plans
+communaux de sauvegarde ;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
+liés aux énergies renouvelables ;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
+de friches artisanales et industrielles ;&lt;/p&gt;
+&lt;p&gt;– Planification
+territoriale… .&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Prévention des risques
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction
+Départementale des Territoires de l’Aube.&lt;/p&gt;
+&lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>jean-michel.barrois@aube.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>DDT 10</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>162982</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -6158,2566 +6609,1535 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P35" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q33" s="1" t="inlineStr">
+      <c r="Q35" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD33" s="1" t="inlineStr">
+      <c r="AD35" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>162986</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’adaptation et la mutation du foncier agricole</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 9 - FEADER</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
-Entreprise privée</t>
-[...134 lines deleted...]
-Espace public
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sur le Cœur Entre-deux-Mers le rythme d’artificialisation des sols est
+élevé notamment du fait du développement du logement individuel et des infrastructures
+(routes, zones d’activités, …) au détriment des surfaces foncières agricoles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le modèle de l’habitat pavillonnaire majoritaire induit de potentiels
+conflits de voisinages avec le monde agricole.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;La loi climat et résilience et la mise en place du Zéro Artificialisation
+Nette ZAN à l’horizon 2050 vont venir impacter le modèle actuel pour le faire
+évoluer vers des pratiques plus durables et moins consommatrices de foncier
+agricole, naturel et forestier.&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;Par ailleurs ce foncier agricole est aussi touché en partie par de
+l’enfrichement, des phénomènes de rétention foncière et l’arrêt d’activités
+agricoles (départ à la retraite, non transmission, difficultés économiques dans
+certaines filières).&lt;/p&gt;&lt;p&gt;&lt;span&gt;Cette situation risque de s’accélérer dans les années à venir du fait du
+départ à la retraite d’une importante génération d’agriculteurs aujourd’hui
+âgée de plus de 55 ans.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Densifier l’urbanisation pour y développer les usages&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prévenir et limiter les conflits d’intérêts potentiels entre les
+différents usagers du foncier (propriétaire, habitants, agriculteurs,
+collectivités, …)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Expérimentation pour
+la mise en place de solutions et dispositifs pour accompagner la démarche de
+Zéro Artificialisation Nette (ZAN)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser l’aménagement
+des espaces agricoles et naturels hors zones Natura 2000 et hors MAEC&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Anticiper et
+accompagner les mouvements de foncier agricole pour dynamiser l’économie
+agricole&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maintenir, préserver
+et dynamiser le foncier agricole&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Sols
 Friche
 Foncier
-Voirie et réseaux
-[...2 lines deleted...]
-Cohésion sociale et inclusion
 Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 3 - Agriculture et alimentation durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs-1/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>162987</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier les modèles agricoles et alimentaires locaux pour augmenter la capacité du territoire</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 9 - FEADER</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La viticulture est la 1ère filière agricole du Cœur Entre-deux-Mers. La
+place de cette filière est le fruit de plusieurs composantes : &lt;/span&gt;&lt;span&gt;histoire, terroir, place des appellations, essor
+commercial et à l’export des vins de Bordeaux, …&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Aujourd’hui cette filière est soumise de plus en
+plus à de nombreux aléas-risques (baisse de la consommation, difficultés de
+l’export, aléas climatiques, image environnementale, …) bien qu’un travail
+collectif et individuel soit entrepris &lt;/span&gt;&lt;span&gt;pour la faire évoluer
+(démarches HVE, AB, conduite raisonnée, …) et la diversifier.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;De plus, de nouvelles formes de productions agricoles se sont développées
+afin de répondre à différents besoins (restauration collective, formation,
+social, agriculture vivrière, sensibilisation, …) et portées en général par des
+structures hors monde agricole (collectivités, associations, …).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, et le Programme Alimentaire Territorial l’a montré, la couverture
+des besoins alimentaires par la capacité de production propre au territoire
+reste marginale. Agir pour l’alimentation c’est aussi accompagner les
+agriculteurs du Cœur Entre-deux-Mers pour transformer, commercialiser leurs
+produits et trouver des débouchés localement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La mise en valeur de ces produits locaux et des produits de qualité
+permet aussi sur le territoire de sensibiliser les consommateurs et de rendre
+accessible ces produits.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Augmenter la capacité de production alimentaire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer de nouveaux revenus pour les exploitations agricoles par la
+diversification&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager la consommation locale et vers des produits de qualité pour
+augmenter les retombées bénéfiques (santé, économie locale, …)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réduire la dépendance aux produits « importés »&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Améliorer l’autonomie alimentaire&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Diversification des
+exploitations notamment viticoles pour développer de nouvelles filières alimentaires
+ou énergétiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien aux actions
+de coordination et de réseau des acteurs pour :&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la mutation des activités agricoles du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la commercialisation de produits alimentaires via
+les réseaux-démarches de circuits-courts ou solidaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Installation de
+nouvelles formes de production agricole par des acteurs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Publics (&lt;em&gt;espaces tests, régie agricole, …)&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Associatifs ou citoyens (&lt;em&gt;jardins partagés,
+chantiers d’insertion agricole, …)&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Agricoles professionnels (&lt;em&gt;filières « atypiques »
+comme les insectes&lt;/em&gt; OU &lt;em&gt;espaces partagés et collectifs comme en espaces
+tests, la mise à disposition de foncier, …)&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transformations
+agro-alimentaires en entreprise ou à la ferme&lt;/li&gt;&lt;li&gt;&lt;span&gt;Promotion et
+valorisation de l’agriculture locale et de l’alimentation locale, de qualité et
+accessible à tous&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Accompagnement à la réduction du gaspillage et des
+déchets alimentaires et à leur valorisation&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de &lt;span&gt;l&amp;#039;Axe 3 - Agriculture et alimentation durable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-ladaptation-et-la-mutation-du-foncier-agricole/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD37" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>163004</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’économie et les services notamment en favorisant l’innovation sociale</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;strong&gt;&lt;em&gt;Renforcer l’économie et les services notamment en favorisant l’innovation sociale&lt;/em&gt;&lt;/strong&gt; &amp;#34;.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Fort
+d’un dynamisme entrepreneurial, le Pays d’Ancenis entend conforter son
+positionnement économique et l’accompagner dans ses mutations et ses synergies.
+Dans ce dessein, la stratégie de développement économique local est tournée
+vers l’innovation sociale au service des emplois et du bien-vivre des
+habitants :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;En
+     capitalisant sur la dynamique existante pour la conforter et l’accompagner
+     dans ses mutations, et en développant de nouvelles filières en faveur du
+     développement durable et de l’innovation sociale,&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;En
+     permettant l’accès aux services, aux commerces et à l’artisanat pour tous
+     les habitants et en renforçant la proximité, &lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;En
+     favorisant l’expérimentation de nouvelles approches, notamment sur la
+     mutualisation ou l’itinérance.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Renforcer
+     la proximité, la modernisation et les synergies entre acteurs en
+     accompagnant les projets innovants des petites et moyennes entreprises
+     industrielles, artisanales, commerciales et des associations, et les
+     initiatives du secteur de l’économie sociale et solidaire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser
+     le partage, la mutualisation de ressources (à titre d’exemples : espaces,
+     lieux, compétences, accès au numérique) et l’itinérance des services &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner
+     les mutations de l’économie et l’accès à l’emploi notamment par la
+     formation&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Promouvoir
+     et soutenir une agriculture performante et pérenne, soucieuse de
+     l’environnement, en accompagnant ses mutations et en valorisant ses
+     initiatives et ses métiers&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer
+     l’accès à une alimentation de qualité sur le territoire en veillant
+     notamment au renforcement des circuits courts&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles &lt;/strong&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Etudes visant à
+consolider le projet du porteur de projet dans le domaine du développement
+économique, de l’innovation sociale et des services : diagnostics
+préalables, études de faisabilité, études de marchés, par exemple&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
+d’animation, de communication, d’information collective et organisation
+d’évènements &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Mise en place
+et animation de réseaux d’acteurs économiques ou associatifs &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
+relevant du Projet Alimentaire Territorial (PAT)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Travaux de
+construction, de rénovation, achat de matériel et équipements :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;ul type="circle"&gt;
+  &lt;li&gt;&lt;span&gt;Pour développer, expérimenter des
+      productions de biens, de services, de process sur le territoire&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets concourant au
+      développement des circuits courts alimentaires et les initiatives en
+      matière d’économie circulaire&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour conforter, moderniser et dynamiser
+      le commerce de proximité et l’artisanat&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets en matière de
+      mutualisation de services et d’équipements pour les entreprises, les
+      associations et autres acteurs de l’innovation sociale (notamment
+      tiers-lieux, espaces de travail partagés, dispositifs pour faciliter
+      l’accueil des salariés et de leurs familles, par exemple)&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets d’accès au commerce ou
+      au service (par le numérique ou l’itinérance par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Pour des actions d’insertion par l’emploi, de
+formation ou d’apprentissage&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
 Commerces et services
+Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
+Economie sociale et solidaire
 Revitalisation
-Risques naturels
-[...6 lines deleted...]
-Accessibilité
+Innovation, créativité et recherche
+Emploi
 Attractivité économique
-Appui méthodologique
-[...11 lines deleted...]
-      <c r="S34" s="1" t="inlineStr">
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de
+personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès
+lors que le personnel affecte au moins 5% de son temps de travail total au
+projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de
+personnel hors coûts simplifiés (gratifications des stagiaires et salaires des
+apprentis) dès lors que le personnel affecte au moins 5% de son temps de
+travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à
+disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou
+location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement,
+construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou
+location de véhicule&lt;/li&gt;&lt;li&gt;Location ou
+acquisition de biens immeubles bâtis (en cas d’acquisition : dans la
+limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de
+services, prestations intellectuelles dont la formation et la communication
+(par exemple création et conception de support, édition, diffusion d’outils,
+frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de
+notaire, expertise juridique technique et financière, honoraire de tenue et de
+certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la
+Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des
+dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides
+d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects
+pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes
+éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan
+Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en
+application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[1]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n°
+2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[2]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les
+investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les
+coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les
+contributions en nature (par exemple : bénévolat) et le temps de travail dédié
+par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la
+main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux),
+sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les
+investissements acquis en crédit-bail ou équivalent (location-vente, lease
+back)&lt;/li&gt;&lt;li&gt;Les
+frais de change ;&lt;/li&gt;&lt;li&gt;Les
+investissements immobiliers dont l’acquisition est réalisée par le biais d’une
+vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de
+coût unitaires pour les dépenses de personnel : Les frais directs liés aux
+dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les
+porteurs de projet publics : les dépenses éligibles sont présentées en
+Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures
+totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le
+cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;hr align="left" size="1" width="33%" /&gt;
+&lt;p id="ftn1"&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[1]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
+du règlement disponible sur demande&lt;/p&gt;
+&lt;p id="ftn2"&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[2]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
+du règlement disponible sur demande&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le
+comité de programmation du GAL, selon les critères et les modalités
+préalablement définis dans sa grille de sélection. La grille de sélection est
+envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la
+sélection en comité de programmation. Les projets doivent être en cohérence
+avec la stratégie de développement LEADER. Si le projet n’obtient pas la note
+ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut
+alors pas faire l’objet d’une aide du programme LEADER.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;leader&amp;#64;pays-ancenis.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-leconomie-et-les-services-notamment-en-favorisant-linnovation-sociale/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-[...28 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>163107</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets d’unités de déconditionnement/hygiénisation pour les biodéchets emballés en Bretagne</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Déconditionnement et hygiénisation en Bretagne</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME, la Région Bretagne, en partenariat avec l’association AILE (Association d’Initiatives Locales pour l&amp;#039;Énergie et l&amp;#039;Environnement) et la DREAL Bretagne, s&amp;#039;associent pour lancer un appel à projets régional visant à &lt;strong&gt;accompagner financièrement les projets de déconditionnement / hygiénisation de biodéchets emballés&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ces projets seront élaborés en faveur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’une &lt;strong&gt;approche territoriale cohérente des projets&lt;/strong&gt;, en tenant compte des « bassins versants » des flux de déchets collectés sur une zone géographique, dont l’échelle pertinente sera à définir au moyen d’une étude territoriale.&lt;/li&gt;&lt;li&gt;De la &lt;strong&gt;recherche de partenariat et/ou de mutualisation entre différents acteurs&lt;/strong&gt;, afin de consolider chacune des étapes de la filière (collecte, transport, tri, traitement).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un projet de déconditionnement / hygiénisation peut également constituer un projet structurant sur un territoire, notamment en offrant de nouveaux services : création d’une filière locale de collecte, de recyclage et de valorisation des déchets organiques avec, par exemple, le développement de réseaux de chaleur, la création d’activités économiques locales…&lt;/p&gt;&lt;p&gt;Cet appel à projets se décline en deux phases :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PHASE 1 : &lt;strong&gt;Phase d’étude préalable dite « territoriale »&lt;/strong&gt; permettant de définir la faisabilité et la pertinence de la mise en place d’une unité de déconditionnement / hygiénisation sur un territoire donné.&lt;/li&gt;&lt;li&gt;PHASE 2 : &lt;strong&gt;Phase d’investissement&lt;/strong&gt; pour la création d’une unité de déconditionnement / hygiénisation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour déposer une demande valide, fournir l&amp;#039;ensemble des éléments demandés dans le règlement de l&amp;#039;appel à projets, disponible sur cette page. &lt;br /&gt;Le dépôt des dossiers de demande d&amp;#039;aide se fait au fil de l&amp;#039;eau jusqu&amp;#039;au 30 décembre 2024 - 17h30.&lt;br /&gt;La sélection des dossiers se fera après cette date.&lt;/p&gt;&lt;p&gt;Les candidats sont réputés avoir pris connaissance du règlement de cet appel à projets disponible sur cette page.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deconditionnement-et-hygienisation-en-bretagne/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>163089</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir une alimentation territoriale et durable</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 5 - Alimentation territoriale et durable</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 8 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’action publique permettra de cibler des financements sur des thématiques de transitions, notamment alimentaires, ainsi que d’accompagner des initiatives de reterritorialisation de l’alimentation comme les projets alimentaires territoriaux (PAT). Le territoire du Sud Gironde souhaite également structurer le développement de filières territorialisées, d’outils collectifs de proximité et des débouchés associés. Enfin, la demande croissante d’une économie décarbonée offre des opportunités pour favoriser les initiatives et investissements dans le développement agro-alimentaire à partir des ressources locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Actions de communication autour de l’alimentation saine et durable ; Création et développement d’outils favorisant l’alimentation territoriale et durable ; Nouvelles formes de pratiques agricoles ; Espaces tests agricoles ; Matériels favorisant le commerce et le e-commerce local, la transformation de produits alimentaires locaux ; Aménagements de locaux favorisant les pratiques de transformation et de commerce de produits alimentaires locaux &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel&lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-pratiques-innovantes-et-leconomie-sociale-et-solidaire/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>163085</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
-[...35 lines deleted...]
-Economie sociale et solidaire
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Architecture
+Paysage
+Lutte contre la précarité
 Appui méthodologique
-Animation et mise en réseau</t>
-[...12 lines deleted...]
-      <c r="Q35" s="1" t="inlineStr">
+Animation et mise en réseau
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="T35" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD35" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD41" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>162824</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J36" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD36" s="1" t="inlineStr">
+      <c r="AD42" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>12/06/2024</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1166 lines deleted...]
-      </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
-        <v>161748</v>
+        <v>162242</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Obtenir du soutien dans vos démarches d’amélioration de la performance environnementale de vos produits</t>
-[...4 lines deleted...]
-          <t>Études d’écoconception des produits et des services</t>
+          <t>Se former à comment subventionner ses projets</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
-        <is>
-[...583 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
 l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
 dispositifs d’aides à l’ingénierie et de financements recensés sur la
 plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
 communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
 spécialiste des cofinancements, mais vous apportera une vision plus claire de
 la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
 recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
 de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
 territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Personnes âgées
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
@@ -8729,752 +8149,1542 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Spectacle vivant
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
 Président, vice-président, conseiller communautaire en fonction à la date de la
 formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
 portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>161747</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la performance environnementale des produits et services suite à la réalisation d'un diagnostic écoconception ou d'une étude de faisabilité</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France, au sein des entreprises. Elles contribuent à créer une &lt;strong&gt;offre permettant de se différencier, plus respectueuse de l’environnement&lt;/strong&gt;, disponible pour les consommateurs ou les acheteurs. &lt;/p&gt;&lt;p&gt;L’ADEME soutient les &lt;strong&gt;travaux et investissements issus d’un diagnostic et s’intégrant dans une démarche de mise en œuvre de l’écoconception&lt;/strong&gt;. Les investissements doivent viser la fabrication d’un produit écoconçu, l’obtention d’un produit ou service certifié Ecolabel européen, ou l’amélioration d’une note d’affichage environnemental.&lt;/p&gt;&lt;p&gt;Dans le domaine de l’alimentation, les investissements d’&lt;strong&gt;optimisation des outils de transformation&lt;/strong&gt;, ainsi que ceux permettant la mise sur le marché d’une nouvelle gamme de produits sous labels AB (Agriculture Biologique) ou HVE-niveau 3 (Haute Valeur Environnementale - Niveau 3) sont éligibles.&lt;/p&gt;&lt;p&gt;L’ADEME soutient aussi les projets comportant une &lt;strong&gt;innovation de rupture&lt;/strong&gt;, qui permettra au fabricant de développer une offre globale produit/service, créatrice de valeur non plus sur la multiplication des volumes de ventes, mais sur la &lt;strong&gt;fidélisation des clients, par les performances d’usage du produit&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, les &lt;strong&gt;aides aux investissements peuvent atteindre 15 % à 55 %&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’aide de l’ADEME est accordée sur la base de l’identification des surcouts par rapport un scénario contrefactuel (article 47 du RGEC (Règlement général d&amp;#039;exemption par catégorie) ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur  une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée. &lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et &lt;strong&gt;au plus tard au 31 décembre 2024&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/investissements-decoconception-ameliorer-performance-environnementale</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-decoconception-pour-ameliorer-la-performance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>161748</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir du soutien dans vos démarches d’amélioration de la performance environnementale de vos produits</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME propose une aide financière pour soutenir les projets d’écoconception, de production durable, et d’obtention de l’Ecolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME soutient les &lt;strong&gt;études avec l’étape de diagnostic&lt;/strong&gt;, qui est la première étape structurante d’engagement d’une entreprise dans une &lt;strong&gt;démarche d’amélioration de la performance environnementale&lt;/strong&gt; de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la &lt;strong&gt;commercialisation de produits ou services à moindres impacts&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les PME, l’accompagnement de l’étape de diagnostic est porté par Bpifrance, via le Diag Écoconception :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Site de Bpifrance : &lt;/li&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a target="_blank" href="https://diag.bpifrance.fr/diag-eco-conception"&gt;diagecoconception.bpifrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.bpifrance.fr/catalogue-offres/transition-ecologique-et-energetique"&gt;Transition Écologique et Énergétique | Bpifrance&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;li&gt;Lignes directrices de l&amp;#039;ADEME : &lt;/li&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a target="_blank" href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;Lignes directrices diagnostic Écoconception&lt;/a&gt; - La librairie ADEME&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;Lignes directrices pour la mise en œuvre d&amp;#039;une démarche d&amp;#039;écoconception&lt;/a&gt; - La       librairie ADEME&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception peuvent être aidées jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et au plus tard au 31 décembre 2024.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-decoconception-produits-services</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-decoconception-des-produits-et-des-services/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>161760</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le financement d'une études et actions préalables à la décision de s'engager sur un projet de méthanisation</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Études préalables à la construction d’une installation de méthanisation</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour vérifier l&amp;#039;opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèle&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation &lt;/strong&gt;- procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat - permet le traitement de déchets organiques et leur retour au sol, la production d’énergie renouvelable et la réduction des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, électricité, injection dans le réseau de gaz naturel, carburant pour véhicules).&lt;/p&gt;&lt;p&gt;La France depuis une dizaine d’année, a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Recyclage et valorisation des déchets
+Alimentation
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_93_94</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-prealables-a-construction-dune-installation-methanisation</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-a-la-construction-dune-installation-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>161763</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la définition du projet en finançant à l’échelle d’un territoire ou d’un site, des diagnostics et des études de faisabilité</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la lutte contre le gaspillage alimentaire</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus&lt;/strong&gt; par an. Il entraîne la consommation inutile de ressources en énergie et en eau. Des émissions de gaz à effet de serre pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;L’ADEME soutient depuis plusieurs années la lutte contre le gaspillage alimentaire au travers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De l’appel à projets annuel du ministère de l’Agriculture et de l’Alimentation dans le cadre du Programme national pour l’alimentation (PNA).&lt;/li&gt;&lt;li&gt;Des appels à projets régionaux économie circulaire comportant un volet gaspillage alimentaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME soutient également les études visant à identifier des actions permettant de lutter contre le gaspillage non-alimentaire.&lt;br /&gt;Pour vous aider à mettre en œuvre votre projet de lutte contre le gaspillage, l’ADEME peut &lt;strong&gt;financer jusqu’à 80 % de votre étude de diagnostic ou de faisabilité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-lutte-contre-gaspillage-alimentaire</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-lutte-contre-le-gaspillage-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>161764</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Installation d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
       <c r="S48" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U48" s="1" t="inlineStr">
         <is>
-          <t>Jura</t>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
         </is>
       </c>
       <c r="V48" s="1" t="inlineStr">
         <is>
-          <t>https://www.amjura.fr</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
         </is>
       </c>
       <c r="X48" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y48" s="1" t="inlineStr">
         <is>
-          <t>fabrice.castro@amjura.fr</t>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z48" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
         </is>
       </c>
       <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
-          <t>20/03/2024</t>
+          <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
-        <v>156132</v>
+        <v>161765</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Favoriser la création et le développement des Jardins Ouvriers et Familiaux (JOF) et des Jardins Partagés</t>
+          <t>Demander le financement d'études pour réduire les impacts environnementaux des produits/régimes alimentaires et mettre en œuvre des projets concordants</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>JARDINS OUVRIERS ET FAMILIAUX ET JARDINS PARTAGÉS</t>
+          <t>Subvention aux études d'alimentation durable</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Seine-Maritime</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H49" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 30</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;L’alimentation a des impacts importants sur la qualité de l’eau, des sols et de l’air, les émissions de GES (gaz à effet de serre), sur la consommation d’eau mais aussi sur la biodiversité et la déforestation.&lt;/p&gt;&lt;p&gt;L’essentiel de ces impacts se situe à l’étape de la production agricole qui peut être optimisée, de même que les autres étapes de la chaîne alimentaire (logistique, transport, transformation, conditionnement, distribution, consommation). La demande (régimes alimentaires, types de produits consommés) a un effet important sur les impacts de l’ensemble des acteurs amont.&lt;/p&gt;&lt;p&gt;Une&lt;strong&gt; étude de diagnostic ou d’accompagnement&lt;/strong&gt; permet d’&lt;strong&gt;effectuer un état des lieux du système en place&lt;/strong&gt; et de déterminer la &lt;strong&gt;faisabilité d’une solution alternative&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Dans ce domaine en évolution, une étude permet également de &lt;strong&gt;répondre aux besoins d’acquisition ou d’approfondissement de connaissance&lt;/strong&gt; des systèmes alimentaires (étude d’impacts, enjeux socio-économiques en lien avec l’alimentation durable, externalités positives ou négatives, caractérisation des pratiques, coûts…).&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer cette étude par une subvention allant jusqu’à 80 % de son coût.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N49" s="1" t="inlineStr">
         <is>
-          <t>Espaces verts
-[...2 lines deleted...]
-Economie locale et circuits courts</t>
+          <t>Recyclage et valorisation des déchets
+Alimentation</t>
         </is>
       </c>
       <c r="O49" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
-[...72 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S49" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U49" s="1" t="inlineStr">
         <is>
-          <t>Seine-Maritime</t>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_75_76_93_975_977_987_988</t>
         </is>
       </c>
       <c r="V49" s="1" t="inlineStr">
         <is>
-          <t>https://www.seinemaritime.fr/aides-et-demarches/jardins-ouvriers-et-familiaux-et-jardins-partages/</t>
-[...4 lines deleted...]
-          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/subvention-etudes-dalimentation-durable</t>
         </is>
       </c>
       <c r="X49" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...14 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y49" s="1" t="inlineStr">
         <is>
-          <t>subventions76-communesepci@seinemaritime.fr</t>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z49" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f1d1-modele/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/subvention-aux-etudes-dalimentation-durable/</t>
         </is>
       </c>
       <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
-          <t>04/12/2023</t>
+          <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
-        <v>155555</v>
+        <v>154987</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Être accompagné pour ouvrir une épicerie participative</t>
+          <t>Impulser le changement avec les habitants</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Ouverture et accompagnement de nouvelles épiceries associatives et participatives</t>
+          <t>Programme européen LEADER 2023-2027 de Fougères Agglomération</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Monépi</t>
+          <t>Fougères Agglomération
+L'Europe s'engage en Bretagne</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bretagne</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
-Particulier
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;équipe de Monépi
- &lt;span&gt;
+ Le programme européen LEADER est porté par Fougères Agglomération. La zone couverte associe Fougères Agglomération et Couesnon Marches de Bretagne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Principes essentiels
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide LEADER  se définit autour de 4  principes-clés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
   &lt;strong&gt;
-   accompagne depuis 2017 les Épis de la création à la gestion au quotidien,
+   Une stratégie locale
   &lt;/strong&gt;
- &lt;/span&gt;
- développe et adapte la plateforme monepi.fr en fonction des retours et demandes, et forme à son utilisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les priorités sont le fruit d&amp;#039;une concertation qui a été menée en 2022 et qui a mobilisé un maximum d&amp;#039;acteurs de Fougères Agglomération et de Couesnon Marches de Bretagne. L&amp;#039;Europe, la France et la Région fixent un cadre mais elles laissent le territoire définir son programme d&amp;#039;actions. Le thème central du programme 2023-2027 est : « LE CHANGEMENT AVEC LES HABITANTS ».
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une gouvernance mixte
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque projet est examiné par le Comité Programmation LEADER (CPL). Cette instance réunit élus et membres de la société civile. Elle auditionne les porteurs et décide de l&amp;#039;attribution des fonds.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le soutien à des projets novateurs, duplicables et multi-partenariaux
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LEADER vient permettre l&amp;#039;impulsion d&amp;#039;actions-pilotes, en termes de contenu et/ou de méthode. Le programme est conçu pour avoir un effet-levier. Ainsi, les conditions de poursuite du projet après le financement LEADER et les possibilités de transfert sur d&amp;#039;autres thématiques ou territoires sont prises en compte. D&amp;#039;autre part, la qualité de la co-construction c&amp;#039;est-à-dire la manière d&amp;#039;impliquer plusieurs partenaires est un critère important. L&amp;#039;opération ne doit pas être « isolée ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;encouragement à la mise en réseaux des acteurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les échanges de pratiques sont au coeur du dispositif d&amp;#039;où la mise en place de réseaux à différentes échelles (régionale, nationale et européenne). Les coopérations sont aussi facilitées avec d&amp;#039;autres territoires français, européens ou extra-européens.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Fiches-actions
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Pour pouvoir bénéficier d&amp;#039;un éventuel financement, les projets  doivent venir contribuer à la stratégie locale et répondre au moins à l&amp;#039;une des fiches-actions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi 1 - MOBILISER POUR AGIR CONTRE LE RÉCHAUFFEMENT CLIMATIQUE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 1 / PRÉSERVER
+  &lt;em&gt;
+   - Préserver les ressources naturelles et accompagner la transition énergétique par des démarches innovantes et collectives
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyer sur l&amp;#039;action collective pour poursuivre la transition climatique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir dans cette perspective, les projets visant à la préservation des ressources naturelles du territoire, à la réduction de l&amp;#039;usage des énergies fossiles et à l&amp;#039;augmentation de la production d&amp;#039;énergies renouvelables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Fiche-action 2 / VALORISER -
+  &lt;em&gt;
+   Valoriser les spécificités du territoire déjà connues ou émergentes pour composer un « avenir durable »
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;p&gt;
+ •    Agir contre le réchauffement climatique en prenant appui sur les ressources et spécificités locales
+ &lt;br /&gt;
+ •    Sensibiliser / mettre en perspective les données historiques, paysagères, culturelles au regard des enjeux climatiques
+ &lt;br /&gt;
+ •    Inventer de nouveaux procédés à partir des ressources locales
+ &lt;br /&gt;
+ •    Adapter les usages et les modes de consommation
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie circulaire
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie collaborative
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 3 / SE DÉPLACER -
+ &lt;/strong&gt;
  &lt;em&gt;
-  Description de l&amp;#039;aide :
+  &lt;strong&gt;
+   Se déplacer en expérimentant avec les structures dédiées et/ou des citoyens volontaires (F/H), des solutions de mobilités décarbonnées ou de transports collectifs
+  &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associer les structures et habitants - femmes et hommes - pour développer les mobilités durables (modes de déplacements décarbonnés et/ou partagés et/ou collectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des alternatives à l&amp;#039;autosolisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Défi 2 - MOBILISER POUR FORTIFIER LA COHÉSION SOCIALE
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Constitution et mobilisation des habitants pour constituer l&amp;#039;association :
+  Fiche-action 4 /
+ CRÉER -
+  &lt;em&gt;
+   Créer pour élargir et renforcer les actions locales en impliquant les partenaires et/ou la population
+  &lt;/em&gt;
  &lt;/strong&gt;
- Aide à la diffusion de l&amp;#039;idée, à la mobilisation et à l&amp;#039;organisation de présentations publiques pour parler du projet et convaincre la population.
-[...2 lines deleted...]
- &lt;span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créer des services ou des événementiels par et pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi transversal
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 5 /
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  COOPÉRER
+ &lt;/strong&gt;
+ &lt;em&gt;
   &lt;strong&gt;
-   Création d&amp;#039;une association :
+   - Coopérer aux échelles interterritoriale et/ ou transnationale
   &lt;/strong&gt;
- &lt;/span&gt;
-[...4 lines deleted...]
- , ...).
+ &lt;/em&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...23 lines deleted...]
- &lt;/span&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enrichir la stratégie par un partage d&amp;#039;expériences avec d&amp;#039;autres territoires sur des axes de développement comparables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;ouverture du territoire sur l&amp;#039;extérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualiser les moyens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanger
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Animation et mise en réseau
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://fougeres-agglo.bzh/fougeres-agglo/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valérie JANVIER, Chargée de mission LEADER, Tél : 02 99 17 05 29
+&lt;/p&gt;
+&lt;p&gt;
+ Fougères Agglomération
+&lt;/p&gt;
+&lt;p&gt;
+ Parc d&amp;#039;activités de l&amp;#039;Aumaillerie
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- La plateforme de gestion en ligne mise gratuitement à disposition présente de nombreuses fonctionnalités pensées pour faciliter la gestion de l&amp;#039;épicerie : boutique en ligne, gestion du planning, des commandes et des adhésions, mutualisation des produits et des producteurs , comptabilité et bien d&amp;#039;autres (gestion d&amp;#039;un bar coopératif, gestion d&amp;#039;un potager participatif, organisation de services entre adhérents...). Nous assurons un service de conseils et d&amp;#039;assistance personnalisée 7j/7 par téléphone et/ou mail, même après l&amp;#039;ouverture !
-[...18 lines deleted...]
-      <c r="M50" s="1" t="inlineStr">
+ CS 70665. La Selle-en-Luitré
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 35306 Fougères CEDEX
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>vjanvier@fougeres-agglo.bzh</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eefe-impulser-le-changement-avec-les-habitants/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...39 lines deleted...]
- ouvert en 2021.
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Accès aux services
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
 Cohésion sociale et inclusion
+Citoyenneté
 Alimentation
 Commerces et services
 Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Attractivité économique
-[...4 lines deleted...]
-      <c r="O50" s="1" t="inlineStr">
+Innovation, créativité et recherche
+Lutte contre la précarité
+Artisanat
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...13 lines deleted...]
- Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...55 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>153399</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Développer des projets ruraux en Seine Aval</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France
 Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I51" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J52" s="1" t="inlineStr">
         <is>
           <t>Dépend du régime d'aide qui s'applique pour le projet</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
 &lt;/p&gt;
 &lt;p&gt;
  -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
 &lt;/p&gt;
 &lt;p&gt;
  -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
 &lt;/p&gt;
 &lt;p&gt;
  -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation d&amp;#039;un atelier de transformation
  &lt;/li&gt;
  &lt;li&gt;
   Communication autour de la valorisation des co-produits agricoles
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de points de vente de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
  &lt;/li&gt;
  &lt;li&gt;
   Financement de food-truck de produits de locaux
  &lt;/li&gt;
  &lt;li&gt;
   Plantation de haies
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de foncier forestier
@@ -9496,51 +9706,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un gîte touristique
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;aires de repos pour les randonneurs
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;un festival agricole
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un jardin pédagogique
  &lt;/li&gt;
  &lt;li&gt;
   Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
@@ -9561,1017 +9771,2041 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Inclusion numérique
 Protection animale</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://leaderseineaval.com/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Margaux GROSJEAN
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>margaux.grosjean@safer-idf.com</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>ADADSA</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>31/10/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>156155</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le commerce rural de proximité</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>COMMERCE RURAL DE PROXIMITÉ</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des opérations d&amp;#039;investissement en faveur des entreprises de services marchands (multiservices, alimentation générale, commerces de bouche...) nécessaires aux besoins de la population en milieu rural dont la maîtrise d&amp;#039;ouvrage est assurée par des communes ou des établissements publics de coopération intercommunale à fiscalité propre (EPCI), conformément à l&amp;#039;article L 1111-10 du Code général des collectivités territoriales (CGCT).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Alimentation
+Commerces et services
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes figurant sur la liste des communes rurales fixée par l&amp;#039;arrêté préfectoral en vigueur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de communes sous réserve que le projet concerné se situe dans un périmètre communal éligible
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement réalisées par une commune ou un EPCI visant à créer, recréer ou maintenir une activité commerciale de proximité : acquisition de locaux, construction, démolition, extension, réhabilitation, aménagements...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de base nécessaires à l&amp;#039;activité de l&amp;#039;entreprise exploitante mis à disposition par la collectivité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise en accessibilité à condition que leur coût soit inférieur à 50 % du coût total HT du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études et honoraires directement liés à l&amp;#039;opération (diagnostics, architectes, assistance à maîtrise d&amp;#039;ouvrage...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide inclut également l&amp;#039;accompagnement du maître d&amp;#039;ouvrage sous la forme d&amp;#039;une étude d&amp;#039;opportunité et de faisabilité économique réalisée dans le cadre d&amp;#039;un conventionnement entre le Département et le réseau consulaire des chambres de commerce et d&amp;#039;industrie (CCI), lequel pourra le cas échéant également contribuer à la recherche du futur professionnel occupant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 10.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 200.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/commerce-rural-de-proximite/</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/54bc-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>156132</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la création et le développement des Jardins Ouvriers et Familiaux (JOF) et des Jardins Partagés</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>JARDINS OUVRIERS ET FAMILIAUX ET JARDINS PARTAGÉS</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la création et le développement des Jardins Ouvriers et Familiaux (JOF) et des Jardins Partagés en les accompagnant dans leurs projets d&amp;#039;investissements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Cohésion sociale et inclusion
+Alimentation
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes propriétaires des terrains ou EPCI lorsque la maîtrise d&amp;#039;ouvrage n&amp;#039;est pas assurée par une association
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations de Jardins Ouvriers et Familiaux adhérents de la Fédération des JOF de la Seine-Maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations en charge de la gestion des jardins partagés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement des terrains : allées de circulation, parkings, clôtures hors parcelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Locaux communs (administratifs, techniques, sanitaires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cabanons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de gestion des déchets et de récupération des eaux pluviales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Composteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concerne uniquement les Jardins Partagés : parcelles destinées aux cultures alimentaires, tables de culture pour la mobilité réduite (maraîchères, fruitières, plantes aromatiques)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;
+Tous les équipements d&amp;#039;entretien des jardins.
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En cas de maîtrise d&amp;#039;ouvrage communale, signature d&amp;#039;une convention tripartite entre le Département, la Commune et le JOF ou le Jardin Partagé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délais de trois ans entre deux demandes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 5.000€ HT pour les collectivités, TTC pour les associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 100.000€ HT pour les collectivités, TTC pour les associations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/jardins-ouvriers-et-familiaux-et-jardins-partages/</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d1-modele/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>155555</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ouvrir une épicerie participative</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Ouverture et accompagnement de nouvelles épiceries associatives et participatives</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de Monépi
+ &lt;span&gt;
+  &lt;strong&gt;
+   accompagne depuis 2017 les Épis de la création à la gestion au quotidien,
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ développe et adapte la plateforme monepi.fr en fonction des retours et demandes, et forme à son utilisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Description de l&amp;#039;aide :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution et mobilisation des habitants pour constituer l&amp;#039;association :
+ &lt;/strong&gt;
+ Aide à la diffusion de l&amp;#039;idée, à la mobilisation et à l&amp;#039;organisation de présentations publiques pour parler du projet et convaincre la population.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Création d&amp;#039;une association :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ Appui dans les démarches administratives comme la rédaction et le dépôt des statuts de l&amp;#039;association grâce au partage d&amp;#039;outils clés en main (modèles de statuts, modèle de règlement intérieur, exemples de banques/assurances,
+ &lt;a href="https://www.monepi.fr/wp-content/uploads/2023/11/Guide-pratique-pour-la-creation-depiceries-participatives-081123.pdf" target="_self"&gt;
+  guide explicatif
+ &lt;/a&gt;
+ , ...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide pour trouver le local
+ &lt;/strong&gt;
+ : Mise à disposition de convention pour le prêt d&amp;#039;un local, phase durant laquelle l&amp;#039;épicerie peut exister grâce à un modèle de précommande avec une distribution hebdomadaire de produits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Paramétrage de la plateforme et mise à disposition du catalogue de fournisseurs (5 000 producteurs et 100 000 produits disponibles à ce jour) :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un wiki pour la prise en main de la plateforme, aide pour constituer l&amp;#039;offre de l&amp;#039;épicerie en ajoutant de nouveaux producteurs et produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ouverture des adhésions et premières commandes :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un pack communication contenant des éléments de communication (logo, flyer, vidéo, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ensuite, ce sera à vous de faire du local un lieu convivial et accueillant :
+ &lt;/span&gt;
+ &lt;span&gt;
+  aménagement et remplissage des rayons de l&amp;#039;épicerie de manière participative.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La plateforme de gestion en ligne mise gratuitement à disposition présente de nombreuses fonctionnalités pensées pour faciliter la gestion de l&amp;#039;épicerie : boutique en ligne, gestion du planning, des commandes et des adhésions, mutualisation des produits et des producteurs , comptabilité et bien d&amp;#039;autres (gestion d&amp;#039;un bar coopératif, gestion d&amp;#039;un potager participatif, organisation de services entre adhérents...). Nous assurons un service de conseils et d&amp;#039;assistance personnalisée 7j/7 par téléphone et/ou mail, même après l&amp;#039;ouverture !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Spécificités de l&amp;#039;Épi :
+ &lt;/em&gt;
+ &lt;span&gt;
+  L&amp;#039;association et les adhérents donnent de leur temps (2 heures par mois), accèdent à une alimentation choisie, locale, de qualité à des prix réduits (sans marge ni intermédiaire), et peuvent tisser des liens entre eux. La collectivité fournit ainsi le local et redynamise son village. Les agriculteurs locaux apportent leurs produits et ont accès à un circuit de distribution de proximité leur garantissant une juste rémunération puisqu&amp;#039;ils peuvent choisir leur prix.
+ &lt;/span&gt;
+ En plus de la plateforme informatique soutenant la gestion du circuit et limitant l&amp;#039;épuisement associatif, l&amp;#039;association pourra pourra bénéficier de l&amp;#039;entraide et la solidarité du réseau des Épis, valeurs fortes inscrites dans notre charte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Résultats :
+ &lt;/em&gt;
+ Diminution des distances parcourues par les produits et les citoyens  ; accès à des produits locaux de qualité à prix réduits (prix de gros, sans marge) ; vie apportée dans le quartier ou le village, par les liens sociaux tissés dans un espace d&amp;#039;approvisionnement et de convivialité ; flexibilité du modèle permettant une liberté dans les choix faits par l&amp;#039;association locale ; pouvoir d&amp;#039;action et réappropriation de l&amp;#039;alimentation par les citoyens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  185 Épis ont vu le jour et ont été accompagnés depuis 2017
+ &lt;/strong&gt;
+ (dont plus de la moitié dans des communes de moins de 3 500 habitants)
+ &lt;span&gt;
+  ,
+  &lt;strong&gt;
+   ce qui représente plus de 12 000 familles.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Quelques exemples concrets en vidéo :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;BdwrvR_Ay8U" target="_self"&gt;
+   L&amp;#039;Épi castelfortain
+  &lt;/a&gt;
+  , premier Épi ouvert en 2016 dans notre village : Châteaufort (Yvelines), dépourvu de commerce de proximité depuis 30 ans ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;gWaG4qQygYw" target="_self"&gt;
+   La Coop Singulière (Hérault)
+  &lt;/a&gt;
+  ouverte en 2018 ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;3LNvtbxz1Yo" target="_self"&gt;
+  L&amp;#039;Épi d&amp;#039;Arbonne-la-Forêt (Seine-et-Marne)
+ &lt;/a&gt;
+ ouvert en 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nous accompagnons tout citoyen motivé, association déjà créée (ou en cours de création), ou collectivité intéressée
+ &lt;/strong&gt;
+ sans distinction ni restriction.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Épi c&amp;#039;est un modèle de circuit court solidaire, participatif et associatif fonctionnant sans salarié ni marge, sans investissement ni risque financier. Il se veut
+ &lt;strong&gt;
+  reproductible partout, par qui le souhaite
+ &lt;/strong&gt;
+ ; il ne nécessite que de la motivation et de l&amp;#039;investissement humain, quel que soit le nombre d&amp;#039;habitants au départ du projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.monepi.fr/</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://monepi.fr/administrateur/inscription-nouveau-site.php</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet d&amp;#039;alimentation alternatif en circuit court sur votre commune (épicerie participative, supermarché coopératif, groupement d&amp;#039;achats locaux, écolieu...) ? Vous voulez plus d&amp;#039;informations ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quel que soit votre projet ou son stade d&amp;#039;avancement, planifions un appel ou une visio pour en discuter davantage !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.monepi.fr/?page_id&amp;#61;1327" target="_self"&gt;
+  Vous pouvez directement planifier un appel de 15 minutes ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;monepi.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 06 50 60 78 48&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>solene.renaudie@outlook.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a138-etre-accompagne-pour-ouvrir-une-epicerie-part/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD56" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD57" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>160858</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 1</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>de 10 000 à 50 000 euros</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuivre la valorisation de la filière forêt – bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La valeur ajoutée de LEADER se situera dans des interventions dont le besoin n&amp;#039;est pas comblé sur le territoire, notamment pour répondre aux enjeux de transmission d&amp;#039;entreprises, d&amp;#039;installation d&amp;#039;activités dans les centralités, ou encore d&amp;#039;adaptation d&amp;#039;outils de production pour une activité dédiée au public du territoire ; et en renforcement des initiatives existantes pour mettre en avant les atouts et opportunités existants au niveau local (bois local, activités à forte valeur ajoutée locale, circuits courts...). Le &amp;#43; LEADER sur l&amp;#039;économie : la proximité, l&amp;#039;ancrage local.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le maintien et le développement de secteurs d&amp;#039;activités structurants dans une approche de développement local et de transition écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des activités permettant le renforcement de l&amp;#039;attractivité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;emplois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, en agriculture (via une articulation nécessaire avec les orientations du Plan Alimentaire Territorial porté par le PETR du Pays d&amp;#039;Epinal Cœur des Vosges),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, au maintien de services et activités à proximité des populations
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - artisanat, au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;p&gt;
+ - commerces dont la surface est inférieure ou égale à 400 m2 délivrant un service de proximité au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur la création et/ou le développement d&amp;#039;équipements et/ou permettant la mise en œuvre d&amp;#039;un projet à une échelle intercommunale
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et/ou développement de projet de transformation des produits agricoles et forestiers, la vente, la logistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
+  &lt;strong&gt;
+   3
+  &lt;/strong&gt;
+  , permettant une promotion et une valorisation de la filière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+ &lt;li&gt;
+  qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD58" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>151703</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Accompagnements de la DDT 53</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>DDT de Mayenne</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
  &lt;/li&gt;
  &lt;li&gt;
   le bâtiment, l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
  &lt;/li&gt;
  &lt;li&gt;
   la prévention des risques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;habitat, le logement social et la rénovation urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Contacts et plus d&amp;#039;informations:
  &lt;strong&gt;
   vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Alimentation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités et autres acteurs situés en Mayenne.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse du service territorial (Référents territoriaux)
  :
  &lt;strong&gt;
   &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
    ddt-st&amp;#64;mayenne.gouv.fr
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>DDT Mayenne</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...615 lines deleted...]
-      <c r="A55" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>150687</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -10612,478 +11846,219 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-[...259 lines deleted...]
-      <c r="A57" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>158480</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -11115,325 +12090,325 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W57" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>157094</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Préparer et mettre en oeuvre des activités de coopération</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°5 : Préparation et mise en œuvre d'activités de coopération</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Subvention
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I58" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J58" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes :
 &lt;/p&gt;
 &lt;p&gt;
  - Promouvoir un territoire sobre et résilient
 &lt;/p&gt;
 &lt;p&gt;
  - Soutenir l&amp;#039;initiative économique
 &lt;/p&gt;
 &lt;p&gt;
  - Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services
 &lt;/p&gt;
 &lt;p&gt;
  - Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants
 &lt;/p&gt;
 &lt;p&gt;
  A travers l&amp;#039;action &amp;#34;Préparation et mise en œuvre d&amp;#039;activités de coopération&amp;#34;, le GAL souhaite, de manière générale, développer tout projet de coopération lié aux 4 grands axes de la stratégie locale de développement. Les thématiques propices à la coopération sur le territoire sont privilégiées, à savoir : la culture, les énergies renouvelables, l&amp;#039;urbanisme rural durable et les mobilités.
 &lt;/p&gt;
 &lt;p&gt;
  La coopération aura pour attendus :
 &lt;/p&gt;
 &lt;p&gt;
  - La mutualisation de moyens pour la recherche commune de solutions à des problématiques partagées.
 &lt;/p&gt;
 &lt;p&gt;
  - La mise en place d&amp;#039;actions communes répondant aux enjeux identifiés dans la stratégie locale de développement.
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement de partenariats internes au territoire et vers d&amp;#039;autres GAL en région Normandie ou en dehors.
 &lt;/p&gt;
 &lt;p&gt;
  - Le partage d&amp;#039;expériences et la diffusion de bonnes pratiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Echanges d&amp;#039;expériences : rencontres, visites sur site de projets réalisés, missions sur des problématiques précises (à définir, selon le projet de coopération).
 &lt;/p&gt;
 &lt;p&gt;
  - Missions de conseils, d&amp;#039;expertise, d&amp;#039;animation territoriale et de mise en réseau.
 &lt;/p&gt;
 &lt;p&gt;
  - Actions collectives d&amp;#039;échange, de diffusion de bonnes pratiques et de communication.
 &lt;/p&gt;
 &lt;p&gt;
  - Actions de formations non professionnelles, d&amp;#039;information et de sensibilisation.
 &lt;/p&gt;
 &lt;p&gt;
  - Actions de formation visant à la mise en réseau, à la sensibilisation ou à l&amp;#039;éducation des acteurs sur des problématiques de développement rural et intégrées dans un projet de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Traduction.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Santé
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -11467,241 +12442,241 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/253b-leader-action-n5-preparation-et-mise-en-uvre-/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD58" s="1" t="inlineStr">
+      <c r="AD62" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>19/12/2023</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>157091</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'initiative économique</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°2 : Soutenir l'initiative économique</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie technique
-Subvention
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Soutenir l&amp;#039;initiative économique&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe vise à soutenir l&amp;#039;initiative économique locale. Le GAL souhaite accompagner des projets de nature à encourager la mutation industrielle du territoire vers des activités qui favorisent la transition énergétique et la valorisation des filières locales à potentiel. La capacité du territoire à proposer une alimentation locale et de qualité constitue un objectif fort. Au-delà, le programme veillera à soutenir des projets de création / développement de petites entreprises et activités artisanales.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières émergentes liées à l&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel (exemples : lin, chanvre, haies)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - La relocalisation de filières d&amp;#039;activités sur le territoire du GAL
 &lt;/p&gt;
 &lt;p&gt;
  - La création d&amp;#039;entreprises et d&amp;#039;activités
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des initiatives de l&amp;#039;ESS
 &lt;/p&gt;
 &lt;p&gt;
  - Un accompagnement de la transformation des activités agricoles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des circuits de proximité
 &lt;/p&gt;
 &lt;p&gt;
  - Des avancées vers l&amp;#039;autonomie alimentaire
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement d&amp;#039;une offre touristique de proximité, durable et qualitative.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisation ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Construction et réhabilitation de solutions d&amp;#039;accueil d&amp;#039;entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  - Appui au développement de nouvelles formes de commercialisation de produits locaux.
 &lt;/p&gt;
 &lt;p&gt;
  - Equipements à vocation touristique
 &lt;/p&gt;
 &lt;p&gt;
  - Outils de communication - Information des consommateurs / des acteurs du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements et de manifestations à vocation éducative
@@ -11720,73 +12695,73 @@
 &lt;p&gt;
  - Développement de nouvelles solutions d&amp;#039;accueil des entreprises
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de nouveaux services/dispositifs d&amp;#039;accompagnement des entreprises
 &lt;/p&gt;
 &lt;p&gt;
  - Réponse aux besoins locaux en matière d&amp;#039;accueil de jeunes entrepreneurs
 &lt;/p&gt;
 &lt;p&gt;
  - Développement d&amp;#039;une nouvelle offre touristique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et/ou information des producteurs locaux sur la structuration des circuits courts.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en réseau, animation et information / sensibilisation (but pédagogique, porter à connaissance) des professionnels, des collectivités sur les questions liées à l&amp;#039;alimentation).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Economie d'énergie et rénovation énergétique
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -11820,1241 +12795,135 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cdec-leader-action-n2-soutenir-linitiative-economi/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD59" s="1" t="inlineStr">
+      <c r="AD63" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>19/12/2023</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1104 lines deleted...]
-      </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
         <v>144547</v>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -13283,51 +13152,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH64" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
         <v>142680</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
@@ -13726,3167 +13595,3881 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
-        <v>138014</v>
+        <v>147706</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier de l'aide aux familles pour les frais de restauration collective des collègiens</t>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Aide aux familles pour les frais de restauration collective</t>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Haute-Loire</t>
+          <t>Perche Ornais (PETR)</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public dont services de l'Etat
-Particulier</t>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>3 tranches selon 3 niveaux de bourse : 30 €, 70 €, 100 € par an défalqué des factures</t>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aide aux familles des  élèves boursiers pour faire face aux frais de restauration collective (versée aux collèges publics et privés qui déduisent sur les factures aux familles).
-[...23 lines deleted...]
- &lt;/a&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
-[...71 lines deleted...]
-      </c>
       <c r="Y66" s="1" t="inlineStr">
         <is>
-          <t>sea@hauteloire.fr</t>
+          <t>energie@payspercheornais.fr</t>
         </is>
       </c>
       <c r="Z66" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/913d-aider-les-familles-sur-les-frais-de-restaurat/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
       <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC66" s="1" t="inlineStr">
         <is>
-          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD66" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG66" s="1" t="inlineStr">
         <is>
-          <t>18/04/2023</t>
+          <t>18/08/2023</t>
         </is>
       </c>
       <c r="AH66" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
-        <v>138025</v>
+        <v>131013</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'action "Manger local et bio en Haute-Loire" dans les collèges - Aide aux repas</t>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"-  Grand Est</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Aide aux repas pour semaine "manger local et bio", ouvert aux collèges participants</t>
+          <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
-        <is>
-[...545 lines deleted...]
-      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;
 &lt;p&gt;
  « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ensemble des territoires engagés sont consultables
  &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
   ICI
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Et pour aller plus loin: les
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
   Atlas de la Biodiversité Communale
  &lt;/a&gt;
  , la
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
   gestion des eaux pluviales
  &lt;/a&gt;
  ou bien encore les
  &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
   Solutions d&amp;#039;Adaptation Fondées sur la Nature
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Alimentation
 Risques naturels
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
  Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires/grand-est</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Région Grand Est
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nassera Deroueche
 &lt;/p&gt;
 &lt;p&gt;
  03 87 61 66 91
 &lt;/p&gt;
 &lt;p&gt;
  nassera.deroueche&amp;#64;grandest.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Office français de la biodiversité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  David Monnier
 &lt;/p&gt;
 &lt;p&gt;
  03 87 62 86 07
 &lt;/p&gt;
 &lt;p&gt;
  david.monnier&amp;#64;ofb.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b9d5-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>02/03/2023</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>131012</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Hauts-de-France</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Union régionale des Centres permanents d'Initiative pour l'Environnement - Hauts-de-France (CPIE)</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;
 &lt;p&gt;
  « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ensemble des territoires engagés sont consultables
  &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
   ICI
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Et pour aller plus loin: les
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
   Atlas de la Biodiversité Communale
  &lt;/a&gt;
  , la
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
   gestion des eaux pluviales
  &lt;/a&gt;
  ou bien encore les
  &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
   Solutions d&amp;#039;Adaptation Fondées sur la Nature
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Alimentation
 Risques naturels
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
  Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W68" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires/hauts-de-france</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;animation régionale du dispositif par l&amp;#039;URCPIE Hauts-de-France :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr" target="_self"&gt;
   animation-ten&amp;#64;cpie-hautsdefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3266-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>02/03/2023</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>131009</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;
 &lt;p&gt;
  « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ensemble des territoires engagés sont consultables
  &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
   ICI
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Et pour aller plus loin: les
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
   Atlas de la Biodiversité Communale
  &lt;/a&gt;
  , la
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
   gestion des eaux pluviales
  &lt;/a&gt;
  ou bien encore les
  &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
   Solutions d&amp;#039;Adaptation Fondées sur la Nature
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Alimentation
 Risques naturels
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
  Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Benjamin Virely
 &lt;/p&gt;
 &lt;p&gt;
  Agence régionale de la biodiversité Centre-Val de Loire
 &lt;/p&gt;
 &lt;p&gt;
  09 70 72 40 12
 &lt;/p&gt;
 &lt;p&gt;
  benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df17-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>02/03/2023</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>131004</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bretagne</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;
 &lt;p&gt;
  « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ensemble des territoires engagés sont consultables
  &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
   ICI
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Et pour aller plus loin: les
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
   Atlas de la Biodiversité Communale
  &lt;/a&gt;
  , la
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
   gestion des eaux pluviales
  &lt;/a&gt;
  ou bien encore les
  &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
   Solutions d&amp;#039;Adaptation Fondées sur la Nature
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Alimentation
 Risques naturels
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
  Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Bretagne</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Anne-Hélène LE DU
 &lt;/p&gt;
 &lt;p&gt;
  Responsable du Pôle ingénierie de projets
 &lt;/p&gt;
 &lt;p&gt;
  06 02 19 65 28
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   annehelene.ledu&amp;#64;biodiversite.bzh
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e4e3-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>02/03/2023</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>131003</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bourgogne Franche-Comté</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;
 &lt;p&gt;
  « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ensemble des territoires engagés sont consultables
  &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
   ICI
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Et pour aller plus loin: les
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
   Atlas de la Biodiversité Communale
  &lt;/a&gt;
  , la
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
   gestion des eaux pluviales
  &lt;/a&gt;
  ou bien encore les
  &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
   Solutions d&amp;#039;Adaptation Fondées sur la Nature
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Alimentation
 Risques naturels
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
  Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bruno Dorbani
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chef du service TerritoireChef du service Territoire
 &lt;/p&gt;
 &lt;p&gt;
  Agence Régionale de la Biodiversité de Bourgogne-Franche-Comté
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   bruno.dorbani&amp;#64;arb-bfc.fr
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a952-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>02/03/2023</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>131002</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature" - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;
 &lt;p&gt;
  « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ensemble des territoires engagés sont consultables
  &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
   ICI
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Et pour aller plus loin: les
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
   Atlas de la Biodiversité Communale
  &lt;/a&gt;
  , la
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
   gestion des eaux pluviales
  &lt;/a&gt;
  ou bien encore les
  &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
   Solutions d&amp;#039;Adaptation Fondées sur la Nature
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Alimentation
 Risques naturels
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
  Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Stéphanie GARRIDO / Thomas FOUREST
 &lt;/p&gt;
 &lt;p&gt;
  ARBE
 &lt;/p&gt;
 &lt;p&gt;
  04.42.90.90.60-54 / 04.42.90.90.66
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a target="_self"&gt;
    ville-nature&amp;#64;arbe-regionsud.org
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32a9-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>02/03/2023</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>129731</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Caisse des écoles de Chambéry</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J73" s="1" t="inlineStr">
         <is>
           <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   faciliter les coopérations entre les membres de la communauté éducative
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
  &lt;/li&gt;
  &lt;li&gt;
   soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
  &lt;/li&gt;
  &lt;li&gt;
   enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
 &lt;/p&gt;
 &lt;p&gt;
  Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
 &lt;/p&gt;
 &lt;p&gt;
  Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Chambéry</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>c.mouilleron@mairie-chambery.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Mairie de Chambéry</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>128974</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Commissariat du Massif Central</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En subsidiarité aux aides de droit commun, la convention interrégionale du Massif central (CIMAC) 2021-2027 soutient les projets interrégionaux à l&amp;#039;échelle du Massif central.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espace public
 Accès aux services
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Réhabilitation
 Paysage
 Accessibilité
 Attractivité économique
 Animation et mise en réseau
 Artisanat
 Mobilité pour tous
 Connaissance de la mobilité
 Spectacle vivant
 Milieux humides
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Consulter la
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/1.-CIMAC-21-27.pdf" target="_self"&gt;
   convention de massif
  &lt;/a&gt;
  et sa
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/2.-Plaquette-presentation_convention_massif_central_21_27.pdf" target="_self"&gt;
   plaquette de présentation
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Massif central</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.massif-central.eu/jai-un-projet/deposer-un-dossier/je-ne-sollicite-pas-de-feder/</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W74" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-subvention-cimac-2021-2027</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ANCT Commissariat du Massif central
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.massif-central.eu/contact/carnets-de-contacts/animateurs-thematiques/" target="_self"&gt;
   Coordonnées des chargés de mission thématiques
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  et
  &lt;a target="_self"&gt;
   massif.central&amp;#64;anct.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>massif.central@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3f8-demander-une-subvention-au-titre-de-la-conven/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>ANCT Commissariat du Massif central</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>10/02/2023</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-[...385 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>131815</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Aider les responsables de restauration collective à suivre leurs achats de bio et durable</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>ma cantine</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Direction Interministérielle du Numérique (DINUM)
+Ministère de l'Agriculture et de la Souveraineté alimentaire</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 🤔 Vous avez besoin d&amp;#039;outils pour mettre en oeuvre la transition alimentaire en proposant des repas de meilleurs qualité, et plus durable ?
+&lt;/p&gt;
+&lt;p&gt;
+ 💡 Commencez par
+ &lt;strong&gt;
+  valoriser vos achats gratuitement
+ &lt;/strong&gt;
+ grâce à la
+ &lt;strong&gt;
+  plateforme institutionnelle ma cantine
+ &lt;/strong&gt;
+ !
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le sillage de la loi EGAlim, la Direction Interministérielle du Numérique et le Ministère de l&amp;#039;Agriculture et de la Souveraineté Alimentaire ont financé le développement de la plateforme ma cantine !
+&lt;/p&gt;
+&lt;p&gt;
+ En ligne depuis février 2021, elle a pour vocation l&amp;#039;accompagnement des gestionnaires de restauration collective autour de quatre axes : une meilleure connaissance de la loi, un outillage des établissements pour mettre en oeuvre la loi EGAlim, offrir une publicité des actions déployées et permettre à l&amp;#039;administration de constituer des points d&amp;#039;étape annuel évaluant le déploiement de la transition alimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit et facile d&amp;#039;utilisation, l&amp;#039;outil de suivi des achats proposée ma cantine permet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de réaliser un diagnostic sur les mesures de la loi EGAlim
+ &lt;/li&gt;
+ &lt;li&gt;
+  de suivre en ligne ses achats en les valorisant par labels ou famille de produit
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;avoir des leviers politiques pour améliorer sa part de bio et durable.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Grâce à ma cantine, vous pourrez en quelques clics générer des documents de communication auprès des bénéficiaires de votre service de restauration, les convives, ou même de vos directions ou élu.e.s.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous aurez accès à des ressources pour mettre en oeuvre la loi EGAlim et la transition vers un alimentation de qualité et durable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>http://ma-cantine.agriculture.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ support-egalim&amp;#64;beta.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>andre.gauthier@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fd02-aider-les-responsables-de-restauration-collec/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>138014</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l'aide aux familles pour les frais de restauration collective des collègiens</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux familles pour les frais de restauration collective</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>3 tranches selon 3 niveaux de bourse : 30 €, 70 €, 100 € par an défalqué des factures</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide aux familles des  élèves boursiers pour faire face aux frais de restauration collective (versée aux collèges publics et privés qui déduisent sur les factures aux familles).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Elèves boursiers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Alimentation</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/913d-aider-les-familles-sur-les-frais-de-restaurat/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>138025</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'action "Manger local et bio en Haute-Loire" dans les collèges - Aide aux repas</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux repas pour semaine "manger local et bio", ouvert aux collèges participants</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>20cts/repas local pendant la SMLB</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide aux repas pour semaine &amp;#34;manger local et bio&amp;#34;, ouvert aux collèges participants, 20cts/repas
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges
+ publics
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ tableau descriptif, copie menus de la semaine, copie factures de produits locaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Repas locaux dans les collèges participants à la Semaine Manger Local et Bio
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 2 produits locaux ou bio-locaux chaque jour dans les menus de la SMLB
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Manger-local-et-bio-au-college.html</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collège
+&lt;/p&gt;
+&lt;p&gt;
+ Marine Meunier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:marine.meunier&amp;#64;hauteloire.fr" target="_self"&gt;
+  marine.meunier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.43.07.11.81
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d74-soutenir-laction-manger-local-et-bio-en-haute/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>137998</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les démarches agricoles locales de développement (Projet Alimentaire Territorial, ...)</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner un Projet Alimentaire Territorial</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Taux de subvention : 80%. Plancher 5 000 €</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien aux démarches locales de développement (au cas par cas).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Formulaire de demande et pièces précisées en annexe de l&amp;#039;APP
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet Alimentaire Territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Modernisation des exploitations, soutien aux investissements des CUMA, ...(Invest)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien des actions des organisations pro agricoles... (Fonctionnement)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dispositif mis en œuvre au travers de la mesure T01 du programme régional FEADER AURA par AAP permanent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.auvergnerhonealpes.fr/aides/deployer-une-strategie-locale-de-developpement-agri-foret-feader</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;
+&lt;p&gt;Roxane Gimenez &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Email : &lt;a href="mailto:alexandra.mignon&amp;#64;hauteloire.fr" target="_self"&gt;roxane.gimenez&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.43.07.12.05.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5a99-soutenir-les-demarches-locales-agricoles-de-d/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>120276</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre une alimentation de qualité dans la restauration collective publique</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>L'alimentation dans la restauration collective publique</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre en œuvre une alimentation de qualité pour respecter, et dépasser, les obligations posées par la loi EGALIM, parmi lesquelles : 50% de produits respectueux de l&amp;#039;environnement ou sous signe de qualité, dont 20% de bio minimum d&amp;#039;ici 2022.
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique, mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations sur le cadre réglementaire, les enjeux et les outils existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la définition des besoins et orientation vers les acteurs/interlocuteurs adaptés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;outils
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  * Diagnostic: état des lieux des pratiques de restauration existantes, définition des besoins, objectifs et propositions d&amp;#039;actions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Accompagnement individualisé sur les volets suivants :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    * Approvisionnement : analyse des pratiques, appui à la rédaction de cahier des charges...
+   &lt;/li&gt;
+   &lt;li&gt;
+    * Formation des cuisiniers
+   &lt;/li&gt;
+   &lt;li&gt;
+    * Sensibilisation des convives
+   &lt;/li&gt;
+   &lt;li&gt;
+    * Lutte contre le gaspillage alimentaire
+   &lt;/li&gt;
+   &lt;li&gt;
+    * Communication
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Informations complémentaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ * sous réserve d&amp;#039;une candidature et sélection dans le cadre de l&amp;#039;Appel à Manifestation d&amp;#039;Intérêt (AMI)  » Pour une alimentation durable et de qualité dans la restauration collective publique ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/alimentation-dans-la-restauration-collective-publique/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Economie Emploi Insertion
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 81 66 88 34
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mluce&amp;#64;ladrome.fr"&gt;
+  mluce&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/897b-lalimentation-dans-la-restauration-collective/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
       <c r="H80" s="1" t="inlineStr">
         <is>
-          <t>Prêt</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
-[...4 lines deleted...]
- Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Conditions financières :
+  Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Durée :
-  3 à 50 ans
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Taux :
-[...8 lines deleted...]
-   Remboursement anticipé et différé de remboursement possible
+  Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N80" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...6 lines deleted...]
-Sports et loisirs
+          <t>Assainissement des eaux
 Tourisme
-Forêts
-[...1 lines deleted...]
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>119908</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les territoires à travers les produits alimentaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir des filières, productions et savoir-faire locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structurer des filières alimentaires locales et circuits de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Accès aux services
+Alimentation
+Commerces et services
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Consommation et production
-Economie sociale et solidaire
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>119747</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Relocaliser l'alimentation et valoriser les produits locaux</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à développer l&amp;#039;approvisionnement local et à animer des dynamiques territoriales avec les acteurs des filières alimentaires locales. Nous proposons des solutions adaptées pour renforcer ces filières, favoriser les liens entre producteurs et consommateurs, soutenir l&amp;#039;économie territoriale et promouvoir une alimentation durable, tout en répondant aux enjeux de souveraineté alimentaire et de transition écologique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-International
 Attractivité économique
+Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Industrie
 Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T80" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X80" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
- 01.87.15.83.02
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
-[...35 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>120596</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I81" s="1" t="inlineStr">
+      <c r="I84" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J81" s="1" t="inlineStr">
+      <c r="J84" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16914,66 +17497,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P81" s="1" t="inlineStr">
+      <c r="P84" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q81" s="1" t="inlineStr">
+      <c r="Q84" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -16985,409 +17568,1086 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H82" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD85" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
-[...7 lines deleted...]
- La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
-[...6 lines deleted...]
- &lt;/li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
-[...9 lines deleted...]
-      <c r="N82" s="1" t="inlineStr">
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
+Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
+Education et renforcement des compétences
 Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Attractivité économique
 Appui méthodologique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Mers et océans
-[...11 lines deleted...]
-      <c r="O82" s="1" t="inlineStr">
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
-[...7 lines deleted...]
- &lt;br /&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>120275</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Développer une alimentation de proximité</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Développement d’une alimentation de proximité</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Chambre d'agriculture de la Drôme</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Actions favorisant l&amp;#039;accès aux produits alimentaires locaux issus de l&amp;#039;agriculture : accompagnement à la création de marchés de producteurs ou à la redynamisation de marchés existants (marchés permanents ou ponctuels liés à un événement), accompagnement à la création d&amp;#039;un nouveau point de vente de produits locaux (étude de marché, animation du groupe de producteurs...), appui à la création de projet alimentaire territorial, promotion de la plate-forme Agrilocal (en partenariat avec le
  &lt;a href="https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/"&gt;
   Département
  &lt;/a&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -17446,197 +18706,197 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    diagnostic alimentaire du territoire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    concertation avec les acteurs du système alimentaire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    définition d&amp;#039;un plan d&amp;#039;actions
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    évaluation du projet
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/developpement-dune-alimentation-de-proximite/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre d&amp;#039;Agriculture de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Service Alimentation et Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 26 99 43
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:nina.croizet&amp;#64;drome.chambagri.fr" rel="noopener" target="_blank"&gt;
     nina.croizet&amp;#64;drome.chambagri.fr
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;
     www.synagri.com/drome
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6651-developpement-dune-alimentation-de-proximite/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF83" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>120277</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>S'approvisionner en produits locaux avec la plateforme Agrilocal</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Approvisionnement en produits locaux avec la plateforme Agrilocal</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L84" s="1" t="inlineStr">
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Achat de denrées locales pour la restauration collective publique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique, mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -17649,905 +18909,505 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation du fonctionnement de la plateforme Agrilocal (dans le cadre d&amp;#039;une réunion technique, d&amp;#039;un événement de sensibilisation)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement à la définition du besoin et orientation vers les acteurs/interlocuteurs adaptés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Assistance à la maitrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement (sur place) pour la passation d&amp;#039;une première commande
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et assistance technique dans l&amp;#039;utilisation de la plateforme en fonction des besoins
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme
 &lt;/p&gt;
 &lt;p&gt;
  Direction Économie Emploi Insertion
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 81 66 88 34
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mluce&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
   mluce&amp;#64;ladrome.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6b0a-approvisionnement-en-produits-locaux-avec-la-/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF84" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...7 lines deleted...]
-      <c r="K85" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J90" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L85" s="1" t="inlineStr">
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  OPÉRATIONS CONCERNÉES
-  &lt;br /&gt;
+  Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...9 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Contact téléphonique, mail
-[...269 lines deleted...]
-  Travaux de voirie et ouvrages d&amp;#039;art
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Assainissement des eaux
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
+Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
+Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...2 lines deleted...]
-      <c r="O86" s="1" t="inlineStr">
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les collectivités éligibles à la DSID :
-  &lt;br /&gt;
+  Point de contact national Nord de la France
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
-&lt;/ul&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La nature des projets éligibles :
-  &lt;br /&gt;
+  Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
-&lt;/p&gt;
-[...51 lines deleted...]
- &lt;br /&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
-[...36 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD90" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-[...20 lines deleted...]
-      <c r="G87" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
-[...201 lines deleted...]
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -18584,82 +19444,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18705,2117 +19565,401 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W88" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...787 lines deleted...]
-      </c>
       <c r="AH91" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:34" customHeight="0">
       <c r="A92" s="1">
-        <v>117550</v>
+        <v>104573</v>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
-          <t>Commune
-Intercommunalité / Pays</t>
+          <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H92" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
-        <is>
-[...563 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les services de restauration des lycées publics dans leurs pratiques responsables d&amp;#039;achat de proximité et de qualité et de sensibilisation des jeunes au lien alimentation-santé.
 &lt;/p&gt;
 &lt;p&gt;
  La Région mène sa politique en faveur du « Manger local » dans les lycées publics en les accompagnant dans des pratiques relocalisées et responsables en offrant des menus à base de produits de qualité et de proximité et en sensibilisant les jeunes au lien entre alimentation et santé.
  &lt;br /&gt;
  La Région s&amp;#039;était fixée l&amp;#039;objectif de tendre vers 100% de produits français, 50% régionaux et 20% bio et autres signes de qualité. Les résultats sont encourageants puisque 80% des produits viennent de France, 41 % du territoire régional et 15 % sont bio en 2019.
  &lt;br /&gt;
  Depuis la loi EGALIM, la Région a adapté ses critères en maintenant la localisation (100% France et 50% Région) et la qualité (50% dont 20% de bio).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Alimentation
 Economie locale et circuits courts
 Revitalisation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région accompagne les services de restauration des lycées dans la mise en œuvre du « Manger local » au travers de divers moyens :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;appui de 6 conseillers restauration
  &lt;/li&gt;
  &lt;li&gt;
   le financement d&amp;#039;équipements adaptés à la préparation des produits frais
  &lt;/li&gt;
  &lt;li&gt;
   la promotion de l&amp;#039;offre de menus « Loire-Océan » composés de produits de l&amp;#039;agriculture et de la pêche ligériennes
  &lt;/li&gt;
  &lt;li&gt;
   la mise en relation avec les opérateurs des filières des productions régionales
  &lt;/li&gt;
  &lt;li&gt;
   le soutien à des actions éducatives sensibilisant les jeunes sur les enjeux de l&amp;#039;alimentation sur la santé et l&amp;#039;environnement
  &lt;/li&gt;
  &lt;li&gt;
   la fourniture d&amp;#039;outils de communication auprès des jeunes sur le « Manger local »
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;encouragement à la lutte contre le gaspillage et la gestion des déchets.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/manger-local-dans-les-restaurants-scolaires-des-lycees</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
  &lt;br /&gt;
  Service Fonctionnement des lycées publics
  &lt;br /&gt;
  Pôle Restauration
 &lt;/p&gt;
 &lt;p&gt;
  Régis Albert
  &lt;br /&gt;
  0228206018
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3903-manger-local-dans-les-restaurants-scolaires-d/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF94" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-[...359 lines deleted...]
-      <c r="A97" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>104710</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;aide publique est fixé par la GAL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
@@ -20847,186 +19991,186 @@
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le taux d&amp;#039;aide publique est fixé par la GAL.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des politiques européennes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre GAL référent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AD97" s="1" t="inlineStr">
+      <c r="AD93" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF97" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>102937</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -21034,51 +20178,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -21095,590 +20239,1106 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>102299</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création d'épiceries solidaires</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L99" s="1" t="inlineStr">
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de
  &lt;strong&gt;
   France Relance
  &lt;/strong&gt;
  , et avec le soutien de ses partenaires, le réseau des épiceries solidaires ANDES soutient massivement la création de nouvelles épiceries solidaires et  lutte contre la précarité alimentaire tout en favorisant l&amp;#039;accès aux produits frais et de qualité, pour les populations isolées ou modestes.
  &lt;br /&gt;
  &lt;br /&gt;
  La crise sanitaire que nous traversons, devenue une crise économique et sociale, affecte durablement les ménages déjà fragiles, et de nouvelles catégories de population peu habituées à l&amp;#039;aide alimentaire (étudiants, travailleurs indépendants, familles monoparentales, familles modestes touchées par le chômage partiel...).
  &lt;br /&gt;
  &lt;br /&gt;
  Les épiceries solidaires sont une réponse pertinente à ces nouveaux besoins, en permettant à la fois un accès digne et non stigmatisant à une alimentation de qualité, un accompagnement personnalisé et une aide pour surmonter les difficultés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les épiceries solidaires sont des structures d&amp;#039;aide alimentaire et d&amp;#039;accompagnement social, proposant à leurs bénéficiaires d&amp;#039;effectuer leurs courses comme dans un commerce classique, pour un coût entre 10% et 30% de la valeur marchande des produits. Les bénéficiaires, orientés par des travailleurs sociaux, accèdent à l&amp;#039;épicerie pour une durée limitée et ont également accès à un accompagnement social pour les aider à sortir des difficultés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de France Relance, et avec le soutien de ses partenaires, ANDES vous accompagne dans votre projet. Les frais d&amp;#039;accompagnement sont pris en charge et une subvention est proposée pour les premiers investissements matériels. L&amp;#039;objectif : développer 300 nouvelles épiceries solidaires dans toute la France.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs de projet sélectionnés pourront bénéficier :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    d&amp;#039;un accompagnement à la création par les équipes ANDES ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    du financement d&amp;#039;une partie des investissements nécessaires à l&amp;#039;ouverture de l&amp;#039;épicerie : de 2 000€ à 15 000€ selon les projets
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Alimentation
 Economie sociale et solidaire
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Organismes public ou privé et porteurs de projet souhaitant voir s&amp;#039;implanter une épicerie solidaire sur son territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/creer-une-epicerie-solidaire/</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W95" s="1" t="inlineStr">
         <is>
           <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/appel-candidatures-creation-epiceries-solidaires/</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Audrey LATRA :
  &lt;a href="mailto:audrey.latra&amp;#64;andes-france.com" rel="noopener" target="_blank"&gt;
   audrey.latra&amp;#64;andes-france.com
  &lt;/a&gt;
  - 07 87 35 58 75
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>caroline.bechade@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>DREAL Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD96" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>101009</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Innvover en milieu rural sur les thématiques suivantes : développement économique, consommation de produits locaux, préservation du patrimoine agro-environnemental et tourisme</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes de la Dombes</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement public obligatoire</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour la période de programmation 2014-2020, le Groupe d&amp;#039;Action Locale (GAL), composé d&amp;#039;élus et d&amp;#039;acteurs locaux, a fait le choix d&amp;#039;axer l&amp;#039;intervention LEADER dans les 4 domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;économie
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;agriculture et la pisciculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour mettre en œuvre cette stratégie, le GAL dispose d&amp;#039;une enveloppe initiale de 1.995.800 € répartie entre les 4 fiches actions suivantes
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  en téléchargement sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des exemples de projets réalisés
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Recyclage et valorisation des déchets
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>GAL Dombes Saône</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ccdombes.fr/entreprendre/programme-leader/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coordination générale du programme LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Laetitia DUCROZET
+ &lt;br /&gt;
+ territoire&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 93 03
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Gestion et animation du programme LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agathe DESFORET :
+ leader&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 96 87
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>amelie.quillet@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56ac-innvover-en-milieu-rural-sur-les-thematiques-/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD97" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Alimentation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Cher</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Caroline Edilber, Directrice CIT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 02 48 27 80 27
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
+   cit&amp;#64;departement18.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>caroline.edilber@departement18.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>87182</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'agriculture urbaine</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires investit dans les acteurs de l&amp;#039;économie sociale et solidaire portant des projets d&amp;#039;agriculture urbaine, en faveur d&amp;#039;une alimentation durable, de la végétalisation des espaces urbains, de l&amp;#039;impact social et de la mise en place de circuits courts de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de développer l&amp;#039;agriculture urbaine La Banque des Territoires vous propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement de Territoires Conseils, un co-financement d&amp;#039;études d&amp;#039;ingénierie en amont ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un investissement en fonds propres et/ou quasi-fonds propres.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Alimentation
+Agriculture et agroalimentaire
+Emploi</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Agri_argumentaire_psat</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y99" s="1" t="inlineStr">
         <is>
-          <t>caroline.bechade@developpement-durable.gouv.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z99" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e400-developper-lagriculture-urbaine-agriculture-u/</t>
         </is>
       </c>
       <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB99" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC99" s="1" t="inlineStr">
         <is>
-          <t>DREAL Nouvelle-Aquitaine</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG99" s="1" t="inlineStr">
         <is>
-          <t>04/10/2021</t>
+          <t>11/03/2021</t>
         </is>
       </c>
       <c r="AH99" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:34" customHeight="0">
       <c r="A100" s="1">
-        <v>92608</v>
+        <v>92586</v>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...1 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I100" s="1" t="inlineStr">
         <is>
-          <t> Max : 30</t>
-[...4 lines deleted...]
-          <t>30% maximum du budget de l’action</t>
+          <t> Max : 70</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
-        <is>
-[...170 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21717,1177 +21377,623 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>92049</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Prêt</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participent au plan de relance ;
  &lt;/li&gt;
  &lt;li&gt;
   Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont un modèle économique équilibré et affichent des perspectives de développement ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
  &lt;/li&gt;
  &lt;li&gt;
   Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>22/04/2021</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-[...183 lines deleted...]
-      <c r="G104" s="1" t="inlineStr">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...15 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...73 lines deleted...]
- &lt;br /&gt;
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
-[...39 lines deleted...]
-Tourisme
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Forêts
 Montagne
 Sols
-Espaces verts
-[...7 lines deleted...]
-Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
-[...9 lines deleted...]
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
-Biodiversité
-[...6 lines deleted...]
-Accessibilité
 Lutte contre la précarité
-Emploi
-[...28 lines deleted...]
-      <c r="O104" s="1" t="inlineStr">
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;adhésion
+  Bénéficiaires :
  &lt;/strong&gt;
- est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
-[...104 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
-[...36 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-[...171 lines deleted...]
-      <c r="A106" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>62848</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22933,1018 +22039,302 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W106" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-[...673 lines deleted...]
-      <c r="E110" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M110" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23987,264 +22377,1377 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>53696</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les territoires dans le cadre de projets d'aménagements - Ingénierie Territoriale de l'Etat / Nouveau conseil aux territoires (NCT)</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>DDT du Tarn</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  4 missions de conseil dans le domaine de l&amp;#039;aménagement du territoire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;émergence de projet de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la mise en œuvre de politiques publiques prioritaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement d&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui méthodologique aux collectivités confrontées à des difficultés particulières, notamment dans le domaine des risques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre du nouveau conseil aux Territoires (NCT), la direction départementale des territoires (DDT) du Tarn a mis en place depuis quelques années une organisation qui s&amp;#039;appuie sur plusieurs agents dont certains avec un profil pluridisciplinaire de type « référent territorial » et d&amp;#039;autres avec un profil plus spécialisé pour faire face à des enjeux particuliers dans le domaine de l&amp;#039;eau (GEMAPI, eau potable et assainissement) et du développement de la production des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les référents territoriaux de la DDT ont un positionnement transversal et sont de ce fait un interlocuteur privilégié des EPCI-FP et des collectivités. Ils constituent une porte d&amp;#039;entrée sur les différents domaines de compétence de la DDT et interviennent notamment dans les domaines de l&amp;#039;aménagement durable, de l&amp;#039;urbanisme (planification, réglementation, assainissement, etc.), la mobilité, la qualité des constructions, l&amp;#039;habitat et le logement, la revitalisation des centres bourgs, la problématique des risques naturels, le développement des énergies renouvelables,...
+&lt;/p&gt;
+&lt;p&gt;
+ La DDT apporte une vision transversale et intégrée des projets et ce dès leur émergence. Elle offre une aide aux EPCI-FP et aux villes principales souhaitant répondre aux appels à projets nationaux ou régionaux concernant l&amp;#039;aménagement durable (écoquartier, ville durable, ...) ou qui accompagnent la démarche de transition énergétique ainsi que l&amp;#039;appui aux secteurs ruraux. Des compétences spécifiques en ingénierie financière ont été développées (connaissance des sources et des modes de financement, en particulier financement de l&amp;#039;aménagement TA, PUP, PEPE, ...) permettant de contribuer utilement à l&amp;#039;émergence d&amp;#039;un projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemples d&amp;#039;intervention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement dans l&amp;#039;évolution de la gouvernance sur la Gemapi, Eau et Assainissement. Conseil dans le domaine réglementaire (SUP, schémas, zonages) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement de communes dans des démarches de revitalisation de centre bourgs/centre ville/quartier urbain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financement 1% paysage RN 88 : accompagnement de collectivités dans la sélection de projets éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement administratif d&amp;#039;une collectivité pour la création d&amp;#039;une UTN locale en zone de moyenne montagne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux suivis des AMI friches et conseil sur des projets en zone inondable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement des développeurs éoliens et de centrales au sol dans leurs prospections et au travers du pôle ENR du Tarn. Conseil auprès des collectivités sur leurs démarches prospectives ou d&amp;#039;urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils à des communes confrontées à des mouvements de terrain (réglementation, fonds Barnier, relogement d&amp;#039;urgence) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux comités de suivi d&amp;#039;études de projet de pôle multimodal de deux villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  appui réglementaire sur la publicité dans un site à haute valeur patrimoniale et paysagère ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Patrimoine et monuments historiques
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Alimentation
+Revitalisation
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P105" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.gouv.fr/les-missions-de-la-ddt-a540.html</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;blockquote&gt;
+ &lt;blockquote&gt;
+  &lt;br /&gt;
+ &lt;/blockquote&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Marie BRAU, référente territoriale du Gaillacois et Vaurais
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : marie.brau&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone :  06 07 78 22 86
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie DEBRIEU, référente territoriale de l&amp;#039;Albigeois
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : sophie.debrieu&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 72 24 72 70
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pierre-Luc RIVIERE, référent territorial d&amp;#039;Autan et Cocagne
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : pierre-luc.riviere&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 89 30 04 35
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril CREME, chef du pôle appui territorial
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : cyril.creme&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 81 27 51 19
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>christophe.antoine@tarn.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fd9-ddt-du-tarn-nouveau-conseil-au-territoire-nct/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>DDT 81</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2020</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W110" s="1" t="inlineStr">
+      <c r="W106" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB110" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J107" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P107" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q107" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD107" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>49549</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans le développement d'une dynamique territoriale autour de l’alimentation durable</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne le développement des circuits courts alimentaires de proximité sur le territoire et les Projets Alimentaires Territoriaux (PAT) avec :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet qui ont pour objectif un impact social et environnemental fort
+ &lt;/li&gt;
+ &lt;li&gt;
+  la possibilité de mobiliser des crédits d&amp;#039;ingénierie  en amont, jusqu&amp;#039;à 10% du montant de l&amp;#039;investissement prévu.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Territoire_alim_durable_psat</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eaba-investir-dans-les-projets-de-re-territorialis/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2020</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>10501</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
+      <c r="I109" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J111" s="1" t="inlineStr">
+      <c r="J109" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24272,487 +23775,487 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P111" s="1" t="inlineStr">
+      <c r="P109" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q111" s="1" t="inlineStr">
+      <c r="Q109" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB109" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>10500</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Dotation Départementale Rurale (DDR)</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I112" s="1" t="inlineStr">
+      <c r="I110" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="J112" s="1" t="inlineStr">
+      <c r="J110" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des micro-projets, dont le montant est situé entre 5 000€ HT et 100 000€ HT, portés par les communes et leurs groupements, hors EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;enveloppe annuelle fait l&amp;#039;objet de 2 programmations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   fin juin (dossiers reçus avant le 1er avril)
  &lt;/li&gt;
  &lt;li&gt;
   et fin d&amp;#039;année (dossiers reçus avant le 1er octobre)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Alimentation
 Economie sociale et solidaire
 Biodiversité
 Réhabilitation
 Logement et habitat
 Paysage
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P112" s="1" t="inlineStr">
+      <c r="P110" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q112" s="1" t="inlineStr">
+      <c r="Q110" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T112" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/971b-dotation-departementale-rurale-ddr/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC112" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>9082</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M111" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24777,192 +24280,192 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P113" s="1" t="inlineStr">
+      <c r="P111" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC111" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>554</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -24978,190 +24481,190 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T112" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB112" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC112" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
         <v>391</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -25189,143 +24692,503 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W115" s="1" t="inlineStr">
+      <c r="W113" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB115" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>72011</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et développer des activités économiques à impact social avec la Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La
+  &lt;a href="https://fabriqueainitiatives.org/"&gt;
+   Fabrique à initiatives
+  &lt;/a&gt;
+  est un dispositif d&amp;#039;ingénierie territoriale
+ &lt;/strong&gt;
+ créé en 2010 par l&amp;#039;
+ &lt;a href="https://www.avise.org/"&gt;
+  Avise
+ &lt;/a&gt;
+ - agence d&amp;#039;ingénierie pour entreprendre autrement, afin d&amp;#039;
+ &lt;strong&gt;
+  accompagner les acteurs d&amp;#039;un territoire dans la co-construction de projets économiques à impact en partant des enjeux et des besoins locaux
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
+ &lt;strong&gt;
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+ &lt;/strong&gt;
+ en apportant
+ &lt;strong&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. L&amp;#039;Avise mobilise notamment le dispositif dans le cadre de son partenariat sur le programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
+  Comprendre le dispositif en 25 projets
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif a 3 clés d&amp;#039;entrée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un besoin
+  &lt;/strong&gt;
+  : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
+  &lt;em&gt;
+   Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une idée
+  &lt;/strong&gt;
+  : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
+  &lt;em&gt;
+   E
+  &lt;/em&gt;
+  &lt;em&gt;
+   xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un lieu
+  &lt;/strong&gt;
+  : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
+  &lt;em&gt;
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovants en QPV, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il intervient à travers le processus adaptable suivant :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Détecter les besoins et les opportunités
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   et qualifier des projets à impact
+  &lt;/strong&gt;
+  , à travers des ateliers d&amp;#039;intelligence collective et une démarche de prospective
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Concevoir des activités innovantes
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   durables
+  &lt;/strong&gt;
+  à travers l&amp;#039;étude d&amp;#039;opportunité et la mobilisation collective
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transmettre le projet
+  &lt;/strong&gt;
+  à un entrepreneur qualifié ou une entreprise de l&amp;#039;ESS existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagner le porteur de projet jusqu&amp;#039;à la création
+  &lt;/strong&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés existants
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Exemples de projets réalisés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Espace de couture mutualisé en QPV
+  &lt;/strong&gt;
+  , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Plateforme de circuits-courts
+  &lt;/strong&gt;
+  avec la Métropole du Havre
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Commerce de proximité local et solidaire
+  &lt;/strong&gt;
+  avec la commue du Juch
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réseau de conciergeries de quartier
+  &lt;/strong&gt;
+  , avec Strasbourg Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion
+  &lt;/strong&gt;
+  pour personnes en situation de handicap, avec la commune de Pontarlier
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Jardin familial et pédagogique
+  &lt;/strong&gt;
+  , avec la CC du Pays Ajaccien
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Filière locale de compostage
+  &lt;/strong&gt;
+  , en partenariat avec Nantes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu culturel et restaurant en circuit-court
+  &lt;/strong&gt;
+  , en partenariat avec la Ville de Bègles
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conciergerie itinérante rurale
+  &lt;/strong&gt;
+  , sur le Pays des Hauts du Val de Saône
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu numérique et intergénérationnel
+  &lt;/strong&gt;
+  , avec la commune de Moncontour
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion en QPV
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu café associatif / repair café
+  &lt;/strong&gt;
+  etc. avec la commune d&amp;#039;Annonay
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conserverie à partir d&amp;#039;invendus alimentaires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Mobilité pour tous
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ne pas avoir identifié de porteurs de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
+  &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
+   carte du réseau
+  &lt;/a&gt;
+  )&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://fabriqueainitiatives.org/</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://fabriqueainitiatives.org/contact/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://fabriqueainitiatives.org/contact/
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>contact@avise.org</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>