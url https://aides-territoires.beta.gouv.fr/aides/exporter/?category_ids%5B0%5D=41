--- v1 (2026-05-31)
+++ v2 (2026-08-29)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH114"/>
+  <dimension ref="A1:AH119"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,190 +263,384 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>166418</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>165806</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Subvention
+Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I2" s="0" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
 catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
 Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
 d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
 de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
 complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
 des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
 territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
 GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
 visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
 thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
 alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
 Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
 titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
 projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
 compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Industrie
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q2" s="0" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
 de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
 assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
 de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
 Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
 à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
 heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
@@ -465,1793 +659,446 @@
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
 de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
 est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
 donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
 NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>165805</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Rendre l'économie rurale plus résiliente en soutenant les activités à fort ancrage local  - Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
 Ingénierie financière
-Subvention
-[...3 lines deleted...]
-      <c r="I3" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_1_FILIERES_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Trois filières prioritaires ont été identifiées :&lt;/p&gt;&lt;p&gt;− Alimentation : diversité de produits alimentaires locaux associés aux valeurs gastronomiques 
 véhiculées par les acteurs locaux (producteurs, transformateurs, distributeurs, consommateurs).&lt;/p&gt;&lt;p&gt;− Forêt-bois : très présente et structurante pour l’emploi local avec la présence d’entreprise de 
 transformation (scierie, menuiserie, fabricants d’isolants, constructeurs…) ses potentiels 
 demeurent insuffisamment exploités (ex : construction, production d’énergie).&lt;/p&gt;&lt;p&gt;− Textile : patrimoine industriel du territoire, la valeur ajoutée de la filière textile ligérienne s’exprime 
 par une spécialisation sur des compétences de niche avec des textiles techniques (médical, 
 sport) et des textiles haut de gamme pour les grandes marques de luxe. L’ancrage territorial 
 passera également par la fourniture de matières premières issues de l’agriculture locale : le 
 chanvre et la laine.&lt;/p&gt;&lt;p&gt;Outre leur caractère structurant pour l’économie ligérienne, ce choix s’est opéré également en raison :&lt;/p&gt;&lt;p&gt;− Des politiques d’accompagnement sur l’ensemble du territoire du GAL, dont elles font l’objet 
 et qui se sont concrétisées par des labellisations (« Projets Alimentaires Territoriaux » et « Territoires 
 d’Industrie ») ;&lt;/p&gt;&lt;p&gt;− Du rôle primordial qu’elles jouent dans la préservation de la biodiversité et de la ressource en 
 eau. Il est donc nécessaire de les accompagner pour limiter l’impact écologique de leurs 
 activités, et de les protéger des aléas climatiques et des crises énergétiques.&lt;/p&gt;&lt;p&gt;Le GAL Loire ambitionne également de soutenir la création ou le développement de nouvelles filières
 ou activités liées à une ressource locale. Les projets soutenus devront être innovants, structurants et 
 résilients. A titre informatif et sans présenter une liste exhaustive, plusieurs ressources locales, constituant 
 des potentiels pour l’avenir, ont été identifiées :&lt;/p&gt;&lt;p&gt;− Les matériaux biosourcés issus totalement ou partiellement de la biomasse (colza, miscanthus, 
 balle de riz, paille, anas de lin, liège, rafle de maïs, roseau, laine de mouton) ;&lt;/p&gt;&lt;p&gt;− Les matériaux géo-sourcés d’origine minérale tels que la terre crue ou la pierre sèche qui, 
 lorsqu’ils sont locaux et peu transformés, présentent une faible empreinte environnementale. Ils 
 peuvent aussi être issus du réemploi ou de la valorisation des déchets, de sous-produits ;&lt;/p&gt;&lt;p&gt;− Les Plantes à Parfum Aromatiques et Médicinales (PPAM) pour lesquelles un bassin de 
 production se développe dans la Loire ;&lt;/p&gt;&lt;p&gt;− Le chanvre, historiquement produit dans la Loire, fait l’objet d’une relance économique par le 
 biais de transformations multiples (huile, savon, isolant…) hors graines alimentaires et textiles.&lt;/p&gt;&lt;p&gt;Les projets s’inscrivant dans le champ de l’économie circulaire et/ou de l’écologie industrielle sont 
 recherchés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Agir ensemble sur les chaînes de valeur des filières prioritaires locales&lt;/p&gt;&lt;p&gt;− Favoriser l’émergence de filières ou activités nouvelles liées à une ressource locale&lt;/p&gt;&lt;p&gt;− Créer une culture commune autour des ressources pour l’ensemble des acteurs (entreprises, 
 institutions publiques, habitants)&lt;/p&gt;&lt;p&gt;− Limiter l’impact écologique des activités économiques &lt;/p&gt;&lt;p&gt;− Protéger les entreprises des aléas climatiques et des crises énergétiques  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;La prise en compte des enjeux de transition écologiques et énergétiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Valoriser les ressources locales tout en préservant la biodiversité, la ressource en eau, en limitant 
 les intrants et en les protégeant des aléas climatiques&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant en soutenant des projets de réutilisation, réemploi, 
 d’écoconception
 − Favoriser la création d’activités à faible bilan carbone&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers par la mise en réseau d’acteurs et la conduite d’actions 
 collective&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets suivants :&lt;/p&gt;&lt;p&gt;− La production, transformation, distribution ou commercialisation de biens et services ;&lt;/p&gt;&lt;p&gt;− Les stratégies territoriales ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel ;&lt;/p&gt;&lt;p&gt;− La mise en réseau des acteurs ;&lt;/p&gt;&lt;p&gt;− Le renforcement de la synergie entre les activités à fort ancrage territorial local ;&lt;/p&gt;&lt;p&gt;− La sensibilisation et l’accompagnement à la création - reprise d’activités notamment pour les 
 secteurs dont le métier est en tension ;&lt;/p&gt;&lt;p&gt;− La sensibilisation aux enjeux de l’économie circulaire, de l’emploi durable et de la mobilité 
 décarbonée ;&lt;/p&gt;&lt;p&gt;− Information et sensibilisation des consommateurs ;&lt;/p&gt;&lt;p&gt;− Les tiers-lieux innovants à vocation économique permettant le développement d’une ou 
 plusieurs filières.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère innovant, structurant, résilient et de fort ancrage local du projet s’appréciera au regard 
 de la grille de sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de production, transformation, distribution ou commercialisation de biens et services
 éligibles aux dispositifs FEADER ;&lt;/p&gt;&lt;p&gt;→ Les stratégies territoriales éligibles au dispositif FEADER T01 ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 7.5.2.1 du FEDER : Soutenir les filières spécifiques : forêt/bois, 
 textile/cuir/laine et pierre.&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 1.1.1.4 du FEDER : Animer la stratégie régionale d’innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets suivants :&lt;/p&gt;&lt;p&gt;− Les activités touristiques basées sur les savoir-faire locaux (éligible à l’AAP 2.1).&lt;/p&gt;&lt;p&gt;− Les foires et manifestations&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ancrage territorial local &lt;/strong&gt;: C’est le processus et le résultat d’interactions entre entreprise et territoire, 
 fondés sur la création collective de ressources communes, spécifiques et localisées, permettant une 
 longue période de sédentarité d’une entreprise.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Transition énergétique
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions ;&lt;/p&gt;&lt;p&gt;− Les grandes entreprises (hors collectivités, sociétés avec de l’actionnariat public et SCIC).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à l’une des conditions suivantes :&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec, a minima, l’une des filières identifiées comme prioritaire au titre de cet 
 appel à projets (alimentation, forêt et bois, textile) – ce point sera analysé par le service 
 instructeur lors de l’instruction du dossier.&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec l’exploitation d’une autre ressource identifiée comme locale - un 
 argumentaire devra être fourni par le porteur de projet et validé par le comité de 
 programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel :&lt;/p&gt;&lt;p&gt;Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;                             o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;                             o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;                             o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;                             o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;                             o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
 Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
 une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
 aides FEADER » ;&lt;/li&gt;&lt;li&gt;Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/li&gt;&lt;li&gt;Les frais de bouche ;&lt;/li&gt;&lt;li&gt;L’acquisition de foncier bâti ou non bâti ;&lt;/li&gt;&lt;li&gt;Les travaux de voirie et réseaux divers ;&lt;/li&gt;&lt;li&gt;Les études préalables initiées en amont du dépôt du projet ;&lt;/li&gt;&lt;li&gt;Les loyers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
 5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
 date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 80 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL 
 Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et 
 Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, 
 Saint-Etienne Métropole) 04 74 87 52 01  &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aap-1-structurer-les-filieres-prioritaires-et-permettre-l-emergence-d-activites-particulierement-innovantes/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...132 lines deleted...]
-      </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>165679</v>
+        <v>165514</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Financer les études et investissements structurants pour la gestion des déchets en Outre-mer et Corse</t>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Études et investissements structurants pour la gestion des déchets en Outre-mer et Corse  </t>
-[...4 lines deleted...]
-          <t>ADEME</t>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
-        <is>
-[...1211 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
 Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
 (coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
 Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
 coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
 territoire autour de projets menés en coopérations avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
 grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
 préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
 partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
 la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
 stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
 coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
 coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
@@ -2274,1274 +1121,2160 @@
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>PETR DE L'ANJOU BLEU</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>leader@anjoubleu.com</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>GAL Anjou bleu</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>04/11/2025</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>165441</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Echanger avec des villes européennes sur les enjeux urbains</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>City-to-City exchanges</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Réduction de l'empreinte carbone
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://connect.urban-initiative.eu/login</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>lauryn.pignarre@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/09/2025</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>165405</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>GALVD-2327_FA4</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espaces verts
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Alimentation
 Formation professionnelle
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>j.cotxet@pnrnm.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165519</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agences régionales de santé (ARS)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...9 lines deleted...]
-Ingénierie financière
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
-[...43 lines deleted...]
-Foncier
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé
+humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
+services écosystémiques indispensables à notre survie : production d’oxygène,
+régulation des températures, production d’aliments ou encore disponibilité de
+la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
+des êtres humains, et il est indispensable de les penser ensemble et non
+séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
+en intégrant les domaines entre eux, et en surveillant et réduisant les
+pressions des activités humaines sur les écosystèmes. L’adoption de cette
+approche permet d’identifier des solutions répondant à la fois à des enjeux
+environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
+d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
+professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
+les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
+titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
+structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Sols
+Espaces verts
+Espace public
+Friche
+Transition énergétique
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
 Alimentation
-Economie circulaire
-[...1 lines deleted...]
-Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Risques naturels
 Biodiversité
-Mobilité partagée
-[...14 lines deleted...]
-      <c r="S16" s="1" t="inlineStr">
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...134 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165625</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
-Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...65 lines deleted...]
-Personnes âgées
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour vérifier l’opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèles&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation&lt;/strong&gt; (procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat) permet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le traitement de déchets organiques et leur retour au sol ;&lt;/li&gt;&lt;li&gt;la production d’énergie renouvelable ;&lt;/li&gt;&lt;li&gt; la réduction des émissions de gaz à effet de serre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, injection, bioGNV...).&lt;/p&gt;&lt;p&gt;Depuis une dizaine d’années, la France a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Recyclage et valorisation des déchets
 Alimentation
-Economie circulaire
-[...7 lines deleted...]
-      <c r="O18" s="1" t="inlineStr">
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q18" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="S18" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...33 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_94_977_978_986_987_988</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-diagnostic-et-d-accompagnement-de-projet-d-une-installation-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
-[...31 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165662</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France au sein des entreprises. Elles contribuent à créer &lt;strong&gt;une offre permettant de se différencier, plus respectueuse de l’environnement&lt;/strong&gt;, disponible pour les consommateurs ou les acheteurs.&lt;/p&gt;&lt;p&gt;Les projets d’investissement issus d’une démarche de réduction des impacts d’un produit ou d’un service, via une approche multicritère en cycle de vie, portés par l’offreur du produit ou service peuvent être accompagnés par l’ADEME.&lt;/p&gt;&lt;p&gt;L’ADEME soutient :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les investissements dans une technologie éprouvée &lt;/strong&gt;pour la production ou la commercialisation d’un produit, procédé ou service écoconçu. Ces investissements pourront permettre de viser, selon les secteurs, l’obtention d’écolabels reconnus par l’ADEME : Écolabel européen pour les produits des secteurs concernés, AB (agriculture biologique) pour le secteur alimentaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les investissements et travaux&lt;/strong&gt; (réalisation et test de prototypes, préproduction…) &lt;strong&gt;sur une solution innovante&lt;/strong&gt; visant la production ou la commercialisation d’un produit ou service écoconçu. Ces projets peuvent relever, selon le niveau d’innovation, du développement expérimental ou de l’innovation de procédé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets comportant une innovation de rupture&lt;/strong&gt;, qui permettra au fabricant de développer une offre globale produit/service écoconçue pour une mode durable, créatrice de valeur non plus sur la multiplication et le volume des ventes, mais sur la fidélisation des clients, par les performances d’usage du produit et la réduction de ses impacts environnementaux sur l’ensemble du cycle de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, &lt;strong&gt;les aides aux investissements peuvent atteindre 15 % à 60 %&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’aide de l’ADEME est accordée sur la base de l’identification des surcoûts par rapport à un scénario contrefactuel (article 47 du RGEC – Règlement général d’exemption par catégorie – ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et &lt;strong&gt;au plus tard au 31 décembre 2026&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_987_988</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/investissements-decoconception-pour-ameliorer-la-performance-environnementale</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/investissements-decoconception-pour-ameliorer-la-performance-environnementale?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-d-ecoconception-pour-ameliorer-la-performance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165679</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer les études et investissements structurants pour la gestion des déchets en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Études et investissements structurants pour la gestion des déchets en Outre-mer et Corse  </t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour prendre en compte les spécificités en matière de gestion des déchets dans les Outre-mer et en Corse, l’ADEME peut aider les études, puis les investissements structurants ayant pour objet de faciliter le tri et la valorisation de déchets, ainsi que leur traitement ultime, tels que : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation des déchèteries, centre de tri et de transfert des collectivités ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation de centre de tri et déchèterie professionnelle ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de plateformes de compostage ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de centres de préparation des CSR ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création d’installations de valorisation énergétique ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou l’extension de site de stockage des déchets ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la résorption des dépôts sauvages.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165680</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des installations de méthanisation</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d’installations de méthanisation</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide de l’ADEME est apportée principalement sous forme de &lt;strong&gt;forfait de subvention par unité de capacité de production annuelle (€/MWh) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;45 €/MWh PCS (pouvoir calorifique supérieur) pour l’injection, avec une aide plafonnée à 700 000 €.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets atypiques et innovants et les projets de station d’épuration urbaine, d’autres modalités de calcul de l’aide sont utilisées.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;équipements soutenus par l’ADEME&lt;/strong&gt; sont les suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;unités de méthanisation avec injection de biométhane :&lt;br /&gt;&lt;ol&gt;&lt;li&gt;production de biogaz ;&lt;/li&gt;&lt;li&gt;valorisation énergétique du biogaz : production de chaleur seule, épuration du biogaz en biométhane, injection dans le réseau public ;&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;li&gt;stations d’épuration urbaines (STEU) : &lt;ol&gt;&lt;li&gt;valorisation énergétique du biogaz comprenant l’épuration en biométhane et l’injection dans le réseau public.&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour en savoir plus sur les opérations éligibles dans chaque territoire, vous pouvez consulter les &lt;a target="_blank" href="https://ademe.cache.ephoto.fr/link/3c9igq/lqa1buongrte5nk.pdf"&gt;dispositifs régionaux de soutien à la méthanisation (PDF – 869 ko).&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Recyclage et valorisation des déchets
+Alimentation
+Agriculture et agroalimentaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_75_76_84_94_977_978_986_987_988</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-methanisation</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-methanisation#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-d-installations-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165678</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place l'émergence et la consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Émergence et consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de l’émergence et de la consolidation d’une économie circulaire en Outre-mer et Corse, l’ADEME pourra aider les projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à la lutte contre le gaspillage afin de limiter les pertes de matière ou les invendus alimentaires de la production à la consommation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;visant l’allongement de la durée de vie et d’usage des produits par le réemploi, la réutilisation ou la réparation (remise en état et reconditionnement d’objets, création de recycleries ou de ressourceries…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;ayant pour objet de structurer ou améliorer des filières locales de recyclage et de valorisation matière de tous types de déchets (unité de recyclage et valorisation, unités de remanufacturing, équipements de tri et de valorisation de déchets jusqu’alors non valorisés, équipements de préparation de la matière…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à l’évolution des pratiques alimentaires vers une alimentation durable adaptée aux territoires d’Outre-mer et Corse.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations soutenues pourront comporter un ou plusieurs des volets suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;réalisation de diagnostic territorial, d’étude de faisabilité ou d’expérimentation de solutions adaptées au contexte ultra-marin et corse ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;actions d’animation, de communication ou de formation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;acquisitions d’équipements et réalisations d’investissements matériels.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/emergence-et-consolidation-d-une-economie-circulaire-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165632</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME propose une aide financière pour soutenir les projets d’écoconception, de production durable, et d’obtention de l’Écolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME soutient :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;les études approfondies&lt;/strong&gt; avec l’étape de diagnostic, qui est la première étape structurante d’engagement d’une entreprise dans une démarche d’amélioration de la performance environnementale de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la commercialisation de produits ou services à moindres impacts ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les prédiagnostics simplifiés (pour les PME) &lt;/strong&gt;permettant une première appropriation de la démarche ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les démarches d’accompagnement&lt;/strong&gt; à l’obtention et à la certification de l’Écolabel européen (pour les PME).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les PME, l’accompagnement d’un diagnostic standard est porté par Bpifrance, via le &lt;a href="https://diag.bpifrance.fr/diag-eco-conception"&gt;Diag Écoconception&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME propose des lignes directrices pour aider à définir le contenu et les attendus des études d’écoconception : &lt;/p&gt;&lt;ul type="disc"&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;Lignes       directrices diagnostic Écoconception – La librairie ADEME&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;Lignes       directrices pour la mise en œuvre d’une démarche d’écoconception – La       librairie ADEME&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception peuvent être aidées jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_975_977_978_984_986_987_988_989</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-decoconception-des-produits-et-des-services</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-d-ecoconception-des-produits-et-des-services/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>163834</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projet de coopération</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>Sports et loisirs
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Transition énergétique
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Biodiversité
+International
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>163815</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Programme Leader du GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Communauté Coeur de Beauce
+Pays Dunois</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
 Personnes âgées
-Jeunesse
 Famille et enfance
-Handicap
-Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
-Education et renforcement des compétences
 Alimentation
-Lutte contre la précarité
-[...2 lines deleted...]
-Prévention des risques
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Paysage
+Accessibilité
+Attractivité économique
 Mobilité partagée
-Mobilité pour tous
-[...22 lines deleted...]
-      <c r="S19" s="1" t="inlineStr">
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-dunois.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>secretaire@pays-dunois.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD19" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DUNOIS</t>
+        </is>
+      </c>
+      <c r="AD17" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>163199</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Subvention
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I20" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -3578,2995 +3311,2718 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-[...28 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>163179</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'excellence des produits de la pêche et de l'aquaculture</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Particulier
-[...34 lines deleted...]
-      <c r="N21" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les
+filières pêche et aquaculture du Calvados fournissent des produits de très
+grande qualité, vivants, pour la majorité d’entre eux, et issus d’une
+production artisanale. Des espèces moins connues sont également présentes en
+quantité et permettent d’accéder à des produits locaux et de qualité à prix
+abordable. La population locale connaît et maîtrise mal ces produits et un
+travail de relocalisation de la consommation des produits aquatiques est à
+accompagner. La traçabilité et la transformation sont également des enjeux majeurs
+pour ces filières, tant d’un point de vue sanitaire et réglementaire que
+marketing.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Améliorer la connaissance des débouchés&lt;/li&gt;&lt;li&gt;Communiquer sur les poissons « bons
+     plans » et les produits aquacoles&lt;/li&gt;&lt;li&gt;Communiquer sur les produits de la mer locaux et
+     inciter leurs usages, notamment auprès des scolaires&lt;/li&gt;&lt;li&gt;Encourager l’obtention de labels, accompagnement
+     à la certification&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Etude&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Soutenir la R&amp;amp;D technique sur les produits&lt;/li&gt;&lt;li&gt;Etudier la pertinence d’un projet avant son
+     déploiement&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Actions de développement&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Développer les systèmes numériques de traçabilité&lt;/li&gt;&lt;li&gt;Encadrer et développer les points de vente
+     directe (panier de la mer, circuits courts)&lt;/li&gt;&lt;li&gt;Aider à la mise en place de la
+     transformation/décorticage&lt;/li&gt;&lt;li&gt;Améliorer les conditions d’élevage&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Mise en réseau&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Créer un lien avec les formations individuelles
+     et collectives en cuisine/restauration&lt;/li&gt;&lt;li&gt;Développer « le poisson local » dans
+     les PAT&lt;/li&gt;&lt;li&gt;Coopérer avec des territoires extérieurs
+     répondant à la stratégie du GALPA et permettant d’apporter une plus-value
+     au territoire &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Alimentation
-Economie circulaire
-Economie locale et circuits courts
 Agriculture et agroalimentaire
-Economie sociale et solidaire
-[...24 lines deleted...]
-      <c r="S21" s="1" t="inlineStr">
+Consommation et production
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses
+conformes au décret fixant les règles nationales d’éligibilité des dépenses
+dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Dépenses de personnel&lt;/li&gt;
+ &lt;li&gt;Coûts directs en lien avec
+     l’opération dont :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;Travaux et
+investissements matériels&lt;/li&gt;&lt;li&gt;Acquisitions
+ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
+communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
+externes&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Coûts indirects : Un taux
+forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
+coûts indirects liés à l’opération (frais de fonctionnement internes à la
+structure)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
+projets de coopération uniquement, les frais de déplacement, d’hébergement et
+de restauration seront également éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
+pas éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les projets existants ne
+     proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;
+ &lt;li&gt;Les dépenses de fonctionnement
+     courantes des structures, en dehors du forfait sur les dépenses de
+     personnel&lt;/li&gt;
+ &lt;li&gt;Les investissements immobiliers&lt;/li&gt;
+ &lt;li&gt;Les travaux et études portant
+     sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les porteurs de projet
+devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
+d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
+maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;Margaux Marie&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Téléphone : 06 59 48 87 24&lt;/strong&gt; / &lt;strong&gt;02 31 57 18 06&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>galpa-calvados@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/excellence-des-produits-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Département du calvados</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>163107</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets d’unités de déconditionnement/hygiénisation pour les biodéchets emballés en Bretagne</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Déconditionnement et hygiénisation en Bretagne</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME, la Région Bretagne, en partenariat avec l’association AILE (Association d’Initiatives Locales pour l&amp;#039;Énergie et l&amp;#039;Environnement) et la DREAL Bretagne, s&amp;#039;associent pour lancer un appel à projets régional visant à &lt;strong&gt;accompagner financièrement les projets de déconditionnement / hygiénisation de biodéchets emballés&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ces projets seront élaborés en faveur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’une &lt;strong&gt;approche territoriale cohérente des projets&lt;/strong&gt;, en tenant compte des « bassins versants » des flux de déchets collectés sur une zone géographique, dont l’échelle pertinente sera à définir au moyen d’une étude territoriale.&lt;/li&gt;&lt;li&gt;De la &lt;strong&gt;recherche de partenariat et/ou de mutualisation entre différents acteurs&lt;/strong&gt;, afin de consolider chacune des étapes de la filière (collecte, transport, tri, traitement).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un projet de déconditionnement / hygiénisation peut également constituer un projet structurant sur un territoire, notamment en offrant de nouveaux services : création d’une filière locale de collecte, de recyclage et de valorisation des déchets organiques avec, par exemple, le développement de réseaux de chaleur, la création d’activités économiques locales…&lt;/p&gt;&lt;p&gt;Cet appel à projets se décline en deux phases :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PHASE 1 : &lt;strong&gt;Phase d’étude préalable dite « territoriale »&lt;/strong&gt; permettant de définir la faisabilité et la pertinence de la mise en place d’une unité de déconditionnement / hygiénisation sur un territoire donné.&lt;/li&gt;&lt;li&gt;PHASE 2 : &lt;strong&gt;Phase d’investissement&lt;/strong&gt; pour la création d’une unité de déconditionnement / hygiénisation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour déposer une demande valide, fournir l&amp;#039;ensemble des éléments demandés dans le règlement de l&amp;#039;appel à projets, disponible sur cette page. &lt;br /&gt;Le dépôt des dossiers de demande d&amp;#039;aide se fait au fil de l&amp;#039;eau jusqu&amp;#039;au 30 décembre 2024 - 17h30.&lt;br /&gt;La sélection des dossiers se fera après cette date.&lt;/p&gt;&lt;p&gt;Les candidats sont réputés avoir pris connaissance du règlement de cet appel à projets disponible sur cette page.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deconditionnement-et-hygienisation-en-bretagne/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>163089</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir une alimentation territoriale et durable</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 5 - Alimentation territoriale et durable</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 8 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’action publique permettra de cibler des financements sur des thématiques de transitions, notamment alimentaires, ainsi que d’accompagner des initiatives de reterritorialisation de l’alimentation comme les projets alimentaires territoriaux (PAT). Le territoire du Sud Gironde souhaite également structurer le développement de filières territorialisées, d’outils collectifs de proximité et des débouchés associés. Enfin, la demande croissante d’une économie décarbonée offre des opportunités pour favoriser les initiatives et investissements dans le développement agro-alimentaire à partir des ressources locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Actions de communication autour de l’alimentation saine et durable ; Création et développement d’outils favorisant l’alimentation territoriale et durable ; Nouvelles formes de pratiques agricoles ; Espaces tests agricoles ; Matériels favorisant le commerce et le e-commerce local, la transformation de produits alimentaires locaux ; Aménagements de locaux favorisant les pratiques de transformation et de commerce de produits alimentaires locaux &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel&lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U21" s="1" t="inlineStr">
         <is>
-          <t>PAYS DES CHÂTEAUX</t>
+          <t>GAL Sud Gironde</t>
         </is>
       </c>
       <c r="V21" s="1" t="inlineStr">
         <is>
-          <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
+          <t>https://gal-sud-gironde.webador.fr/</t>
         </is>
       </c>
       <c r="W21" s="1" t="inlineStr">
         <is>
-          <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
         </is>
       </c>
       <c r="X21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y21" s="1" t="inlineStr">
         <is>
-          <t>leader@paysdeschateaux.fr</t>
+          <t>leader@polesudgironde.fr</t>
         </is>
       </c>
       <c r="Z21" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/projeter-la-destination-blois-chambord-val-de-loire-et-ses-acteurs-vers-un-tourisme-davenir-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-pratiques-innovantes-et-leconomie-sociale-et-solidaire/</t>
         </is>
       </c>
       <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
-          <t>Pays des Châteaux</t>
+          <t>GAL Sud Gironde</t>
         </is>
       </c>
       <c r="AD21" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
-          <t>18/06/2024</t>
+          <t>19/07/2024</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
+        <v>164103</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  9</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>164100</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Accompagner la mise en oeuvre de la transition alimentaire</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action 6</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I22" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Objectifs stratégiques&lt;/p&gt;&lt;p&gt;&lt;span&gt;-	Encourager le déploiement de système globaux en matière de stratégies alimentaires locales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Conforter, développer l’agriculture locale et valoriser les nouveaux modes de production agroécologiques dans une optique de préservation du climat, de l’air, des sols, de l’eau et de la biodiversité &lt;/span&gt;&lt;br /&gt;&lt;span&gt; Encourager les changements de comportements alimentaires et favoriser la saisonnalité et le « bien manger »&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la valorisation du potentiel nourricier des espaces publics et privés&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la consommation des produits agricoles du territoire sur le territoire par les habitants du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Valoriser et diffuser les savoir-faire des exploitations aux pratiques agroécologiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les restaurants collectifs vers un approvisionnement local et issu d’une activité raisonnée&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Lutter contre le gaspillage alimentaire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager l’animation territoriale, la coopération, la mobilisation des partenaires et encourager les professionnels à s’organiser entre eux pour valoriser les circuits courts et le « bien-manger »&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Amplifier le recours aux circuits de proximité &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner la mise en œuvre de filières locales de déchets fermentescibles &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/eb31d09f-d0e4-40f6-a1f9-9b34f97c23aa/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 6&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Lutte contre la précarité
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Pour être éligible le Projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Pour être éligible le porteur de projet doit être accompagné par une structure d&amp;#039;accompagnement type Chambres consulaires, BGE, Galillée....&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/d0ce306f-8a3f-469e-bed9-326d092a6f68/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 6&lt;/a&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>PAYS CALAISIS</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-accompagner-la-mise-en-oeuvre-de-la-transition-alimentaire/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD22" s="1" t="inlineStr">
+      <c r="AD23" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...168 lines deleted...]
-      </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
-        <v>163040</v>
+        <v>163961</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
+          <t>Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°2 - Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Calvados</t>
-[...4 lines deleted...]
-          <t>Région académique — Normandie</t>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
-        <is>
-[...158 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Face
 à une demande des consommateurs pour les produits et services de qualité, cette
 2ème fiche action est indissociable de
 la première pour garantir et maintenir la qualité de notre territoire. Elle
 repose donc sur l’offre de commercialisation et de consommation avec le
 développement de synergies et de mise en réseau entre les acteurs et filières à
 l’intérieur comme à l’extérieur du territoire.&lt;/p&gt;&lt;p&gt;Il
 s’agira de conforter et animer la démarche de circuits courts existante en
 augmentant le nombre de producteurs concernés et le nombre de lieux. La vente
 directe est un réel moyen de valoriser les produits, mais aussi le savoir-faire
 et les métiers, auprès de consommateurs friands des produits locaux. Afin de
 faciliter la vente directe, il sera nécessaire d’améliorer les conditions de
 vente en matière de structuration des étals, qui protégeront les vendeurs,
 consommateurs et produits. &lt;/p&gt;&lt;p&gt;Premier
 metteur en marchés des espèces halieutiques locales, la Criée de Fécamp Côte
 d’Albâtre organise des ramasses sur l’ensemble du littoral Normand. Il s’agit
 ainsi d’assurer la cohésion dans les sites de débarquement, à l’échelle de
 Fécamp et du Tréport, et bien au-delà avec un partenariat possible entre les
 criées normandes. Au-delà, il s’agira de structurer une offre de
 commercialisation globale sur notre territoire, pour élargir la vente et
 valoriser les produits de la mer. En partenariat avec les organismes de
 formation, des compétences spécifiques liées à la vente et à la préparation du
 produit pourraient être développés afin de permettre une montée en puissance du
 secteur. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;D’un
 point de vue de la consommation de produits locaux issus de la pêche et de
 l’aquaculture, elle est assez basse sur notre territoire. Il est primordial de
 faire découvrir nos produits aux consommateurs locaux en coordonnant le secteur
 de la pêche avec la restauration collective des structures publiques pour
 mettre à l’honneur les poissons locaux dans leurs cuisines. À cela, s’ajoute
 une volonté de faire mettre en avant par les chefs cuisiniers locaux les
 produits de la mer, avec la création de recettes emblématiques de notre
 territoire.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;Renforcer
 les circuits courts et la vente directe&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Accompagner
 les restaurateurs locaux dans l’utilisation de produits de la mer locaux&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Améliorer
 la commercialisation des espèces locales&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Augmentation
 des points de vente des produits de la mer locaux &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
 de l’offre de commercialisation des produits de la mer sur notre territoire&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
 de la consommation locale des produits issus de la filière pêche et aquaculture
 locale&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
 de la visibilité des produits de la mer sur le territoire&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Progression
 des conditions de vente directe de produits halieutiques en matière de
 structuration des étals, notamment avec des étals/halles à poissons&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Création
 de partenariats avec des chefs cuisiniers reconnus autour d’un produit de la
 mer &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
 de la part de produits locaux issus de la pêche et aquaculture dans la
 préparation des restaurants et de la restauration collective.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
 des sites de débarquement liée à la commercialisation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
 de la visibilité auprès du consommateur la vente directe et les circuits courts&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Animation et mise en réseau
 Artisanat
 Mers et océans</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="Q25" s="1" t="inlineStr">
+      <c r="Q24" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
 groupements d’entreprises ou entrepreneurs individuels implantés sur le
 territoire&lt;/li&gt;&lt;li&gt;Associations
 implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
 Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
 publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
 formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
 recherche &lt;/li&gt;&lt;li&gt;
 Établissements Publics de
 caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
 ci-dessous et sous réserve de la rédaction finale du programme opérationnel
 FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
 Organismes de Droit Public ou une entreprise chargée de la gestion de services
 d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
 être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
 caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>GALPA Fécamp et Côte d'Albâtre</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
         </is>
       </c>
-      <c r="AD25" s="1" t="inlineStr">
+      <c r="AD24" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>164173</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>S'enrichir aux regards des autres par la coopération nationale ou transnationale</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Coopération nationale ou transnationale : Fiche-action 5 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;La
+coopération est une réelle opportunité pour enrichir la stratégie LEADER du
+territoire du GAL et ouvrir de nouvelles perspectives. Cette ouverture revêt un enjeu
+d’autant plus important que la stratégie est orientée vers le changement de
+modèles et de pratiques. Elle nécessite de s’intéresser à d’autres modes de
+réflexion et d’organisation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Développer des nouvelles approches en matière de
+développement territorial&lt;br /&gt;- Mutualiser les moyens pour répondre à des enjeux
+communs à plusieurs territoires&lt;br /&gt;- Développer des réseaux d&amp;#039;acteurs à l&amp;#039;échelle nationale
+et européenne&lt;br /&gt;- Apporter une plus-value aux actions du territoire&lt;br /&gt;- Donner une dimension européenne au territoire&lt;br /&gt;- Renforcer la cohésion, l&amp;#039;identité et l&amp;#039;image du
+territoire par effet &amp;#34;miroir&amp;#34;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Coopération « Conduite du
+changement »&lt;/strong&gt;&lt;br /&gt;&lt;/em&gt;- Actions d&amp;#039;information, de sensibilisation,
+d’accompagnement des collectivités sur des sujets expérimentaux en lien avec
+l’aménagement, l’urbanisme durable (réemploi, densification, mobilisation des friches…)&lt;br /&gt;- Actions de recherche-action et de sensibilisation sur
+la résilience territoriale, les dynamiques de villes ou territoires en
+transition, l’adaptation de l’agriculture/forêt au dérèglement climatique, la
+préservation de la ressource en eau&lt;br /&gt;- Actions de sensibilisation et de transferts
+d’expériences sur la sobriété énergétique, le développement des énergies
+renouvelables, l’économie circulaire&lt;br /&gt;- Actions de sensibilisation et de recherche sur le
+vieillissement de la population&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « démarche
+Projet Alimentaire Territorial »&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions de transfert d’expériences, visite de terrain,
+sensibilisation, formation, étude avec des territoires nationaux ou européens
+plus avancés dans leurs démarches de structuration de leurs systèmes
+alimentaires territoriaux ou sur des problématiques spécifiques (préservation
+du foncier agricole, adaptation de l’agriculture aux enjeux climat, eau,
+biodiversité…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Biodiversité
+»&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions liées au développement et à la préservation
+des Trames Vertes et Bleues, à la mise en place de Trames Noires…&lt;br /&gt;- Actions sur le volet santé/environnement (cours
+d’écoles résilientes…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Slow Tourisme » &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions
+de valorisation des produits identitaires du territoire (produits alimentaires,
+produits agricoles, savoir-faire…) en lien avec la dynamique PAT et le Slow
+Tourisme. Projet en cours avec deux GAL portugais (IN LOCO et ALENTEJO
+XXI) et un GAL régional (Pays de la Vallée du Cher et du Romorantinais)&lt;br /&gt;- Poursuite
+du déploiement de l’itinéraire européen de la route d’Artagnan, à l’échelle
+nationale voire européenne : animation, communication, actions culturelles…&lt;br /&gt;- Actions
+mutualisées en lien avec les marques et réseaux touristiques&lt;br /&gt;- Actions
+liant tourisme et biodiversité en forêt&lt;br /&gt;- Actions
+de découverte insolite / innovante des territoires, actions favorisant
+l’inclusion sociale, actions culturelles liées aux thématiques de la
+résilience, développées avec d’autres GAL&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Personnes âgées
+Alimentation
+Economie circulaire
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire. Dans
+le cadre d’actions de coopération, celles-ci pourront avoir lieu en dehors du
+territoire régional.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
+matériels, mobiliers, panneaux, signalétique, achat de véhicule&lt;br /&gt;- Dépenses
+de construction, d’aménagement de locaux pour la logistique, la transformation,
+la conservation, la distribution, la vente de produits locaux en circuit court
+de proximité.&lt;br /&gt;- Investissements
+matériels scientifiques, techniques et pédagogiques&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’espaces, de plantation&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats
+de fournitures liées à l’opération&lt;br /&gt;- Aménagement
+et acquisition d&amp;#039;équipements de valorisation des biodéchets : travaux de
+construction de plate-forme, équipement de broyage, de manutention, de
+stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/senrichir-aux-regards-des-autres-par-la-cooperation-nationale-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>164374</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Faire dialoguer agriculture et société</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...5 lines deleted...]
-          <t> Min : 50 Max : 80</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span&gt;Les
-[...30 lines deleted...]
-     au territoire &lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Notre offre vous aide à favoriser le dialogue entre acteurs du monde agricole et les habitants de votre territoire. Nous soutenons la mise en place d&amp;#039;initiatives participatives qui rapprochent agriculteurs, citoyens et acteurs locaux. Nous accompagnons la co-construction de projets permettant de sensibiliser aux enjeux agricoles, renforcer les liens sociaux et promouvoir une agriculture durable, respectueuse des attentes sociétales et des spécificités locales.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Agriculture et agroalimentaire
-Consommation et production
-[...1 lines deleted...]
-Mers et océans</t>
+Animation et mise en réseau</t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="S26" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
-[...5 lines deleted...]
-Dépenses d’investissement</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U26" s="1" t="inlineStr">
         <is>
-          <t>Calvados</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V26" s="1" t="inlineStr">
         <is>
-          <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
+          <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
       <c r="X26" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;Margaux Marie&lt;/strong&gt;&lt;br /&gt;
-[...1 lines deleted...]
-&lt;strong&gt;Téléphone : 06 59 48 87 24&lt;/strong&gt; / &lt;strong&gt;02 31 57 18 06&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y26" s="1" t="inlineStr">
         <is>
-          <t>galpa-calvados@calvados.fr</t>
+          <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
       <c r="Z26" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/excellence-des-produits-de-la-peche-et-de-laquaculture/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-dialoguer-agriculture-et-societe/</t>
         </is>
       </c>
       <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
-          <t>Département du calvados</t>
+          <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
-          <t>20/08/2024</t>
+          <t>13/02/2025</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
-        <v>162708</v>
+        <v>164288</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Améliorer le bien vivre et favoriser le faire ensemble sur le territoire</t>
+          <t>Accompagner dans la transition environnementale et énergétique</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Fiche action n°3</t>
+          <t>Accompagner le territoire dans la transition environnementale et énergétique</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>GAL des Cévennes au Rhône</t>
+          <t>PETR Grand Quercy</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)
+Département
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
-[...10 lines deleted...]
-frais et locaux.&lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;4.1  
+Soutenir des pratiques agricoles durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.1.1  Accompagner les productions et les filières locales
+&lt;/p&gt;&lt;p&gt;4.1.2  Accompagner l’installation dans le cadre d’une
+démarche collective&lt;/p&gt;&lt;p&gt;4.1.3  Promouvoir une alimentation saine et durable&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.2  
+Préserver la biodiversité &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.2.1  Valoriser les haies&lt;/p&gt;&lt;p&gt;4.2.2  Restaurer les milieux naturels et renaturer
+certains espaces artificialisés &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3  
+Encourager les projets contribuant à une
+plus grande sobri&lt;/strong&gt;été&lt;/p&gt;&lt;p&gt;4.3.1 Aider les actions expérimentales et/ou innovantes
+visant à réduire les consommations en énergies, en eau et en matières&lt;/p&gt;&lt;p&gt;4.3.2  Favoriser le recyclage et le réemploi&lt;/p&gt;&lt;p&gt;4.3.3  Accompagner l’offre de mobilité douce&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.4  
+Développer les énergies renouvelables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.5  
+Informer, sensibiliser, éduquer à
+l’environnement et au développement durable et impliquer les citoyens&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span&gt;Exemples de projets : Aménagement
-[...2 lines deleted...]
-évènement culturel ; Ateliers pédagogiques ; Equipement d’une cuisine collective…&lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;-   Regroupements
+fonciers, sensibilisation propriétaires fonciers, espaces tests agricoles, cuisine pédagogique, rencontres de
+producteurs, etc. ;&lt;/p&gt;&lt;p&gt;-   Réimplantation
+de haies, renaturation,
+inventaire milieux dégradés, etc. ; &lt;/p&gt;&lt;p&gt;-  Plans
+de sobriété, réutilisation des eaux usées, actions de partage
+d’infrastructures, d’équipements, de services, de matières, création de liaisons avec les voies
+vertes, liaisons piétonnes, pédibus, etc. ;&lt;/p&gt;&lt;p&gt;-  Cartographie
+multicritères, cadastre solaire, accompagnement des collectivités, projets photovoltaïques citoyens, etc. ;&lt;/p&gt;&lt;p&gt;-   Journées grand public,
+création lieu d’exposition, exposition itinérante, etc.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
-          <t>Culture et identité collective
-[...6 lines deleted...]
-Citoyenneté
+          <t>Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
 Alimentation
-Tiers-lieux
-[...1 lines deleted...]
-Accessibilité
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant</t>
+Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
-[...13 lines deleted...]
-écoresponsables&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
         </is>
       </c>
       <c r="S27" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U27" s="1" t="inlineStr">
         <is>
-          <t>GAL des Cévennes au Rhône</t>
+          <t>GAL Grand Quercy</t>
         </is>
       </c>
       <c r="V27" s="1" t="inlineStr">
         <is>
-          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+          <t>https://www.grandquercy.fr/leader</t>
         </is>
       </c>
       <c r="X27" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y27" s="1" t="inlineStr">
         <is>
-          <t>galdescevennesaurhone@gmail.com</t>
+          <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
       <c r="Z27" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-transition-environnementale-et-energetique/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
-          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
-          <t>06/06/2024</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
-        <v>162703</v>
+        <v>163085</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la mise en oeuvre de la stratégie locale de développement</t>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Programme LEADER</t>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>GAL Ventoux
-Parc naturel régional du Mont-Ventoux</t>
+          <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>Subvention
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie financière</t>
+Subvention</t>
         </is>
       </c>
       <c r="I28" s="1" t="inlineStr">
         <is>
-          <t> Min : 60 Max : 90</t>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
-          <t>&lt;p id="citem_8d7e-72f0" role="tabpanel"&gt;        &lt;/p&gt;&lt;div&gt;
-[...43 lines deleted...]
-        &lt;/div&gt;</t>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N28" s="1" t="inlineStr">
         <is>
-          <t>Culture et identité collective
-[...189 lines deleted...]
-Patrimoine et monuments historiques
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...3 lines deleted...]
-Espace public
 Friche
-Foncier
-[...4 lines deleted...]
-Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Architecture
+Paysage
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>163040</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bien qu’étant un territoire très attractif, le Pays d’Auge souffre de disparités en matière de dynamisme économique et d’accès pour tous à des services marchands de proximité. Certaines zones rurales sont en effet confrontées à des problématiques de vacances commerciales, de sous-développement du tissu artisanal et de disparition des commerces de proximité, faute de repreneurs. Participant à 6 des 59 objectifs du SRADDET, cette fiche-action rend indispensable le maintien et le renforcement des commerces de proximité et l’artisanat local afin d’assurer un développement équilibré du territoire, facteur de bien-être des habitants, d’emplois et d’attractivité touristique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Permettre à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural &lt;/li&gt;&lt;li&gt;Soutenir les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Encourager les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Soutenir les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, modernisation et développement de &lt;strong&gt;commerces de proximités et d’activités artisanales dans les centre-bourgs &lt;/strong&gt;(communes de moins de 10 000 habitants / pour les créations une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Opérations visant à réhabiliter des &lt;strong&gt;friches industrielles et économiques&lt;/strong&gt; (études)&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination/coopération entre les acteurs locaux&lt;/strong&gt; et à valoriser les démarches collectives &lt;/li&gt;&lt;li&gt;Soutien à l&amp;#039;élaboration de &lt;strong&gt;plans d&amp;#039;action locaux pour le développement économique&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Expérimentations de &lt;strong&gt;nouvelles formes de commerces innovantes&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien au développement de &lt;strong&gt;lieux participatifs&lt;/strong&gt; (commerces autogérés, cafés associatifs, tiers-lieux)&lt;/li&gt;&lt;li&gt;Aides à la création ou au développement des &lt;strong&gt;petites entreprises dans le champ de l’économie sociale et solidaire (ESS) et de l’économie circulaire&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Actions visant à soutenir les diversifications/reprises/transmissions du &lt;strong&gt;« dernier commerce de proximité du village » &lt;/strong&gt;(collectivités uniquement, une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Création, expérimentation, développement et valorisation de projets en faveur de la &lt;strong&gt;commercialisation des produits en circuits courts&lt;/strong&gt;, de la &lt;strong&gt;relocalisation de la production alimentaire&lt;/strong&gt; et de la consommation responsable, notamment dans le domaine de la restauration collective et aide à la structuration de filières locales&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Accès aux services
+Citoyenneté
+Alimentation
 Commerces et services
-Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
-Revitalisation
-[...2 lines deleted...]
-Qualité de l'air
 Biodiversité
-Equipement public
-[...7 lines deleted...]
-International
 Attractivité économique
-Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
-[...17 lines deleted...]
-Solutions d'adaptation fondées sur la nature (SafN)</t>
+Artisanat</t>
         </is>
       </c>
       <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R29" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...7 lines deleted...]
- &lt;/p&gt;</t>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet permet à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le projet soutient les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Le projet encourage les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Le projet soutient les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Achat de terrain bâti et non bâti, &lt;span&gt;Construction et extensions ;  &lt;/span&gt;&lt;span&gt;Travaux de rénovation énergétique sans audit énergétique préalable ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T29" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U29" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>GAL Pays d'Auge</t>
         </is>
       </c>
       <c r="V29" s="1" t="inlineStr">
         <is>
-          <t>https://villyz.fr/</t>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
       <c r="X29" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...7 lines deleted...]
- : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y29" s="1" t="inlineStr">
         <is>
-          <t>arthur.moraglia@villyz.fr</t>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
       <c r="Z29" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques-1/</t>
         </is>
       </c>
       <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
-[...40 lines deleted...]
-      </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
-          <t>Villyz</t>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>08/07/2024</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
-        <v>162529</v>
+        <v>163026</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dynamiser et accompagner l'agricultutre et l'alimentation locales</t>
+          <t>Permettre une offre d'alimentation de qualité, accessible à tous, et soutenir une production agricole durable</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Programme LEADER 2023-2027</t>
+          <t>Fiche Action n°1 : Permettre une offre d'alimentation de qualité, accessible à tous, et soutenir une production agricole durable</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>GAL du Pays de Coutances</t>
-[...4 lines deleted...]
-          <t>Conseil régional de Normandie</t>
+          <t>GAL Seine-Eure</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
-          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+          <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
-[...15 lines deleted...]
-agricoles lorsque ces actions ne sont pas éligibles aux dispositifs régionaux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+          <t>&lt;h2&gt;Valoriser une agriculture locale et durable au service d’une alimentation de qualité accessible à tous&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer l’ancrage local des productions agricoles et tendre vers plus d’autonomie alimentaire&lt;/h3&gt;&lt;h4&gt;Développement des cultures fruitières, légumières et protéagineuses et facilitation de la transformation&lt;/h4&gt;&lt;p&gt;Le GAL pourra soutenir des projets qui contribuent à cette diversification et répondre, en partie, aux besoins de consommation locale (habitants, restauration collective). Les projets pourront aussi s’élargir à d’autres productions (viande, lait). Le GAL permettra également d’initier des projets visant les outils de transformation (légumerie, conserverie) et de créer des espaces tests agricoles.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement à la création et la structuration de filières&lt;/h4&gt;&lt;p&gt;La réflexion ne peut se limiter aux frontières administratives territoriales mais elle doit prendre en compte les bassins de vie. Ainsi les coopérations déjà en cours entre la CASE et la métropole rouennaise, notamment, seront de nature à faciliter la structuration des filières et des débouchés commerciaux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement des outils de commercialisation pour les agriculteurs&lt;/h4&gt;&lt;p&gt;La commercialisation des produits locaux est une question majeure pour permettre le développement des nouvelles filières et activités de maraichages en circuits courts. Mais c’est aussi porter des projets qui permettront une commercialisation au bénéfice de tous. Le GAL doit être un levier pour renforcer l’accès à des produits frais, locaux et sains pour les plus démunis (plateforme d’approvisionnement pour les épiceries sociales et solidaires, ateliers nomades de cuisine…). La question de la commercialisation doit également être pensée en lien avec la logistique (dans une approche logistique durable et la plus décarbonée possible).&lt;/p&gt;&lt;h4&gt;Affirmation des liens productions locales et tourisme&lt;/h4&gt;&lt;p&gt;Le tourisme peut enrichir son offre et sa durabilité par l’intégration de produits locaux dont des produits alimentaires. La valorisation et la commercialisation des productions locales sont à développer, tant dans l’offre de restauration que dans les commerces et marchés mais aussi sous forme, par exemple, de paniers/casiers à disposition des clientèles des gîtes et chambres d’hôtes ainsi que des touristes en itinérance.&lt;/p&gt;&lt;h4&gt;Promouvoir l’attractivité des métiers agricoles&lt;/h4&gt;&lt;p&gt;Il importe enfin de soutenir et de promouvoir la connaissance et l’attractivité des métiers agricoles auprès des jeunes et/ou des personnes en reconversion. Cela peut passer par des actions de sensibilisation et de formation, par le canal de l’insertion et par l’accompagnement des chefs d’exploitation à l’accueil de salariés. Il conviendra de porter une attention particulière aux projets qui viendront contribuer à améliorer l’égalité homme-femmes par un soutien aux agricultrices et/ou à celles qui souhaitent s’engager dans cette voie.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Promouvoir de nouvelles pratiques agricoles en faveur de productions de qualité&lt;/h3&gt;&lt;h4&gt;Réintégration de l’agriculture en ville&lt;/h4&gt;&lt;p&gt;Le GAL peut favoriser une alliance de la ruralité avec les communes plus urbaines par plusieurs voies : reconquêtes de « micro fonciers » en leurs donnant une vocation agricole et/ou nourricière, création de jardins partagés animés et soutenus par des maraichers locaux, conception de programmes innovants d’habitats ou de tertiaire incluant des parcelles pour du maraichage urbain...&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des agriculteurs et les particuliers aux pratiques agro-écologiques&lt;/h4&gt;&lt;p&gt;Vers les professionnels de nombreuses actions innovantes peuvent émerger pour accompagner les professionnels à de nouvelles formes de productions plus responsables. Cela suppose un véritable accompagnement au changement. Mais cette sensibilisation à l’agroécologie peut aussi viser les particuliers (tant en milieu urbain que rural) pour inciter à des pratiques plus vertueuses et pour échanger sur les bonnes pratiques à partir de coopérations infra et interterritoriales.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Affirmation des liens alimentation-santé et lutte contre la précarité alimentaire&lt;/h4&gt;&lt;p&gt;Une alimentation saine contribue à une meilleure santé. Il reste nécessaire de développer des actions de sensibilisation, et des expérimentations pour changer les pratiques et les rendre accessibles au plus grand nombre.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Appui au développement d’une filière agro-matériaux / agro-ressources&lt;/h4&gt;&lt;p&gt;Aux côtés d’expérimentations déjà en cours (avec le miscanthus) le GAL pourrait faciliter l’émergence de nouvelles expériences mais aussi favoriser la structuration de nouvelles filières. De même, les nouveaux modes de construction font de plus en plus appel à des matériaux agrosourcés. Il serait intéressant d’étudier le potentiel local de production de tels matériaux et de contribuer à la structuration des filières nécessaires à leur développement.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N30" s="1" t="inlineStr">
         <is>
-          <t>Sols
-[...3 lines deleted...]
-Agriculture et agroalimentaire</t>
+          <t>Alimentation
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production</t>
         </is>
       </c>
       <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P30" s="1" t="inlineStr">
         <is>
-          <t>01/01/2023</t>
+          <t>20/03/2023</t>
         </is>
       </c>
       <c r="Q30" s="1" t="inlineStr">
         <is>
-          <t>12/12/2027</t>
+          <t>31/12/2027</t>
         </is>
       </c>
       <c r="R30" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’agriculture contribue au façonnement des paysages et à l’aménagement du
-[...11 lines deleted...]
-territoire.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Ne pas avoir commencé (aucun contrats ou devis signés)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U30" s="1" t="inlineStr">
         <is>
-          <t>GAL Pays de Coutances</t>
+          <t>GAL Seine-Eure</t>
         </is>
       </c>
       <c r="V30" s="1" t="inlineStr">
         <is>
-          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=Le%20programme%20LEADER%20(Liaisons%20Entre,est%20%C3%A0%20sa%20sixi%C3%A8me%20programmation.</t>
         </is>
       </c>
       <c r="X30" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
-[...4 lines deleted...]
-&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y30" s="1" t="inlineStr">
         <is>
-          <t>c.guerard@communaute-coutances.fr</t>
+          <t>flavien.andre@seine-eure.com</t>
         </is>
       </c>
       <c r="Z30" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-solutions-de-mobilite-durable-fiche-action-2/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/permettre-une-offre-dalimentation-de-qualite-accessible-a-tous-et-soutenir-une-production-agricole-durable/</t>
         </is>
       </c>
       <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés</t>
+        </is>
+      </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
-          <t>Coutances mer et bocage</t>
+          <t>Groupe d'Action Locale Seine-Eure</t>
         </is>
       </c>
       <c r="AD30" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
-          <t>26/04/2024</t>
+          <t>04/07/2024</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
-        <v>162525</v>
+        <v>162987</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Développer une agriculture durable et diversifiée, les circuits courts et le tourisme</t>
+          <t>Diversifier les modèles agricoles et alimentaires locaux pour augmenter la capacité du territoire</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Un territoire qui régénère ses éco-systèmes économiques</t>
+          <t>Fiche 9 - FEADER</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>PETR Centre-Cher</t>
-[...4 lines deleted...]
-          <t>Conseil régional du Centre-Val de Loire</t>
+          <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
-        <is>
-[...158 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
-Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La viticulture est la 1ère filière agricole du Cœur Entre-deux-Mers. La
+place de cette filière est le fruit de plusieurs composantes : &lt;/span&gt;&lt;span&gt;histoire, terroir, place des appellations, essor
+commercial et à l’export des vins de Bordeaux, …&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Aujourd’hui cette filière est soumise de plus en
+plus à de nombreux aléas-risques (baisse de la consommation, difficultés de
+l’export, aléas climatiques, image environnementale, …) bien qu’un travail
+collectif et individuel soit entrepris &lt;/span&gt;&lt;span&gt;pour la faire évoluer
+(démarches HVE, AB, conduite raisonnée, …) et la diversifier.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;De plus, de nouvelles formes de productions agricoles se sont développées
+afin de répondre à différents besoins (restauration collective, formation,
+social, agriculture vivrière, sensibilisation, …) et portées en général par des
+structures hors monde agricole (collectivités, associations, …).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, et le Programme Alimentaire Territorial l’a montré, la couverture
+des besoins alimentaires par la capacité de production propre au territoire
+reste marginale. Agir pour l’alimentation c’est aussi accompagner les
+agriculteurs du Cœur Entre-deux-Mers pour transformer, commercialiser leurs
+produits et trouver des débouchés localement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La mise en valeur de ces produits locaux et des produits de qualité
+permet aussi sur le territoire de sensibiliser les consommateurs et de rendre
+accessible ces produits.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Augmenter la capacité de production alimentaire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer de nouveaux revenus pour les exploitations agricoles par la
+diversification&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager la consommation locale et vers des produits de qualité pour
+augmenter les retombées bénéfiques (santé, économie locale, …)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réduire la dépendance aux produits « importés »&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Améliorer l’autonomie alimentaire&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Diversification des
+exploitations notamment viticoles pour développer de nouvelles filières alimentaires
+ou énergétiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien aux actions
+de coordination et de réseau des acteurs pour :&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la mutation des activités agricoles du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la commercialisation de produits alimentaires via
+les réseaux-démarches de circuits-courts ou solidaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Installation de
+nouvelles formes de production agricole par des acteurs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Publics (&lt;em&gt;espaces tests, régie agricole, …)&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Associatifs ou citoyens (&lt;em&gt;jardins partagés,
+chantiers d’insertion agricole, …)&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Agricoles professionnels (&lt;em&gt;filières « atypiques »
+comme les insectes&lt;/em&gt; OU &lt;em&gt;espaces partagés et collectifs comme en espaces
+tests, la mise à disposition de foncier, …)&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transformations
+agro-alimentaires en entreprise ou à la ferme&lt;/li&gt;&lt;li&gt;&lt;span&gt;Promotion et
+valorisation de l’agriculture locale et de l’alimentation locale, de qualité et
+accessible à tous&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Accompagnement à la réduction du gaspillage et des
+déchets alimentaires et à leur valorisation&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de &lt;span&gt;l&amp;#039;Axe 3 - Agriculture et alimentation durable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-ladaptation-et-la-mutation-du-foncier-agricole/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD31" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>162986</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’adaptation et la mutation du foncier agricole</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 9 - FEADER</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J32" s="1" t="inlineStr">
         <is>
-          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;span&gt;Sur le Cœur Entre-deux-Mers le rythme d’artificialisation des sols est
+élevé notamment du fait du développement du logement individuel et des infrastructures
+(routes, zones d’activités, …) au détriment des surfaces foncières agricoles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le modèle de l’habitat pavillonnaire majoritaire induit de potentiels
+conflits de voisinages avec le monde agricole.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;La loi climat et résilience et la mise en place du Zéro Artificialisation
+Nette ZAN à l’horizon 2050 vont venir impacter le modèle actuel pour le faire
+évoluer vers des pratiques plus durables et moins consommatrices de foncier
+agricole, naturel et forestier.&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;Par ailleurs ce foncier agricole est aussi touché en partie par de
+l’enfrichement, des phénomènes de rétention foncière et l’arrêt d’activités
+agricoles (départ à la retraite, non transmission, difficultés économiques dans
+certaines filières).&lt;/p&gt;&lt;p&gt;&lt;span&gt;Cette situation risque de s’accélérer dans les années à venir du fait du
+départ à la retraite d’une importante génération d’agriculteurs aujourd’hui
+âgée de plus de 55 ans.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Densifier l’urbanisation pour y développer les usages&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prévenir et limiter les conflits d’intérêts potentiels entre les
+différents usagers du foncier (propriétaire, habitants, agriculteurs,
+collectivités, …)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Expérimentation pour
+la mise en place de solutions et dispositifs pour accompagner la démarche de
+Zéro Artificialisation Nette (ZAN)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser l’aménagement
+des espaces agricoles et naturels hors zones Natura 2000 et hors MAEC&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Anticiper et
+accompagner les mouvements de foncier agricole pour dynamiser l’économie
+agricole&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maintenir, préserver
+et dynamiser le foncier agricole&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...3 lines deleted...]
-Transition énergétique
+          <t>Sols
+Friche
+Foncier
 Alimentation
-Commerces et services
-Economie circulaire
 Economie locale et circuits courts
-Biodiversité
-[...4 lines deleted...]
-Médias et communication</t>
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité</t>
         </is>
       </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P32" s="1" t="inlineStr">
         <is>
-          <t>01/04/2023</t>
+          <t>01/01/2021</t>
         </is>
       </c>
       <c r="Q32" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
       <c r="R32" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 3 - Agriculture et alimentation durable&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S32" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T32" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement
-Dépenses d’investissement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U32" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
       <c r="V32" s="1" t="inlineStr">
         <is>
-          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
-[...4 lines deleted...]
-          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
       <c r="X32" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
-[...3 lines deleted...]
-     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y32" s="1" t="inlineStr">
         <is>
-          <t>a.houdinet@pays-vitryat.fr</t>
+          <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
       <c r="Z32" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs-1/</t>
         </is>
       </c>
       <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
-[...5 lines deleted...]
-      </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
-          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+          <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
       <c r="AD32" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
-          <t>15/11/2024</t>
+          <t>28/06/2024</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
-        <v>163815</v>
+        <v>162982</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+          <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Programme Leader du GAL Beauce Dunois</t>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Pays Dunois
-[...5 lines deleted...]
-          <t>Conseil régional du Centre-Val de Loire</t>
+          <t>GAL des Coëvrons</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
-        <is>
-[...428 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -6609,1535 +6065,3665 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P35" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q35" s="1" t="inlineStr">
+      <c r="Q33" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD35" s="1" t="inlineStr">
+      <c r="AD33" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162974</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>DDT de l'Aube</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
-Entreprise privée
-[...55 lines deleted...]
-          <t>Sols
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+services spécialisés de la Direction Départementale des
+Territoires de l’Aube, selon le domaine concerné, sont les
+interlocuteurs de proximité des élus qui souhaitent être
+accompagnés et soutenus dans la mise en œuvre de leurs projets
+relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
+	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
+	des actes d’urbanisme et conseil aux services instructeurs des
+	collectivités,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
+	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
+	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	aux collectivités dans la mise en œuvre de l’ingénierie sur
+	mesure proposée par l’ANCT, ...&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
+	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	et instruction des procédures environnementales des projets,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	au développement des projets d’agriculture durable&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à la mise en place d’espaces naturels protégés, ... .&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eaux
+	et milieux aquatiques&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;prévention
+	des risques naturels,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	des projets soumis à la loi sur l’eau,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;protection
+	et gestion durable des eaux, …&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Logement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;aide
+	aux démarches de rénovation du parc de logements privés,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à la rénovation urbaine des quartiers prioritaires (NPNRU),&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;développement
+	de l’offre locative publique en lien avec les bailleurs sociaux,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;déclinaison
+	des politiques sociales du logement pour les publics prioritaires,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;prévention
+	des expulsions locatives, ... .&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Énergie
+	et déchets&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;span&gt;appui
+	au développement des énergies renouvelables,&lt;/span&gt;&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
+	amont sur les projets d’énergies renouvelables (pôle ENR), ... .&lt;/p&gt;
+	&lt;p&gt;Transport
+	et mobilités&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;appui
+	à la réalisation de schémas cyclables et promotion des mobilités
+	douces,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
+	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
+	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
+	des collectivités pour la prise d’arrêtés de mise en sécurité,
+	... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Développement
+économique et commercial&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
+	et accompagnement pour la réalisation de projets économiques ou
+	industriels, ... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Ingénierie
+financière&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
+	à la recherche de financements publics (outil aides territoires),
+	... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+– Action
+Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
+Petites Villes de Demain (PVD) ;&lt;/p&gt;
+&lt;p&gt;– Pacte
+Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
+&lt;p&gt;– Aménagements
+d’espaces publics ;&lt;/p&gt;
+&lt;p&gt;– Renouvellement
+urbain, écoquartiers ;&lt;/p&gt;
+&lt;p&gt;– Rénovation
+thermique de bâtiments publics, production d&amp;#039;EnR ; 
+&lt;/p&gt;
+&lt;p&gt;– Agendas
+d’accessibilité programmée ;&lt;/p&gt;
+&lt;p&gt;– Diagnostics
+de sécurité routière ;&lt;/p&gt;
+&lt;p&gt;– Aires
+d’accueil des gens du voyage ;&lt;/p&gt;
+&lt;p&gt;– Plans
+communaux de sauvegarde ;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
+liés aux énergies renouvelables ;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
+de friches artisanales et industrielles ;&lt;/p&gt;
+&lt;p&gt;– Planification
+territoriale… .&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Espace public
 Friche
 Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
 Alimentation
-Economie locale et circuits courts
-[...418 lines deleted...]
-          <t>Alimentation
 Commerces et services
-Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
-Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-Emploi
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
 Attractivité économique
-Artisanat</t>
-[...78 lines deleted...]
-      <c r="S38" s="1" t="inlineStr">
+Appui méthodologique
+Prévention des risques
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction
+Départementale des Territoires de l’Aube.&lt;/p&gt;
+&lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>jean-michel.barrois@aube.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>DDT 10</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>162933</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans la poursuite du Projet Alimentaire Territorial</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche Action Alimentation Locale</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...118 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H40" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J40" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N40" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction du plan de financement et des cofinanceurs. Plancher d'aide LEADER : 5 000 € // Plafond d'aide LEADER : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir une diversité agricole garante d’une richesse paysagère&lt;/li&gt;&lt;li&gt;Développer des filières locales agricoles, et alimentaires permettant de s’adapter aux effets du réchauffement climatique et / ou de les réduire&lt;/li&gt;&lt;li&gt;Réduire les déchets alimentaires et le gaspillage alimentaire de manière innovante&lt;/li&gt;&lt;li&gt;Sensibiliser et rendre accessible une alimentation saine et locale auprès de tous&lt;/li&gt;&lt;li&gt;Mettre en valeur des produits de notre terroir par la coopération entre différents acteurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quelques exemples : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Encourager la reconquête des parcelles en déprise agricole pour une finalité alimentaire&lt;/li&gt;&lt;li&gt;Etudier et investir pour améliorer la commercialisation en circuit court et de proximité (distributeurs automatiques de produits locaux, …)&lt;/li&gt;&lt;li&gt;Renforcer la formation et l’accompagnement des agriculteurs sur les pratiques vertueuses&lt;/li&gt;&lt;li&gt;Promouvoir des pratiques agricoles innovantes moins consommatrices en eau&lt;/li&gt;&lt;li&gt;Créer un document pédagogique d’aide à la décision basé sur les émissions de GES&lt;/li&gt;&lt;li&gt;Identifier et valoriser les invendus et restes alimentaires (dont GMS)&lt;/li&gt;&lt;li&gt;Eduquer au goût la population en la sensibilisant aux produits locaux&lt;/li&gt;&lt;li&gt;Conseiller et accompagner les collectivités pour favoriser les circuits courts et de proximité dans les marchés publics&lt;/li&gt;&lt;li&gt;Soutenir des initiatives visant à réduire le gaspillage alimentaire&lt;/li&gt;&lt;li&gt;Appuyer la structuration d’une filière locale d’aide alimentaire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Alimentation
+Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire</t>
-[...12 lines deleted...]
-      <c r="Q40" s="1" t="inlineStr">
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
-[...220 lines deleted...]
-      <c r="T41" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Présentation du projet par le bénéficiaire en groupe technique puis en Comité de Programmation&lt;/p&gt;&lt;p&gt;Le projet sera passé au crible d&amp;#039;une grille de sélection : &lt;/p&gt;&lt;p&gt;6 questions de 0 à 4 points&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1- RAYONNEMENT&lt;/li&gt;&lt;li&gt;2- PARTENARIAT &amp;amp; COLLABORATION&lt;/li&gt;&lt;li&gt;3- ORIGINALITE &amp;amp; INNOVATION&lt;/li&gt;&lt;li&gt;4- EFFET LEVIER LEADER&lt;/li&gt;&lt;li&gt;5- PERENNITE &amp;amp; IMPACT A LONG TERME&lt;/li&gt;&lt;li&gt;6- PERTINENCE AVEC LA STRATEGIE DU GAL&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Avec une notation : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&amp;lt; 12/24 &lt;span&gt;		&lt;/span&gt;: Avis défavorable // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;Entre 12 et 16/24 &lt;span&gt;	&lt;/span&gt;: Avis favorable avec réserves // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;&amp;gt; 16/24 &lt;span&gt;		&lt;/span&gt;: Avis favorable sans réserve // Commentaires facultatifs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projeter-la-destination-blois-chambord-val-de-loire-et-ses-acteurs-vers-un-tourisme-davenir-1/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD41" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>162824</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie technique
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I42" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J42" s="1" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>162708</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien vivre et favoriser le faire ensemble sur le territoire</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 50 000€</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
+subvention LEADER 2023-2027, le GAL souhaite agir pour une meilleure qualité de
+vie et davantage de lien social sur son territoire. &lt;/span&gt;&lt;span&gt;Le
+GAL pourra ainsi permettre la création ou le développement de tiers lieux tels
+que des espaces de travail partagés et collaboratifs ou des jardins partagés,
+faciliter l’accès à la culture par le soutien à de l’équipement culturel ou
+l’organisation d’évènements en lien avec le patrimoine local. Au regard de la
+dépendance à la voiture individuelle, &lt;/span&gt;&lt;span&gt;iI&lt;/span&gt;&lt;span&gt;
+pourra financer des projets permettant une mobilité plus durable et partagée.
+Finalement, le bien manger sera favorisé à travers le soutien à de l’animation
+locale ou la mise en place de restauration collective transformant des produis
+frais et locaux.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Exemples de projets : Aménagement
+d’un atelier collectif d’artisans (Fablab) ; Equipement pour un espace de
+coworking à vocation économique ; jardins partagés ; véhicule en partage ;
+évènement culturel ; Ateliers pédagogiques ; Equipement d’une cuisine collective…&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Tiers-lieux
+Economie sociale et solidaire
+Accessibilité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
+association, un collectif, une TPE/PME ou un porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être situé sur
+une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
+Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
+Bagnols/Cèze)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Obtenir un
+cofinancement &lt;/span&gt;&lt;span&gt;(Région,
+commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être en capacité de &lt;/span&gt;&lt;span&gt;régler par
+avance les dépenses &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Evènement&lt;/span&gt;&lt;span&gt; : uniquement la 1ère édition et avec mesures
+écoresponsables&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>galdescevennesaurhone@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>162703</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>GAL Ventoux
+Parc naturel régional du Mont-Ventoux</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 90</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p id="citem_8d7e-72f0" role="tabpanel"&gt;        &lt;/p&gt;&lt;div&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;1. Soutenir et promouvoir une alimentation durable&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Soutenir la mise en œuvre du 
+Projet Alimentaire Territorial Ventoux : animation, mise en réseau, 
+changement des comportements alimentaires, amélioration logistique pour 
+l’approvisionnement en produits locaux, lutte contre le gaspillage et la
+ précarité alimentaire, sensibilisation des publics.&lt;/li&gt;&lt;li&gt;Accompagner les projets 
+collectifs visant l’adaptation du monde agricole aux changements 
+climatiques ou à la transition écologique des filières agricoles&lt;/li&gt;&lt;li&gt;Améliorer l’animation autour de
+ la gestion du foncier agricole (ex : reconquête des friches, liens avec
+ la trame verte et bleue…)&lt;/li&gt;&lt;li&gt;Faire connaître et reconnaître 
+les pratiques et productions agricoles à forte valeur environnementale 
+(hors signes officiels de qualité) portées par des structures 
+collectives ou en coopération&lt;/li&gt;&lt;li&gt;Préserver et valoriser les patrimoines et les pratiques agricoles&lt;/li&gt;&lt;li&gt;Améliorer les conditions de vie des agriculteurs (diversification activités, prévention de l’isolement etc…)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;2. Contribuer à un territoire vivant, accueillant et solidaire&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Créer des services en milieu 
+rural qui participent à rompre l’isolement, à encourager le lien 
+intergénérationnel, à favoriser le partage des savoirs et des 
+savoir-faire et à répondre aux enjeux climatiques et écologiques&lt;/li&gt;&lt;li&gt;Mutualiser des services à destination des particuliers, des associations et des entreprises&lt;/li&gt;&lt;li&gt;Améliorer l’accessibilité des services en expérimentant notamment des solutions de mobilité inversée&lt;/li&gt;&lt;li&gt;Encourager l’habitat partagé et intergénérationnel&lt;/li&gt;&lt;li&gt;Contribuer au maintien des derniers commerces&lt;/li&gt;&lt;li&gt;Favoriser l’accès aux services numériques par la médiation et l’inclusion&lt;/li&gt;&lt;li&gt;Favoriser les projets culturels
+ collectifs ou ayant pour objectifs de faire vivre et transmettre nos 
+patrimoines matériels et immatériels afin de favoriser leur 
+réappropriation et le lien homme/nature&lt;/li&gt;&lt;li&gt;Accompagner les projets d’interprétation des patrimoines culturels matériels et immatériels&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;3. Favoriser un développement économique qui valorise les ressources&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Accompagner le développement, la
+ structuration et la promotion des acteurs de la filière écotourisme qui
+ intègre les activités de pleine nature, le tourisme de nature, le 
+tourisme culturel, l’agritourisme et l’artisanat d’art&lt;/li&gt;&lt;li&gt;Soutenir les manifestations touristiques de dimension supra territoriale et présentant une innovation territoriale&lt;/li&gt;&lt;li&gt;Améliorer la gestion environnementale et énergétique des acteurs économiques&lt;/li&gt;&lt;li&gt;Former et sensibiliser les 
+acteurs du tourisme aux spécificités du territoire, à la conciliation 
+des usages et les valoriser par des démarches de qualité ou d’éco 
+labellisation&lt;/li&gt;&lt;li&gt;Accompagner les structures de 
+l’économie de proximité et de l’économie sociale et solidaire qui 
+valorisent les ressources locales (hors production agricole et 
+agroalimentaire)&lt;/li&gt;&lt;li&gt;Accompagner les collectivités locales, les associations et les entreprises dans le développement de l’économie circulaire&lt;/li&gt;&lt;li&gt;Sensibiliser, informer et former les publics sur les enjeux et opportunités de l’économie circulaire&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;4. Favoriser la transition énergétique et la préservation et valorisation des biens communs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Favoriser les initiatives de 
+partage de la connaissance et de sensibilisation des publics aux biens 
+communs locaux (biodiversité, ressource en eau, patrimoines matériels et
+ immatériels) et à la transition énergétique et écologique&lt;/li&gt;&lt;li&gt;Recenser les patrimoines matériels et immatériels et cordonner les initiatives&lt;/li&gt;&lt;li&gt;Soutenir les projets structurants de préservation et de valorisation du patrimoine vernaculaire&lt;/li&gt;&lt;li&gt;Accompagner les projets qui 
+réhaussent et valorisent la qualité paysagère, environnementale et 
+climatique des opérations d’aménagement et des actions de développement&lt;/li&gt;&lt;li&gt;Doter l’ensemble du territoire de stratégies globales « Climat-Air-Énergie » et soutenir leur mise en application&lt;/li&gt;&lt;li&gt;Accompagner l’animation et les 
+opérations exemplaires de réduction des consommations énergétiques et de
+ déploiement des énergies renouvelables à petite échelle&lt;/li&gt;&lt;li&gt;Encourager le développement des 
+mobilités alternatives à la voiture individuelle thermique au quotidien 
+et dans le développement touristique&lt;/li&gt;&lt;/ul&gt;
+        &lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+Transition énergétique
+Accès aux services
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Biodiversité
+Paysage
+Animation et mise en réseau
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>GAL Ventoux</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parcduventoux.fr/nos-actions/europe-cooperation-territoriale/leader/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nicolas BOURGUE, &lt;a target="_self"&gt;nicolas.bourgue&amp;#64;parcduventoux.fr&lt;/a&gt;, 0490632274&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.bourgue@parcduventoux.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-mise-en-oeuvre-de-la-strategie-locale-de-developpement/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du Mont-Ventoux</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>157094</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Préparer et mettre en oeuvre des activités de coopération</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°5 : Préparation et mise en œuvre d'activités de coopération</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes :
+&lt;/p&gt;
+&lt;p&gt;
+ - Promouvoir un territoire sobre et résilient
+&lt;/p&gt;
+&lt;p&gt;
+ - Soutenir l&amp;#039;initiative économique
+&lt;/p&gt;
+&lt;p&gt;
+ - Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services
+&lt;/p&gt;
+&lt;p&gt;
+ - Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ A travers l&amp;#039;action &amp;#34;Préparation et mise en œuvre d&amp;#039;activités de coopération&amp;#34;, le GAL souhaite, de manière générale, développer tout projet de coopération lié aux 4 grands axes de la stratégie locale de développement. Les thématiques propices à la coopération sur le territoire sont privilégiées, à savoir : la culture, les énergies renouvelables, l&amp;#039;urbanisme rural durable et les mobilités.
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération aura pour attendus :
+&lt;/p&gt;
+&lt;p&gt;
+ - La mutualisation de moyens pour la recherche commune de solutions à des problématiques partagées.
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;actions communes répondant aux enjeux identifiés dans la stratégie locale de développement.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement de partenariats internes au territoire et vers d&amp;#039;autres GAL en région Normandie ou en dehors.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le partage d&amp;#039;expériences et la diffusion de bonnes pratiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Echanges d&amp;#039;expériences : rencontres, visites sur site de projets réalisés, missions sur des problématiques précises (à définir, selon le projet de coopération).
+&lt;/p&gt;
+&lt;p&gt;
+ - Missions de conseils, d&amp;#039;expertise, d&amp;#039;animation territoriale et de mise en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions collectives d&amp;#039;échange, de diffusion de bonnes pratiques et de communication.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formations non professionnelles, d&amp;#039;information et de sensibilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formation visant à la mise en réseau, à la sensibilisation ou à l&amp;#039;éducation des acteurs sur des problématiques de développement rural et intégrées dans un projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Traduction.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-leader-action-n5-preparation-et-mise-en-uvre-/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>157091</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°2 : Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Soutenir l&amp;#039;initiative économique&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à soutenir l&amp;#039;initiative économique locale. Le GAL souhaite accompagner des projets de nature à encourager la mutation industrielle du territoire vers des activités qui favorisent la transition énergétique et la valorisation des filières locales à potentiel. La capacité du territoire à proposer une alimentation locale et de qualité constitue un objectif fort. Au-delà, le programme veillera à soutenir des projets de création / développement de petites entreprises et activités artisanales.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières émergentes liées à l&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel (exemples : lin, chanvre, haies)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La relocalisation de filières d&amp;#039;activités sur le territoire du GAL
+&lt;/p&gt;
+&lt;p&gt;
+ - La création d&amp;#039;entreprises et d&amp;#039;activités
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des initiatives de l&amp;#039;ESS
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accompagnement de la transformation des activités agricoles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des circuits de proximité
+&lt;/p&gt;
+&lt;p&gt;
+ - Des avancées vers l&amp;#039;autonomie alimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement d&amp;#039;une offre touristique de proximité, durable et qualitative.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisation ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction et réhabilitation de solutions d&amp;#039;accueil d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ - Appui au développement de nouvelles formes de commercialisation de produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ - Equipements à vocation touristique
+&lt;/p&gt;
+&lt;p&gt;
+ - Outils de communication - Information des consommateurs / des acteurs du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements et de manifestations à vocation éducative
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Maintien et développement des activités de production de biens et services
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux modèles de ventes de produits locaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouvelles solutions d&amp;#039;accueil des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services/dispositifs d&amp;#039;accompagnement des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Réponse aux besoins locaux en matière d&amp;#039;accueil de jeunes entrepreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement d&amp;#039;une nouvelle offre touristique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et/ou information des producteurs locaux sur la structuration des circuits courts.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en réseau, animation et information / sensibilisation (but pédagogique, porter à connaissance) des professionnels, des collectivités sur les questions liées à l&amp;#039;alimentation).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre d&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdec-leader-action-n2-soutenir-linitiative-economi/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>156155</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le commerce rural de proximité</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>COMMERCE RURAL DE PROXIMITÉ</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des opérations d&amp;#039;investissement en faveur des entreprises de services marchands (multiservices, alimentation générale, commerces de bouche...) nécessaires aux besoins de la population en milieu rural dont la maîtrise d&amp;#039;ouvrage est assurée par des communes ou des établissements publics de coopération intercommunale à fiscalité propre (EPCI), conformément à l&amp;#039;article L 1111-10 du Code général des collectivités territoriales (CGCT).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Alimentation
+Commerces et services
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes figurant sur la liste des communes rurales fixée par l&amp;#039;arrêté préfectoral en vigueur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de communes sous réserve que le projet concerné se situe dans un périmètre communal éligible
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement réalisées par une commune ou un EPCI visant à créer, recréer ou maintenir une activité commerciale de proximité : acquisition de locaux, construction, démolition, extension, réhabilitation, aménagements...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de base nécessaires à l&amp;#039;activité de l&amp;#039;entreprise exploitante mis à disposition par la collectivité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise en accessibilité à condition que leur coût soit inférieur à 50 % du coût total HT du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études et honoraires directement liés à l&amp;#039;opération (diagnostics, architectes, assistance à maîtrise d&amp;#039;ouvrage...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide inclut également l&amp;#039;accompagnement du maître d&amp;#039;ouvrage sous la forme d&amp;#039;une étude d&amp;#039;opportunité et de faisabilité économique réalisée dans le cadre d&amp;#039;un conventionnement entre le Département et le réseau consulaire des chambres de commerce et d&amp;#039;industrie (CCI), lequel pourra le cas échéant également contribuer à la recherche du futur professionnel occupant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 10.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 200.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/commerce-rural-de-proximite/</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/54bc-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
-          <t>PETR Pays de Remiremont et de ses Vallées</t>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
       <c r="AD42" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
-          <t>12/06/2024</t>
+          <t>14/02/2024</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD43" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>160858</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 1</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>de 10 000 à 50 000 euros</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuivre la valorisation de la filière forêt – bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La valeur ajoutée de LEADER se situera dans des interventions dont le besoin n&amp;#039;est pas comblé sur le territoire, notamment pour répondre aux enjeux de transmission d&amp;#039;entreprises, d&amp;#039;installation d&amp;#039;activités dans les centralités, ou encore d&amp;#039;adaptation d&amp;#039;outils de production pour une activité dédiée au public du territoire ; et en renforcement des initiatives existantes pour mettre en avant les atouts et opportunités existants au niveau local (bois local, activités à forte valeur ajoutée locale, circuits courts...). Le &amp;#43; LEADER sur l&amp;#039;économie : la proximité, l&amp;#039;ancrage local.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le maintien et le développement de secteurs d&amp;#039;activités structurants dans une approche de développement local et de transition écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des activités permettant le renforcement de l&amp;#039;attractivité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;emplois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, en agriculture (via une articulation nécessaire avec les orientations du Plan Alimentaire Territorial porté par le PETR du Pays d&amp;#039;Epinal Cœur des Vosges),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, au maintien de services et activités à proximité des populations
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - artisanat, au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;p&gt;
+ - commerces dont la surface est inférieure ou égale à 400 m2 délivrant un service de proximité au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur la création et/ou le développement d&amp;#039;équipements et/ou permettant la mise en œuvre d&amp;#039;un projet à une échelle intercommunale
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et/ou développement de projet de transformation des produits agricoles et forestiers, la vente, la logistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
+  &lt;strong&gt;
+   3
+  &lt;/strong&gt;
+  , permettant une promotion et une valorisation de la filière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+ &lt;li&gt;
+  qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD44" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>161747</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la performance environnementale des produits et services suite à la réalisation d'un diagnostic écoconception ou d'une étude de faisabilité</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France, au sein des entreprises. Elles contribuent à créer une &lt;strong&gt;offre permettant de se différencier, plus respectueuse de l’environnement&lt;/strong&gt;, disponible pour les consommateurs ou les acheteurs. &lt;/p&gt;&lt;p&gt;L’ADEME soutient les &lt;strong&gt;travaux et investissements issus d’un diagnostic et s’intégrant dans une démarche de mise en œuvre de l’écoconception&lt;/strong&gt;. Les investissements doivent viser la fabrication d’un produit écoconçu, l’obtention d’un produit ou service certifié Ecolabel européen, ou l’amélioration d’une note d’affichage environnemental.&lt;/p&gt;&lt;p&gt;Dans le domaine de l’alimentation, les investissements d’&lt;strong&gt;optimisation des outils de transformation&lt;/strong&gt;, ainsi que ceux permettant la mise sur le marché d’une nouvelle gamme de produits sous labels AB (Agriculture Biologique) ou HVE-niveau 3 (Haute Valeur Environnementale - Niveau 3) sont éligibles.&lt;/p&gt;&lt;p&gt;L’ADEME soutient aussi les projets comportant une &lt;strong&gt;innovation de rupture&lt;/strong&gt;, qui permettra au fabricant de développer une offre globale produit/service, créatrice de valeur non plus sur la multiplication des volumes de ventes, mais sur la &lt;strong&gt;fidélisation des clients, par les performances d’usage du produit&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, les &lt;strong&gt;aides aux investissements peuvent atteindre 15 % à 55 %&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’aide de l’ADEME est accordée sur la base de l’identification des surcouts par rapport un scénario contrefactuel (article 47 du RGEC (Règlement général d&amp;#039;exemption par catégorie) ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur  une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée. &lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et &lt;strong&gt;au plus tard au 31 décembre 2024&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/investissements-decoconception-ameliorer-performance-environnementale</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-decoconception-pour-ameliorer-la-performance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>161748</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir du soutien dans vos démarches d’amélioration de la performance environnementale de vos produits</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME propose une aide financière pour soutenir les projets d’écoconception, de production durable, et d’obtention de l’Ecolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME soutient les &lt;strong&gt;études avec l’étape de diagnostic&lt;/strong&gt;, qui est la première étape structurante d’engagement d’une entreprise dans une &lt;strong&gt;démarche d’amélioration de la performance environnementale&lt;/strong&gt; de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la &lt;strong&gt;commercialisation de produits ou services à moindres impacts&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les PME, l’accompagnement de l’étape de diagnostic est porté par Bpifrance, via le Diag Écoconception :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Site de Bpifrance : &lt;/li&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a target="_blank" href="https://diag.bpifrance.fr/diag-eco-conception"&gt;diagecoconception.bpifrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.bpifrance.fr/catalogue-offres/transition-ecologique-et-energetique"&gt;Transition Écologique et Énergétique | Bpifrance&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;li&gt;Lignes directrices de l&amp;#039;ADEME : &lt;/li&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a target="_blank" href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;Lignes directrices diagnostic Écoconception&lt;/a&gt; - La librairie ADEME&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;Lignes directrices pour la mise en œuvre d&amp;#039;une démarche d&amp;#039;écoconception&lt;/a&gt; - La       librairie ADEME&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception peuvent être aidées jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et au plus tard au 31 décembre 2024.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-decoconception-produits-services</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-decoconception-des-produits-et-des-services/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>161760</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le financement d'une études et actions préalables à la décision de s'engager sur un projet de méthanisation</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Études préalables à la construction d’une installation de méthanisation</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour vérifier l&amp;#039;opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèle&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation &lt;/strong&gt;- procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat - permet le traitement de déchets organiques et leur retour au sol, la production d’énergie renouvelable et la réduction des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, électricité, injection dans le réseau de gaz naturel, carburant pour véhicules).&lt;/p&gt;&lt;p&gt;La France depuis une dizaine d’année, a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Recyclage et valorisation des déchets
+Alimentation
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_93_94</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-prealables-a-construction-dune-installation-methanisation</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-a-la-construction-dune-installation-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>161763</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la définition du projet en finançant à l’échelle d’un territoire ou d’un site, des diagnostics et des études de faisabilité</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la lutte contre le gaspillage alimentaire</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus&lt;/strong&gt; par an. Il entraîne la consommation inutile de ressources en énergie et en eau. Des émissions de gaz à effet de serre pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;L’ADEME soutient depuis plusieurs années la lutte contre le gaspillage alimentaire au travers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De l’appel à projets annuel du ministère de l’Agriculture et de l’Alimentation dans le cadre du Programme national pour l’alimentation (PNA).&lt;/li&gt;&lt;li&gt;Des appels à projets régionaux économie circulaire comportant un volet gaspillage alimentaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME soutient également les études visant à identifier des actions permettant de lutter contre le gaspillage non-alimentaire.&lt;br /&gt;Pour vous aider à mettre en œuvre votre projet de lutte contre le gaspillage, l’ADEME peut &lt;strong&gt;financer jusqu’à 80 % de votre étude de diagnostic ou de faisabilité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-lutte-contre-gaspillage-alimentaire</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-lutte-contre-le-gaspillage-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>161764</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Installation d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>161765</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'études pour réduire les impacts environnementaux des produits/régimes alimentaires et mettre en œuvre des projets concordants</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention aux études d'alimentation durable</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’alimentation a des impacts importants sur la qualité de l’eau, des sols et de l’air, les émissions de GES (gaz à effet de serre), sur la consommation d’eau mais aussi sur la biodiversité et la déforestation.&lt;/p&gt;&lt;p&gt;L’essentiel de ces impacts se situe à l’étape de la production agricole qui peut être optimisée, de même que les autres étapes de la chaîne alimentaire (logistique, transport, transformation, conditionnement, distribution, consommation). La demande (régimes alimentaires, types de produits consommés) a un effet important sur les impacts de l’ensemble des acteurs amont.&lt;/p&gt;&lt;p&gt;Une&lt;strong&gt; étude de diagnostic ou d’accompagnement&lt;/strong&gt; permet d’&lt;strong&gt;effectuer un état des lieux du système en place&lt;/strong&gt; et de déterminer la &lt;strong&gt;faisabilité d’une solution alternative&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Dans ce domaine en évolution, une étude permet également de &lt;strong&gt;répondre aux besoins d’acquisition ou d’approfondissement de connaissance&lt;/strong&gt; des systèmes alimentaires (étude d’impacts, enjeux socio-économiques en lien avec l’alimentation durable, externalités positives ou négatives, caractérisation des pratiques, coûts…).&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer cette étude par une subvention allant jusqu’à 80 % de son coût.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_75_76_93_975_977_987_988</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/subvention-etudes-dalimentation-durable</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/subvention-aux-etudes-dalimentation-durable/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>162242</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Se former à comment subventionner ses projets</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
 l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
 dispositifs d’aides à l’ingénierie et de financements recensés sur la
 plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
 communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
 spécialiste des cofinancements, mais vous apportera une vision plus claire de
 la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
 recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
 de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
 territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Personnes âgées
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
@@ -8149,882 +9735,852 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Spectacle vivant
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
 Président, vice-président, conseiller communautaire en fonction à la date de la
 formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
 portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>162529</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser et accompagner l'agricultutre et l'alimentation locales</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...17 lines deleted...]
-          <t>Recyclage et valorisation des déchets
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;a) Alimentation et autonomie : développer les
+filières locales et les circuits-courts de production, de transformation et de
+commercialisation des aliments et des produits, notamment ceux issus de
+l’agriculture biologique.&lt;/p&gt;&lt;p&gt;b) Foncier et bocage : connaître et protéger le
+foncier agricole par le biais d’outils, d’ingénierie, de formation ou de
+travaux &lt;/p&gt;&lt;p&gt;c) Les actions de pédagogie et de communication
+visant à améliorer l’image du monde agricole, lorsqu’il est en accord avec les
+problématiques environnementales actuelles et dans un objectif d’attractivité
+des métiers.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;d) Pratiques agricoles : adapter les
+pratiques au changement climatique et accompagner les changements de modèles
+agricoles lorsque ces actions ne sont pas éligibles aux dispositifs régionaux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Transition énergétique
 Alimentation
-Economie circulaire
 Economie locale et circuits courts
-Consommation et production</t>
-[...2 lines deleted...]
-      <c r="O44" s="1" t="inlineStr">
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’agriculture contribue au façonnement des paysages et à l’aménagement du
+territoire. Elle représente un poids important dans l’économie locale.
+Cependant elle subit la diminution de son foncier (au profit de
+l’urbanisation) et fait face à la difficulté à trouver de la main d’œuvre ou des
+repreneurs. Dynamiser l’agriculture locale pour la rendre plus attractive et
+répondre à la problématique de transmission des installations est vitale.&lt;/p&gt;&lt;p&gt;En
+parallèle, les pratiques agricoles doivent être adaptées pour prendre en compte
+la préservation de la biodiversité et de la qualité des sols et de l’eau. La
+modification des pratiques agricole vise à diminuer l’impact sur le changement
+climatique et contribue à l’adaptation au changement climatique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Soutenir la transformation des productions et encourager la consommation
+de produits locaux, contribue au développement d&amp;#039;une économie locale et augmente la résilience alimentaire du
+territoire.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-solutions-de-mobilite-durable-fiche-action-2/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD52" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>162525</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Développer une agriculture durable et diversifiée, les circuits courts et le tourisme</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui régénère ses éco-systèmes économiques</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
-[...17 lines deleted...]
-          <t>Recyclage et valorisation des déchets
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Développer une agriculture durable et diversifiée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;poursuivre l’accompagnement des exploitants agricoles (conversion, transformation des productions, logistique…) et promouvoir des pratiques vertueuses en lien avec les acteurs (lycée agricole, chambre d&amp;#039;agriculture, syndicats d&amp;#039;exploitants)&lt;/li&gt;&lt;li&gt;encourager les micro-projets agricoles&lt;/li&gt;&lt;li&gt;accompagner la structuration d&amp;#039;une filière d’alimentation durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer des circuits courts, dans tous domaines économiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;valoriser les savoir-faire locaux et les activités économiques existantes sur le territoire&lt;/li&gt;&lt;li&gt;accompagner les projets de production, transformation et vente locale&lt;/li&gt;&lt;li&gt;aider l&amp;#039;installation de nouvelles entreprises innovantes sur le territoire (sortie d&amp;#039;incubateurs/couveuses…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accentuer la mise en tourisme du territoire &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner le développement, l’aménagement, l’animation et la valorisation des sites à vocation touristique&lt;/li&gt;&lt;li&gt;accompagner le développement de l’offre cyclo-touristique du territoire (fléchage, signalétique, étude d’identification des itinéraires, aire de service, communication…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité des acteurs publics et économiques à coconstruire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches visant à rendre plus lisibles l’offre de services publics et privés aux porteurs de projet et aux entreprises (communication, outils numériques...),&lt;/li&gt;&lt;li&gt;soutenir les actions en faveur de l&amp;#039;emploi inclusif auprès des employeurs : emploi des personnes en situation de handicap, insertion professionnelle en situation de travail...&lt;/li&gt;&lt;li&gt;soutenir les démarche d&amp;#039;amélioration de la qualité de vie au travail tenant compte des horaires, de la mobilité, de la garde d&amp;#039;enfants, de la parité, du logement...&lt;/li&gt;&lt;li&gt;soutenir les initiatives renforçant le lien apprentissage/formation/entreprises/territoires&lt;/li&gt;&lt;li&gt;accompagner l’émergence d’une offre de formation adaptée aux enjeux industriels locaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Santé
 Alimentation
-Economie circulaire
 Economie locale et circuits courts
-Consommation et production</t>
-[...2 lines deleted...]
-      <c r="O45" s="1" t="inlineStr">
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ligne directe : 02 46 59 15 45&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Standard : 02 46 59 15 40&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif-1/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...20 lines deleted...]
-          <t>Forêts
+Recherche</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
 Alimentation
-Biodiversité</t>
-[...7 lines deleted...]
-      <c r="S46" s="1" t="inlineStr">
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF46" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG46" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-[...356 lines deleted...]
-      <c r="A50" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>154987</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Impulser le changement avec les habitants</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 de Fougères Agglomération</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Fougères Agglomération
 L'Europe s'engage en Bretagne</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bretagne</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme européen LEADER est porté par Fougères Agglomération. La zone couverte associe Fougères Agglomération et Couesnon Marches de Bretagne.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  &lt;strong&gt;
   Principes essentiels
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  L&amp;#039;aide LEADER  se définit autour de 4  principes-clés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une stratégie locale
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les priorités sont le fruit d&amp;#039;une concertation qui a été menée en 2022 et qui a mobilisé un maximum d&amp;#039;acteurs de Fougères Agglomération et de Couesnon Marches de Bretagne. L&amp;#039;Europe, la France et la Région fixent un cadre mais elles laissent le territoire définir son programme d&amp;#039;actions. Le thème central du programme 2023-2027 est : « LE CHANGEMENT AVEC LES HABITANTS ».
  &lt;br /&gt;
@@ -9191,500 +10747,500 @@
  &lt;/em&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Enjeux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Enrichir la stratégie par un partage d&amp;#039;expériences avec d&amp;#039;autres territoires sur des axes de développement comparables
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser l&amp;#039;ouverture du territoire sur l&amp;#039;extérieur
  &lt;/li&gt;
  &lt;li&gt;
   Mutualiser les moyens
  &lt;/li&gt;
  &lt;li&gt;
   Échanger
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Friche
 Transition énergétique
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Biodiversité
 Animation et mise en réseau
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P55" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q55" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>CA Fougères Agglomération</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://fougeres-agglo.bzh/fougeres-agglo/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Valérie JANVIER, Chargée de mission LEADER, Tél : 02 99 17 05 29
 &lt;/p&gt;
 &lt;p&gt;
  Fougères Agglomération
 &lt;/p&gt;
 &lt;p&gt;
  Parc d&amp;#039;activités de l&amp;#039;Aumaillerie
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CS 70665. La Selle-en-Luitré
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  35306 Fougères CEDEX
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>vjanvier@fougeres-agglo.bzh</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eefe-impulser-le-changement-avec-les-habitants/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>CA Fougères Agglomération</t>
         </is>
       </c>
-      <c r="AD50" s="1" t="inlineStr">
+      <c r="AD55" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>154985</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
 &lt;/p&gt;
 &lt;p&gt;
  Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
 &lt;/p&gt;
 &lt;p&gt;
  2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
 &lt;/p&gt;
 &lt;p&gt;
  6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
 &lt;/p&gt;
 &lt;p&gt;
  7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
 &lt;/p&gt;
 &lt;p&gt;
  8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
 &lt;/p&gt;
 &lt;p&gt;
  9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Lutte contre la précarité
 Artisanat
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>153399</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Développer des projets ruraux en Seine Aval</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France
 Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Dépend du régime d'aide qui s'applique pour le projet</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
 &lt;/p&gt;
 &lt;p&gt;
  -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
 &lt;/p&gt;
 &lt;p&gt;
  -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
 &lt;/p&gt;
 &lt;p&gt;
  -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation d&amp;#039;un atelier de transformation
  &lt;/li&gt;
  &lt;li&gt;
   Communication autour de la valorisation des co-produits agricoles
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de points de vente de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
  &lt;/li&gt;
  &lt;li&gt;
   Financement de food-truck de produits de locaux
  &lt;/li&gt;
  &lt;li&gt;
   Plantation de haies
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de foncier forestier
@@ -9706,51 +11262,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un gîte touristique
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;aires de repos pour les randonneurs
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;un festival agricole
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un jardin pédagogique
  &lt;/li&gt;
  &lt;li&gt;
   Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
@@ -9771,2041 +11327,402 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Inclusion numérique
 Protection animale</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://leaderseineaval.com/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Margaux GROSJEAN
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>margaux.grosjean@safer-idf.com</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>ADADSA</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>31/10/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1328 lines deleted...]
-      </c>
       <c r="AH57" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:34" customHeight="0">
       <c r="A58" s="1">
-        <v>160858</v>
+        <v>151703</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Fiche-action 1</t>
+          <t>Accompagnements de la DDT 53</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+          <t>DDT de Mayenne</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
-        <is>
-[...302 lines deleted...]
-      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
  &lt;/li&gt;
  &lt;li&gt;
   le bâtiment, l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
  &lt;/li&gt;
  &lt;li&gt;
   la prévention des risques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;habitat, le logement social et la rénovation urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Contacts et plus d&amp;#039;informations:
  &lt;strong&gt;
   vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Alimentation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités et autres acteurs situés en Mayenne.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse du service territorial (Référents territoriaux)
  :
  &lt;strong&gt;
   &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
    ddt-st&amp;#64;mayenne.gouv.fr
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>DDT Mayenne</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>150687</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -11846,1157 +11763,207 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-[...950 lines deleted...]
-      <c r="A64" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>144547</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13039,218 +12006,2456 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD61" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>156132</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la création et le développement des Jardins Ouvriers et Familiaux (JOF) et des Jardins Partagés</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>JARDINS OUVRIERS ET FAMILIAUX ET JARDINS PARTAGÉS</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la création et le développement des Jardins Ouvriers et Familiaux (JOF) et des Jardins Partagés en les accompagnant dans leurs projets d&amp;#039;investissements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Cohésion sociale et inclusion
+Alimentation
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes propriétaires des terrains ou EPCI lorsque la maîtrise d&amp;#039;ouvrage n&amp;#039;est pas assurée par une association
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations de Jardins Ouvriers et Familiaux adhérents de la Fédération des JOF de la Seine-Maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations en charge de la gestion des jardins partagés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement des terrains : allées de circulation, parkings, clôtures hors parcelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Locaux communs (administratifs, techniques, sanitaires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cabanons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de gestion des déchets et de récupération des eaux pluviales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Composteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concerne uniquement les Jardins Partagés : parcelles destinées aux cultures alimentaires, tables de culture pour la mobilité réduite (maraîchères, fruitières, plantes aromatiques)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;
+Tous les équipements d&amp;#039;entretien des jardins.
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En cas de maîtrise d&amp;#039;ouvrage communale, signature d&amp;#039;une convention tripartite entre le Département, la Commune et le JOF ou le Jardin Partagé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délais de trois ans entre deux demandes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 5.000€ HT pour les collectivités, TTC pour les associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 100.000€ HT pour les collectivités, TTC pour les associations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/jardins-ouvriers-et-familiaux-et-jardins-partages/</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d1-modele/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>155555</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ouvrir une épicerie participative</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Ouverture et accompagnement de nouvelles épiceries associatives et participatives</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de Monépi
+ &lt;span&gt;
+  &lt;strong&gt;
+   accompagne depuis 2017 les Épis de la création à la gestion au quotidien,
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ développe et adapte la plateforme monepi.fr en fonction des retours et demandes, et forme à son utilisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Description de l&amp;#039;aide :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution et mobilisation des habitants pour constituer l&amp;#039;association :
+ &lt;/strong&gt;
+ Aide à la diffusion de l&amp;#039;idée, à la mobilisation et à l&amp;#039;organisation de présentations publiques pour parler du projet et convaincre la population.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Création d&amp;#039;une association :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ Appui dans les démarches administratives comme la rédaction et le dépôt des statuts de l&amp;#039;association grâce au partage d&amp;#039;outils clés en main (modèles de statuts, modèle de règlement intérieur, exemples de banques/assurances,
+ &lt;a href="https://www.monepi.fr/wp-content/uploads/2023/11/Guide-pratique-pour-la-creation-depiceries-participatives-081123.pdf" target="_self"&gt;
+  guide explicatif
+ &lt;/a&gt;
+ , ...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide pour trouver le local
+ &lt;/strong&gt;
+ : Mise à disposition de convention pour le prêt d&amp;#039;un local, phase durant laquelle l&amp;#039;épicerie peut exister grâce à un modèle de précommande avec une distribution hebdomadaire de produits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Paramétrage de la plateforme et mise à disposition du catalogue de fournisseurs (5 000 producteurs et 100 000 produits disponibles à ce jour) :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un wiki pour la prise en main de la plateforme, aide pour constituer l&amp;#039;offre de l&amp;#039;épicerie en ajoutant de nouveaux producteurs et produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ouverture des adhésions et premières commandes :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un pack communication contenant des éléments de communication (logo, flyer, vidéo, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ensuite, ce sera à vous de faire du local un lieu convivial et accueillant :
+ &lt;/span&gt;
+ &lt;span&gt;
+  aménagement et remplissage des rayons de l&amp;#039;épicerie de manière participative.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La plateforme de gestion en ligne mise gratuitement à disposition présente de nombreuses fonctionnalités pensées pour faciliter la gestion de l&amp;#039;épicerie : boutique en ligne, gestion du planning, des commandes et des adhésions, mutualisation des produits et des producteurs , comptabilité et bien d&amp;#039;autres (gestion d&amp;#039;un bar coopératif, gestion d&amp;#039;un potager participatif, organisation de services entre adhérents...). Nous assurons un service de conseils et d&amp;#039;assistance personnalisée 7j/7 par téléphone et/ou mail, même après l&amp;#039;ouverture !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Spécificités de l&amp;#039;Épi :
+ &lt;/em&gt;
+ &lt;span&gt;
+  L&amp;#039;association et les adhérents donnent de leur temps (2 heures par mois), accèdent à une alimentation choisie, locale, de qualité à des prix réduits (sans marge ni intermédiaire), et peuvent tisser des liens entre eux. La collectivité fournit ainsi le local et redynamise son village. Les agriculteurs locaux apportent leurs produits et ont accès à un circuit de distribution de proximité leur garantissant une juste rémunération puisqu&amp;#039;ils peuvent choisir leur prix.
+ &lt;/span&gt;
+ En plus de la plateforme informatique soutenant la gestion du circuit et limitant l&amp;#039;épuisement associatif, l&amp;#039;association pourra pourra bénéficier de l&amp;#039;entraide et la solidarité du réseau des Épis, valeurs fortes inscrites dans notre charte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Résultats :
+ &lt;/em&gt;
+ Diminution des distances parcourues par les produits et les citoyens  ; accès à des produits locaux de qualité à prix réduits (prix de gros, sans marge) ; vie apportée dans le quartier ou le village, par les liens sociaux tissés dans un espace d&amp;#039;approvisionnement et de convivialité ; flexibilité du modèle permettant une liberté dans les choix faits par l&amp;#039;association locale ; pouvoir d&amp;#039;action et réappropriation de l&amp;#039;alimentation par les citoyens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  185 Épis ont vu le jour et ont été accompagnés depuis 2017
+ &lt;/strong&gt;
+ (dont plus de la moitié dans des communes de moins de 3 500 habitants)
+ &lt;span&gt;
+  ,
+  &lt;strong&gt;
+   ce qui représente plus de 12 000 familles.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Quelques exemples concrets en vidéo :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;BdwrvR_Ay8U" target="_self"&gt;
+   L&amp;#039;Épi castelfortain
+  &lt;/a&gt;
+  , premier Épi ouvert en 2016 dans notre village : Châteaufort (Yvelines), dépourvu de commerce de proximité depuis 30 ans ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;gWaG4qQygYw" target="_self"&gt;
+   La Coop Singulière (Hérault)
+  &lt;/a&gt;
+  ouverte en 2018 ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;3LNvtbxz1Yo" target="_self"&gt;
+  L&amp;#039;Épi d&amp;#039;Arbonne-la-Forêt (Seine-et-Marne)
+ &lt;/a&gt;
+ ouvert en 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nous accompagnons tout citoyen motivé, association déjà créée (ou en cours de création), ou collectivité intéressée
+ &lt;/strong&gt;
+ sans distinction ni restriction.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Épi c&amp;#039;est un modèle de circuit court solidaire, participatif et associatif fonctionnant sans salarié ni marge, sans investissement ni risque financier. Il se veut
+ &lt;strong&gt;
+  reproductible partout, par qui le souhaite
+ &lt;/strong&gt;
+ ; il ne nécessite que de la motivation et de l&amp;#039;investissement humain, quel que soit le nombre d&amp;#039;habitants au départ du projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.monepi.fr/</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://monepi.fr/administrateur/inscription-nouveau-site.php</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet d&amp;#039;alimentation alternatif en circuit court sur votre commune (épicerie participative, supermarché coopératif, groupement d&amp;#039;achats locaux, écolieu...) ? Vous voulez plus d&amp;#039;informations ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quel que soit votre projet ou son stade d&amp;#039;avancement, planifions un appel ou une visio pour en discuter davantage !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.monepi.fr/?page_id&amp;#61;1327" target="_self"&gt;
+  Vous pouvez directement planifier un appel de 15 minutes ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;monepi.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 06 50 60 78 48&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>solene.renaudie@outlook.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a138-etre-accompagne-pour-ouvrir-une-epicerie-part/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>131815</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Aider les responsables de restauration collective à suivre leurs achats de bio et durable</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>ma cantine</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Direction Interministérielle du Numérique (DINUM)
+Ministère de l'Agriculture et de la Souveraineté alimentaire</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 🤔 Vous avez besoin d&amp;#039;outils pour mettre en oeuvre la transition alimentaire en proposant des repas de meilleurs qualité, et plus durable ?
+&lt;/p&gt;
+&lt;p&gt;
+ 💡 Commencez par
+ &lt;strong&gt;
+  valoriser vos achats gratuitement
+ &lt;/strong&gt;
+ grâce à la
+ &lt;strong&gt;
+  plateforme institutionnelle ma cantine
+ &lt;/strong&gt;
+ !
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le sillage de la loi EGAlim, la Direction Interministérielle du Numérique et le Ministère de l&amp;#039;Agriculture et de la Souveraineté Alimentaire ont financé le développement de la plateforme ma cantine !
+&lt;/p&gt;
+&lt;p&gt;
+ En ligne depuis février 2021, elle a pour vocation l&amp;#039;accompagnement des gestionnaires de restauration collective autour de quatre axes : une meilleure connaissance de la loi, un outillage des établissements pour mettre en oeuvre la loi EGAlim, offrir une publicité des actions déployées et permettre à l&amp;#039;administration de constituer des points d&amp;#039;étape annuel évaluant le déploiement de la transition alimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit et facile d&amp;#039;utilisation, l&amp;#039;outil de suivi des achats proposée ma cantine permet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de réaliser un diagnostic sur les mesures de la loi EGAlim
+ &lt;/li&gt;
+ &lt;li&gt;
+  de suivre en ligne ses achats en les valorisant par labels ou famille de produit
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;avoir des leviers politiques pour améliorer sa part de bio et durable.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Grâce à ma cantine, vous pourrez en quelques clics générer des documents de communication auprès des bénéficiaires de votre service de restauration, les convives, ou même de vos directions ou élu.e.s.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous aurez accès à des ressources pour mettre en oeuvre la loi EGAlim et la transition vers un alimentation de qualité et durable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>http://ma-cantine.agriculture.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ support-egalim&amp;#64;beta.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>andre.gauthier@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fd02-aider-les-responsables-de-restauration-collec/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE64" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG64" s="1" t="inlineStr">
         <is>
-          <t>30/06/2023</t>
+          <t>16/03/2023</t>
         </is>
       </c>
       <c r="AH64" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
+        <v>131013</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"-  Grand Est</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/grand-est</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Grand Est
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nassera Deroueche
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 61 66 91
+&lt;/p&gt;
+&lt;p&gt;
+ nassera.deroueche&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Office français de la biodiversité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ David Monnier
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 62 86 07
+&lt;/p&gt;
+&lt;p&gt;
+ david.monnier&amp;#64;ofb.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9d5-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>131012</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Union régionale des Centres permanents d'Initiative pour l'Environnement - Hauts-de-France (CPIE)</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/hauts-de-france</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;animation régionale du dispositif par l&amp;#039;URCPIE Hauts-de-France :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr" target="_self"&gt;
+  animation-ten&amp;#64;cpie-hautsdefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3266-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>131009</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Benjamin Virely
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale de la biodiversité Centre-Val de Loire
+&lt;/p&gt;
+&lt;p&gt;
+ 09 70 72 40 12
+&lt;/p&gt;
+&lt;p&gt;
+ benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df17-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>131004</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bretagne</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Anne-Hélène LE DU
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable du Pôle ingénierie de projets
+&lt;/p&gt;
+&lt;p&gt;
+ 06 02 19 65 28
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  annehelene.ledu&amp;#64;biodiversite.bzh
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4e3-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>131003</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W69" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bruno Dorbani
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chef du service TerritoireChef du service Territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Agence Régionale de la Biodiversité de Bourgogne-Franche-Comté
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  bruno.dorbani&amp;#64;arb-bfc.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a952-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>131002</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature" - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Stéphanie GARRIDO / Thomas FOUREST
+&lt;/p&gt;
+&lt;p&gt;
+ ARBE
+&lt;/p&gt;
+&lt;p&gt;
+ 04.42.90.90.60-54 / 04.42.90.90.66
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a target="_self"&gt;
+   ville-nature&amp;#64;arbe-regionsud.org
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32a9-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>142680</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L65" s="1" t="inlineStr">
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -13363,51 +14568,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -13425,56 +14630,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -13517,3751 +14722,1194 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1330 lines deleted...]
-      </c>
       <c r="AH71" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
-        <v>131002</v>
+        <v>129731</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature" - Provence-Alpes-Côte d'Azur</t>
-[...212 lines deleted...]
-        <is>
           <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Caisse des écoles de Chambéry</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J73" s="1" t="inlineStr">
+      <c r="J72" s="1" t="inlineStr">
         <is>
           <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   faciliter les coopérations entre les membres de la communauté éducative
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
  &lt;/li&gt;
  &lt;li&gt;
   soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
  &lt;/li&gt;
  &lt;li&gt;
   enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
 &lt;/p&gt;
 &lt;p&gt;
  Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
 &lt;/p&gt;
 &lt;p&gt;
  Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Chambéry</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>c.mouilleron@mairie-chambery.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Mairie de Chambéry</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>128974</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Commissariat du Massif Central</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En subsidiarité aux aides de droit commun, la convention interrégionale du Massif central (CIMAC) 2021-2027 soutient les projets interrégionaux à l&amp;#039;échelle du Massif central.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espace public
 Accès aux services
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Réhabilitation
 Paysage
 Accessibilité
 Attractivité économique
 Animation et mise en réseau
 Artisanat
 Mobilité pour tous
 Connaissance de la mobilité
 Spectacle vivant
 Milieux humides
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Consulter la
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/1.-CIMAC-21-27.pdf" target="_self"&gt;
   convention de massif
  &lt;/a&gt;
  et sa
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/2.-Plaquette-presentation_convention_massif_central_21_27.pdf" target="_self"&gt;
   plaquette de présentation
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Massif central</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.massif-central.eu/jai-un-projet/deposer-un-dossier/je-ne-sollicite-pas-de-feder/</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W73" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-subvention-cimac-2021-2027</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ANCT Commissariat du Massif central
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.massif-central.eu/contact/carnets-de-contacts/animateurs-thematiques/" target="_self"&gt;
   Coordonnées des chargés de mission thématiques
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  et
  &lt;a target="_self"&gt;
   massif.central&amp;#64;anct.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>massif.central@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3f8-demander-une-subvention-au-titre-de-la-conven/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>ANCT Commissariat du Massif central</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>10/02/2023</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-[...159 lines deleted...]
-      <c r="A76" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>138014</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l'aide aux familles pour les frais de restauration collective des collègiens</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Aide aux familles pour les frais de restauration collective</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>3 tranches selon 3 niveaux de bourse : 30 €, 70 €, 100 € par an défalqué des factures</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide aux familles des  élèves boursiers pour faire face aux frais de restauration collective (versée aux collèges publics et privés qui déduisent sur les factures aux familles).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Elèves boursiers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier de demande
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Sur demande
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Alimentation</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur dépôt de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Collèges
 &lt;/p&gt;
 &lt;p&gt;
  Françoise Chabalier
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
   françoise.chabalier&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.07.43.65
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/913d-aider-les-familles-sur-les-frais-de-restaurat/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>138025</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'action "Manger local et bio en Haute-Loire" dans les collèges - Aide aux repas</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Aide aux repas pour semaine "manger local et bio", ouvert aux collèges participants</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J77" s="1" t="inlineStr">
+      <c r="J75" s="1" t="inlineStr">
         <is>
           <t>20cts/repas local pendant la SMLB</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide aux repas pour semaine &amp;#34;manger local et bio&amp;#34;, ouvert aux collèges participants, 20cts/repas
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Collèges
  publics
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  tableau descriptif, copie menus de la semaine, copie factures de produits locaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Sur demande
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Repas locaux dans les collèges participants à la Semaine Manger Local et Bio
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  2 produits locaux ou bio-locaux chaque jour dans les menus de la SMLB
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Manger-local-et-bio-au-college.html</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Collège
 &lt;/p&gt;
 &lt;p&gt;
  Marine Meunier
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:marine.meunier&amp;#64;hauteloire.fr" target="_self"&gt;
   marine.meunier&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.43.07.11.81
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7d74-soutenir-laction-manger-local-et-bio-en-haute/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>137998</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Soutenir les démarches agricoles locales de développement (Projet Alimentaire Territorial, ...)</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Accompagner un Projet Alimentaire Territorial</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J78" s="1" t="inlineStr">
+      <c r="J76" s="1" t="inlineStr">
         <is>
           <t>Taux de subvention : 80%. Plancher 5 000 €</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien aux démarches locales de développement (au cas par cas).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  Formulaire de demande et pièces précisées en annexe de l&amp;#039;APP
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projet Alimentaire Territorial
  &lt;/li&gt;
  &lt;li&gt;
   Modernisation des exploitations, soutien aux investissements des CUMA, ...(Invest)
  &lt;/li&gt;
  &lt;li&gt;
   Soutien des actions des organisations pro agricoles... (Fonctionnement)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dispositif mis en œuvre au travers de la mesure T01 du programme régional FEADER AURA par AAP permanent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.auvergnerhonealpes.fr/aides/deployer-une-strategie-locale-de-developpement-agri-foret-feader</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;
 &lt;p&gt;Roxane Gimenez &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Email : &lt;a href="mailto:alexandra.mignon&amp;#64;hauteloire.fr" target="_self"&gt;roxane.gimenez&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.43.07.12.05.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5a99-soutenir-les-demarches-locales-agricoles-de-d/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-[...852 lines deleted...]
-      <c r="A83" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>121006</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Subzen</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -17282,194 +15930,194 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>120596</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I84" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J84" s="1" t="inlineStr">
+      <c r="J78" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17497,66 +16145,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P84" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q84" s="1" t="inlineStr">
+      <c r="Q78" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -17568,541 +16216,1492 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>119908</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les territoires à travers les produits alimentaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir des filières, productions et savoir-faire locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structurer des filières alimentaires locales et circuits de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Accès aux services
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>119747</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Relocaliser l'alimentation et valoriser les produits locaux</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à développer l&amp;#039;approvisionnement local et à animer des dynamiques territoriales avec les acteurs des filières alimentaires locales. Nous proposons des solutions adaptées pour renforcer ces filières, favoriser les liens entre producteurs et consommateurs, soutenir l&amp;#039;économie territoriale et promouvoir une alimentation durable, tout en répondant aux enjeux de souveraineté alimentaire et de transition écologique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>120275</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Développer une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Développement d’une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Chambre d'agriculture de la Drôme</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Actions favorisant l&amp;#039;accès aux produits alimentaires locaux issus de l&amp;#039;agriculture : accompagnement à la création de marchés de producteurs ou à la redynamisation de marchés existants (marchés permanents ou ponctuels liés à un événement), accompagnement à la création d&amp;#039;un nouveau point de vente de produits locaux (étude de marché, animation du groupe de producteurs...), appui à la création de projet alimentaire territorial, promotion de la plate-forme Agrilocal (en partenariat avec le
+ &lt;a href="https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/"&gt;
+  Département
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Écoute, précision et retranscription des besoins de la collectivité territoriale (enjeux, objectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des besoins du territoire au regard de ses spécificités et des caractéristiques des territoires limitrophes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;un plan d&amp;#039;actions adapté à la demande de la collectivité et aux spécificités du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diffusion des premières préconisations générales et points de vigilance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en relation avec des personnes ressources
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Discussion et validation du plan d&amp;#039;actions avec la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre du plan d&amp;#039;actions (spécifique à chaque collectivité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;une instance de concertation entre la Chambre d&amp;#039;Agriculture et la collectivité (comité de pilotage, de suivi...)
+  &lt;br /&gt;
+  Exemple pour la création d&amp;#039;un marché de producteurs :
+  &lt;br /&gt;
+  – étude de marché
+  &lt;br /&gt;
+  – recrutement de producteurs locaux
+  &lt;br /&gt;
+  – suivi du marché (enquête de satisfaction auprès des consommateurs et des producteurs)
+  &lt;br /&gt;
+  – suggestion d&amp;#039;animations
+  &lt;br /&gt;
+  – réalisation de bilans réguliers
+  &lt;br /&gt;
+  – médiation des relations producteurs / agents communaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;span&gt;
+   Exemple pour l&amp;#039;élaboration d&amp;#039;un projet alimentaire :
+  &lt;/span&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   diagnostic alimentaire du territoire
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   concertation avec les acteurs du système alimentaire
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   définition d&amp;#039;un plan d&amp;#039;actions
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   évaluation du projet
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/developpement-dune-alimentation-de-proximite/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Chambre d&amp;#039;Agriculture de la Drôme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Service Alimentation et Tourisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 26 99 43
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:nina.croizet&amp;#64;drome.chambagri.fr" rel="noopener" target="_blank"&gt;
+    nina.croizet&amp;#64;drome.chambagri.fr
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;
+    www.synagri.com/drome
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6651-developpement-dune-alimentation-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>120277</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>S'approvisionner en produits locaux avec la plateforme Agrilocal</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Approvisionnement en produits locaux avec la plateforme Agrilocal</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Achat de denrées locales pour la restauration collective publique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique, mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations sur le cadre réglementaire, les enjeux et la méthodologie à mettre en oeuvre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la maitrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation du fonctionnement de la plateforme Agrilocal (dans le cadre d&amp;#039;une réunion technique, d&amp;#039;un événement de sensibilisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la définition du besoin et orientation vers les acteurs/interlocuteurs adaptés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la maitrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement (sur place) pour la passation d&amp;#039;une première commande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et assistance technique dans l&amp;#039;utilisation de la plateforme en fonction des besoins
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Économie Emploi Insertion
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 81 66 88 34
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mluce&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
+  mluce&amp;#64;ladrome.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6b0a-approvisionnement-en-produits-locaux-avec-la-/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>120276</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre une alimentation de qualité dans la restauration collective publique</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>L'alimentation dans la restauration collective publique</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre en œuvre une alimentation de qualité pour respecter, et dépasser, les obligations posées par la loi EGALIM, parmi lesquelles : 50% de produits respectueux de l&amp;#039;environnement ou sous signe de qualité, dont 20% de bio minimum d&amp;#039;ici 2022.
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique, mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations sur le cadre réglementaire, les enjeux et les outils existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la définition des besoins et orientation vers les acteurs/interlocuteurs adaptés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;outils
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  * Diagnostic: état des lieux des pratiques de restauration existantes, définition des besoins, objectifs et propositions d&amp;#039;actions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Accompagnement individualisé sur les volets suivants :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    * Approvisionnement : analyse des pratiques, appui à la rédaction de cahier des charges...
+   &lt;/li&gt;
+   &lt;li&gt;
+    * Formation des cuisiniers
+   &lt;/li&gt;
+   &lt;li&gt;
+    * Sensibilisation des convives
+   &lt;/li&gt;
+   &lt;li&gt;
+    * Lutte contre le gaspillage alimentaire
+   &lt;/li&gt;
+   &lt;li&gt;
+    * Communication
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Informations complémentaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ * sous réserve d&amp;#039;une candidature et sélection dans le cadre de l&amp;#039;Appel à Manifestation d&amp;#039;Intérêt (AMI)  » Pour une alimentation durable et de qualité dans la restauration collective publique ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/alimentation-dans-la-restauration-collective-publique/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Economie Emploi Insertion
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 81 66 88 34
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mluce&amp;#64;ladrome.fr"&gt;
+  mluce&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/897b-lalimentation-dans-la-restauration-collective/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC84" s="1" t="inlineStr">
         <is>
-          <t>Département du Gers</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF84" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG84" s="1" t="inlineStr">
         <is>
-          <t>20/10/2022</t>
+          <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH84" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:34" customHeight="0">
       <c r="A85" s="1">
-        <v>117167</v>
+        <v>117550</v>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
-        <is>
-[...330 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -18117,51 +17716,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -18171,1003 +17770,302 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-[...701 lines deleted...]
-      <c r="A90" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>112001</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F90" s="1" t="inlineStr">
+      <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I90" s="1" t="inlineStr">
+      <c r="I86" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J90" s="1" t="inlineStr">
+      <c r="J86" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L90" s="1" t="inlineStr">
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19212,202 +18110,202 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD90" s="1" t="inlineStr">
+      <c r="AD86" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>111757</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -19444,82 +18342,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19565,612 +18463,368 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W87" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>104573</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Manger local dans les restaurants scolaires des lycées</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Manger local dans les restaurants scolaires des lycées</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les services de restauration des lycées publics dans leurs pratiques responsables d&amp;#039;achat de proximité et de qualité et de sensibilisation des jeunes au lien alimentation-santé.
 &lt;/p&gt;
 &lt;p&gt;
  La Région mène sa politique en faveur du « Manger local » dans les lycées publics en les accompagnant dans des pratiques relocalisées et responsables en offrant des menus à base de produits de qualité et de proximité et en sensibilisant les jeunes au lien entre alimentation et santé.
  &lt;br /&gt;
  La Région s&amp;#039;était fixée l&amp;#039;objectif de tendre vers 100% de produits français, 50% régionaux et 20% bio et autres signes de qualité. Les résultats sont encourageants puisque 80% des produits viennent de France, 41 % du territoire régional et 15 % sont bio en 2019.
  &lt;br /&gt;
  Depuis la loi EGALIM, la Région a adapté ses critères en maintenant la localisation (100% France et 50% Région) et la qualité (50% dont 20% de bio).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Alimentation
 Economie locale et circuits courts
 Revitalisation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région accompagne les services de restauration des lycées dans la mise en œuvre du « Manger local » au travers de divers moyens :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;appui de 6 conseillers restauration
  &lt;/li&gt;
  &lt;li&gt;
   le financement d&amp;#039;équipements adaptés à la préparation des produits frais
  &lt;/li&gt;
  &lt;li&gt;
   la promotion de l&amp;#039;offre de menus « Loire-Océan » composés de produits de l&amp;#039;agriculture et de la pêche ligériennes
  &lt;/li&gt;
  &lt;li&gt;
   la mise en relation avec les opérateurs des filières des productions régionales
  &lt;/li&gt;
  &lt;li&gt;
   le soutien à des actions éducatives sensibilisant les jeunes sur les enjeux de l&amp;#039;alimentation sur la santé et l&amp;#039;environnement
  &lt;/li&gt;
  &lt;li&gt;
   la fourniture d&amp;#039;outils de communication auprès des jeunes sur le « Manger local »
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;encouragement à la lutte contre le gaspillage et la gestion des déchets.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/manger-local-dans-les-restaurants-scolaires-des-lycees</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
  &lt;br /&gt;
  Service Fonctionnement des lycées publics
  &lt;br /&gt;
  Pôle Restauration
 &lt;/p&gt;
 &lt;p&gt;
  Régis Albert
  &lt;br /&gt;
  0228206018
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3903-manger-local-dans-les-restaurants-scolaires-d/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF92" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
-[...233 lines deleted...]
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -20178,51 +18832,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -20239,1106 +18893,1192 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>102299</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création d'épiceries solidaires</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L95" s="1" t="inlineStr">
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de
  &lt;strong&gt;
   France Relance
  &lt;/strong&gt;
  , et avec le soutien de ses partenaires, le réseau des épiceries solidaires ANDES soutient massivement la création de nouvelles épiceries solidaires et  lutte contre la précarité alimentaire tout en favorisant l&amp;#039;accès aux produits frais et de qualité, pour les populations isolées ou modestes.
  &lt;br /&gt;
  &lt;br /&gt;
  La crise sanitaire que nous traversons, devenue une crise économique et sociale, affecte durablement les ménages déjà fragiles, et de nouvelles catégories de population peu habituées à l&amp;#039;aide alimentaire (étudiants, travailleurs indépendants, familles monoparentales, familles modestes touchées par le chômage partiel...).
  &lt;br /&gt;
  &lt;br /&gt;
  Les épiceries solidaires sont une réponse pertinente à ces nouveaux besoins, en permettant à la fois un accès digne et non stigmatisant à une alimentation de qualité, un accompagnement personnalisé et une aide pour surmonter les difficultés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les épiceries solidaires sont des structures d&amp;#039;aide alimentaire et d&amp;#039;accompagnement social, proposant à leurs bénéficiaires d&amp;#039;effectuer leurs courses comme dans un commerce classique, pour un coût entre 10% et 30% de la valeur marchande des produits. Les bénéficiaires, orientés par des travailleurs sociaux, accèdent à l&amp;#039;épicerie pour une durée limitée et ont également accès à un accompagnement social pour les aider à sortir des difficultés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de France Relance, et avec le soutien de ses partenaires, ANDES vous accompagne dans votre projet. Les frais d&amp;#039;accompagnement sont pris en charge et une subvention est proposée pour les premiers investissements matériels. L&amp;#039;objectif : développer 300 nouvelles épiceries solidaires dans toute la France.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs de projet sélectionnés pourront bénéficier :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    d&amp;#039;un accompagnement à la création par les équipes ANDES ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    du financement d&amp;#039;une partie des investissements nécessaires à l&amp;#039;ouverture de l&amp;#039;épicerie : de 2 000€ à 15 000€ selon les projets
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Alimentation
 Economie sociale et solidaire
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Organismes public ou privé et porteurs de projet souhaitant voir s&amp;#039;implanter une épicerie solidaire sur son territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/creer-une-epicerie-solidaire/</t>
         </is>
       </c>
-      <c r="W95" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/appel-candidatures-creation-epiceries-solidaires/</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Audrey LATRA :
  &lt;a href="mailto:audrey.latra&amp;#64;andes-france.com" rel="noopener" target="_blank"&gt;
   audrey.latra&amp;#64;andes-france.com
  &lt;/a&gt;
  - 07 87 35 58 75
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>caroline.bechade@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>DREAL Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>04/10/2021</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G96" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...10 lines deleted...]
-          <t>Tourisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD91" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
 Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
+Economie sociale et solidaire
+Revitalisation
 Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
+Logement et habitat
+Architecture
 Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Réduction de l'empreinte carbone</t>
-[...2 lines deleted...]
-      <c r="O96" s="1" t="inlineStr">
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
-[...41 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-[...19 lines deleted...]
-      <c r="G97" s="1" t="inlineStr">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...7 lines deleted...]
-      <c r="H97" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour la période de programmation 2014-2020, le Groupe d&amp;#039;Action Locale (GAL), composé d&amp;#039;élus et d&amp;#039;acteurs locaux, a fait le choix d&amp;#039;axer l&amp;#039;intervention LEADER dans les 4 domaines suivants :
-[...23 lines deleted...]
- .
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
-[...16 lines deleted...]
-Tourisme
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Forêts
-Recyclage et valorisation des déchets
+Montagne
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
 Alimentation
-Economie locale et circuits courts
-[...7 lines deleted...]
-      <c r="O97" s="1" t="inlineStr">
+Risques naturels
+Qualité de l'air
+Lutte contre la précarité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X97" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Coordination générale du programme LEADER :
+  Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...29 lines deleted...]
-      <c r="AA97" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-[...313 lines deleted...]
-      <c r="A100" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>92586</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I100" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21377,623 +20117,968 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>92049</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Prêt</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participent au plan de relance ;
  &lt;/li&gt;
  &lt;li&gt;
   Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont un modèle économique équilibré et affichent des perspectives de développement ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
  &lt;/li&gt;
  &lt;li&gt;
   Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>22/04/2021</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>87182</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'agriculture urbaine</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires investit dans les acteurs de l&amp;#039;économie sociale et solidaire portant des projets d&amp;#039;agriculture urbaine, en faveur d&amp;#039;une alimentation durable, de la végétalisation des espaces urbains, de l&amp;#039;impact social et de la mise en place de circuits courts de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de développer l&amp;#039;agriculture urbaine La Banque des Territoires vous propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement de Territoires Conseils, un co-financement d&amp;#039;études d&amp;#039;ingénierie en amont ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un investissement en fonds propres et/ou quasi-fonds propres.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Alimentation
+Agriculture et agroalimentaire
+Emploi</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Agri_argumentaire_psat</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e400-developper-lagriculture-urbaine-agriculture-u/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>101009</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Innvover en milieu rural sur les thématiques suivantes : développement économique, consommation de produits locaux, préservation du patrimoine agro-environnemental et tourisme</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes de la Dombes</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H102" s="1" t="inlineStr">
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement public obligatoire</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
-Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
+ Pour la période de programmation 2014-2020, le Groupe d&amp;#039;Action Locale (GAL), composé d&amp;#039;élus et d&amp;#039;acteurs locaux, a fait le choix d&amp;#039;axer l&amp;#039;intervention LEADER dans les 4 domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;économie
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;agriculture et la pisciculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour mettre en œuvre cette stratégie, le GAL dispose d&amp;#039;une enveloppe initiale de 1.995.800 € répartie entre les 4 fiches actions suivantes
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  en téléchargement sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
-[...22 lines deleted...]
-          <t>Sports et loisirs
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des exemples de projets réalisés
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
 Forêts
-Montagne
-[...10 lines deleted...]
-Education et renforcement des compétences
+Recyclage et valorisation des déchets
 Alimentation
-Risques naturels
-[...5 lines deleted...]
-      <c r="O102" s="1" t="inlineStr">
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>GAL Dombes Saône</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ccdombes.fr/entreprendre/programme-leader/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
+  Coordination générale du programme LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Laetitia DUCROZET
+ &lt;br /&gt;
+ territoire&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 93 03
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Gestion et animation du programme LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agathe DESFORET :
+ leader&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 96 87
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>amelie.quillet@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56ac-innvover-en-milieu-rural-sur-les-thematiques-/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD97" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Communes
-[...5 lines deleted...]
-  Syndicats intercommunaux
+  l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Alimentation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Cher</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Caroline Edilber, Directrice CIT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 02 48 27 80 27
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
+   cit&amp;#64;departement18.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>caroline.edilber@departement18.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>62848</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22039,193 +21124,193 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W103" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>72810</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -22262,79 +21347,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22377,380 +21462,551 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W104" s="1" t="inlineStr">
+      <c r="W100" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD101" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>53696</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Conseiller les territoires dans le cadre de projets d'aménagements - Ingénierie Territoriale de l'Etat / Nouveau conseil aux territoires (NCT)</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>DDT du Tarn</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   4 missions de conseil dans le domaine de l&amp;#039;aménagement du territoire :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à l&amp;#039;émergence de projet de territoire
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la mise en œuvre de politiques publiques prioritaires
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement d&amp;#039;opération
  &lt;/li&gt;
  &lt;li&gt;
   Appui méthodologique aux collectivités confrontées à des difficultés particulières, notamment dans le domaine des risques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre du nouveau conseil aux Territoires (NCT), la direction départementale des territoires (DDT) du Tarn a mis en place depuis quelques années une organisation qui s&amp;#039;appuie sur plusieurs agents dont certains avec un profil pluridisciplinaire de type « référent territorial » et d&amp;#039;autres avec un profil plus spécialisé pour faire face à des enjeux particuliers dans le domaine de l&amp;#039;eau (GEMAPI, eau potable et assainissement) et du développement de la production des énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  Les référents territoriaux de la DDT ont un positionnement transversal et sont de ce fait un interlocuteur privilégié des EPCI-FP et des collectivités. Ils constituent une porte d&amp;#039;entrée sur les différents domaines de compétence de la DDT et interviennent notamment dans les domaines de l&amp;#039;aménagement durable, de l&amp;#039;urbanisme (planification, réglementation, assainissement, etc.), la mobilité, la qualité des constructions, l&amp;#039;habitat et le logement, la revitalisation des centres bourgs, la problématique des risques naturels, le développement des énergies renouvelables,...
 &lt;/p&gt;
 &lt;p&gt;
  La DDT apporte une vision transversale et intégrée des projets et ce dès leur émergence. Elle offre une aide aux EPCI-FP et aux villes principales souhaitant répondre aux appels à projets nationaux ou régionaux concernant l&amp;#039;aménagement durable (écoquartier, ville durable, ...) ou qui accompagnent la démarche de transition énergétique ainsi que l&amp;#039;appui aux secteurs ruraux. Des compétences spécifiques en ingénierie financière ont été développées (connaissance des sources et des modes de financement, en particulier financement de l&amp;#039;aménagement TA, PUP, PEPE, ...) permettant de contribuer utilement à l&amp;#039;émergence d&amp;#039;un projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemples d&amp;#039;intervention :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   accompagnement dans l&amp;#039;évolution de la gouvernance sur la Gemapi, Eau et Assainissement. Conseil dans le domaine réglementaire (SUP, schémas, zonages) ;
  &lt;/li&gt;
  &lt;li&gt;
   accompagnement de communes dans des démarches de revitalisation de centre bourgs/centre ville/quartier urbain ;
  &lt;/li&gt;
  &lt;li&gt;
   financement 1% paysage RN 88 : accompagnement de collectivités dans la sélection de projets éligibles ;
  &lt;/li&gt;
  &lt;li&gt;
   accompagnement administratif d&amp;#039;une collectivité pour la création d&amp;#039;une UTN locale en zone de moyenne montagne ;
  &lt;/li&gt;
  &lt;li&gt;
   participation aux suivis des AMI friches et conseil sur des projets en zone inondable ;
  &lt;/li&gt;
  &lt;li&gt;
   accompagnement des développeurs éoliens et de centrales au sol dans leurs prospections et au travers du pôle ENR du Tarn. Conseil auprès des collectivités sur leurs démarches prospectives ou d&amp;#039;urbanisme ;
  &lt;/li&gt;
  &lt;li&gt;
   conseils à des communes confrontées à des mouvements de terrain (réglementation, fonds Barnier, relogement d&amp;#039;urgence) ;
  &lt;/li&gt;
  &lt;li&gt;
   participation aux comités de suivi d&amp;#039;études de projet de pôle multimodal de deux villes ;
  &lt;/li&gt;
  &lt;li&gt;
   appui réglementaire sur la publicité dans un site à haute valeur patrimoniale et paysagère ;
  &lt;/li&gt;
  &lt;li&gt;
   etc.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Patrimoine et monuments historiques
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Alimentation
 Revitalisation
 Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Appui méthodologique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P105" s="1" t="inlineStr">
+      <c r="P102" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.gouv.fr/les-missions-de-la-ddt-a540.html</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;
  &lt;blockquote&gt;
   &lt;br /&gt;
  &lt;/blockquote&gt;
 &lt;/blockquote&gt;
 &lt;p&gt;
  Marie BRAU, référente territoriale du Gaillacois et Vaurais
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : marie.brau&amp;#64;tarn.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone :  06 07 78 22 86
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  ------
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sophie DEBRIEU, référente territoriale de l&amp;#039;Albigeois
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -22766,132 +22022,132 @@
 &lt;p&gt;
  Pierre-Luc RIVIERE, référent territorial d&amp;#039;Autan et Cocagne
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : pierre-luc.riviere&amp;#64;tarn.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 07 89 30 04 35
 &lt;/p&gt;
 &lt;p&gt;
  ------
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cyril CREME, chef du pôle appui territorial
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : cyril.creme&amp;#64;tarn.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 81 27 51 19
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>christophe.antoine@tarn.gouv.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4fd9-ddt-du-tarn-nouveau-conseil-au-territoire-nct/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>DDT 81</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>15/07/2020</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>52290</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -22967,96 +22223,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23099,655 +22355,427 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W106" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-[...228 lines deleted...]
-      <c r="A108" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>49549</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Investir dans le développement d'une dynamique territoriale autour de l’alimentation durable</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Financement de l’alimentation durable et de la transition agricole</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne le développement des circuits courts alimentaires de proximité sur le territoire et les Projets Alimentaires Territoriaux (PAT) avec :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet qui ont pour objectif un impact social et environnemental fort
  &lt;/li&gt;
  &lt;li&gt;
   la possibilité de mobiliser des crédits d&amp;#039;ingénierie  en amont, jusqu&amp;#039;à 10% du montant de l&amp;#039;investissement prévu.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Consommation et production</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Territoire_alim_durable_psat</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eaba-investir-dans-les-projets-de-re-territorialis/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>29/06/2020</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-      <c r="A109" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>10501</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J109" s="1" t="inlineStr">
+      <c r="J105" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23775,487 +22803,487 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P109" s="1" t="inlineStr">
+      <c r="P105" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q109" s="1" t="inlineStr">
+      <c r="Q105" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB109" s="1" t="inlineStr">
+      <c r="AB105" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
+      <c r="AC105" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-      <c r="A110" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>10500</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Dotation Départementale Rurale (DDR)</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I110" s="1" t="inlineStr">
+      <c r="I106" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="J110" s="1" t="inlineStr">
+      <c r="J106" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des micro-projets, dont le montant est situé entre 5 000€ HT et 100 000€ HT, portés par les communes et leurs groupements, hors EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;enveloppe annuelle fait l&amp;#039;objet de 2 programmations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   fin juin (dossiers reçus avant le 1er avril)
  &lt;/li&gt;
  &lt;li&gt;
   et fin d&amp;#039;année (dossiers reçus avant le 1er octobre)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Alimentation
 Economie sociale et solidaire
 Biodiversité
 Réhabilitation
 Logement et habitat
 Paysage
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P110" s="1" t="inlineStr">
+      <c r="P106" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q110" s="1" t="inlineStr">
+      <c r="Q106" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/971b-dotation-departementale-rurale-ddr/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>9082</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24280,192 +23308,192 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P111" s="1" t="inlineStr">
+      <c r="P107" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC107" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>554</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C112" s="1" t="inlineStr">
+      <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -24481,190 +23509,190 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T112" s="1" t="inlineStr">
+      <c r="T108" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB108" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC112" s="1" t="inlineStr">
+      <c r="AC108" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>391</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24692,321 +23720,1877 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W113" s="1" t="inlineStr">
+      <c r="W109" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB109" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>166554</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite…)
+ 	Restauration de bâtiments dans les centres anciens
+ 	Implantation en pied de bâtiment de locaux commerciaux et tertiaires ou d’équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche…)&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique, mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite des sites&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Aide à la définition des besoins, des objectifs et des priorités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyse des contraintes et opportunités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Identification des ressources financières disponibles ou mobilisables&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la définition du programme&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la rédaction des missions préliminaires (étude…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement de la commune ou de l’EPCI dans le processus&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Réalisation des études préalables au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Etablissement des documents d’engagement du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide au montage de l’ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en place du cadre réglementaire et financier propre au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Fourniture d’une réponse technique, architecturale, économique au programme défini et validé avec les communes / intercommunalités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation de l’ouvrage dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d’un contrat avec la collectivité maître d’ouvrage&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Responsabilité des choix techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Intervention en qualité de mandataire du maître d’ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;élaboration et signature des différents contrats&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;choix des entreprises et des fournisseurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;préparation et gestion des marchés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;gestion administrative et financière de l’opération&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>Drôme Aménagement Habitat (DAH)
+04 75 81 78 09 • &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;gisele.grasset&amp;#64;dromeamenagementhabitat.fr&lt;/a&gt;
+&lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;www.dromeamenagementhabitat.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>166565</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Développement d’une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Développement d’une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Actions favorisant l’accès aux produits alimentaires locaux issus de l’agriculture : accompagnement à la création de marchés de producteurs ou à la redynamisation de marchés existants (marchés permanents ou ponctuels liés à un événement), accompagnement à la création d’un nouveau point de vente de produits locaux (étude de marché, animation du groupe de producteurs...), appui à la création de projet alimentaire territorial, promotion de la plate-forme Agrilocal (en partenariat avec le Département).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Écoute, précision et retranscription des besoins de la collectivité territoriale (enjeux, objectifs)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyse des besoins du territoire au regard de ses spécificités et des caractéristiques des territoires limitrophes.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Proposition d’un plan d’actions adapté à la demande de la collectivité et aux spécificités du territoire&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Diffusion des premières préconisations générales et points de vigilance&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en relation avec des personnes ressources&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Discussion et validation du plan d’actions avec la collectivité&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en œuvre du plan d’actions (spécifique à chaque collectivité)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Animation d’une instance de concertation entre la Chambre d’Agriculture et la collectivité (comité de pilotage, de suivi…)
+&lt;br /&gt;
+Exemple pour la création d’un marché de producteurs :
+&lt;br /&gt;
+– étude de marché
+&lt;br /&gt;
+– recrutement de producteurs locaux
+&lt;br /&gt;
+– suivi du marché (enquête de satisfaction auprès des consommateurs et des producteurs)
+&lt;br /&gt;
+– suggestion d’animations
+&lt;br /&gt;
+– réalisation de bilans réguliers
+&lt;br /&gt;
+– médiation des relations producteurs / agents communaux.
+&lt;br /&gt;
+Exemple pour l’élaboration d’un projet alimentaire :
+&lt;br /&gt;
+– diagnostic alimentaire du territoire
+&lt;br /&gt;
+– concertation avec les acteurs du système alimentaire
+&lt;br /&gt;
+– définition d’un plan d’actions
+&lt;br /&gt;
+– évaluation du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/developpement-dune-alimentation-de-proximite</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>Chambre d’Agriculture de la Drôme
+Service Alimentation et Tourisme
+04 75 26 99 43 • n&lt;a href="mailto:ina.croizet&amp;#64;drome.chambagri.fr"&gt;ina.croizet&amp;#64;drome.chambagri.fr&lt;/a&gt;
+&lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;www.synagri.com/drome&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developpement-d-une-alimentation-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>166568</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’attractivité commerciale d’un centre bourg ou d’un centre ville</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’attractivité commerciale d’un centre bourg ou d’un centre ville</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Mise en place d’une stratégie de renforcement de l’attractivité des centres bourgs et villes et élaboration d’un plan d’actions opérationnel.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous, échanges avec la collectivité pour :
+&lt;br /&gt;
+– préciser la problématique de centre bourg qui se pose aux élus
+&lt;br /&gt;
+– prendre en compte l’ensemble des paramètres locaux
+&lt;br /&gt;
+– poser les bases d’une réponse à la problématique&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Elaboration d’une offre d’intervention qui réponde aux attendus définis lors du rendez-vous initial.&lt;/p&gt;
+&lt;br /&gt;&lt;p&gt;Après validation de la proposition d’intervention de la CCI par la collectivité et selon les cas :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;réunion de lancement de l’intervention avec les acteurs concernés (commerçants…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;réalisation du diagnostic des facteurs d’attractivité du centre bourg,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;rendu intermédiaire des premiers éléments du diagnostic,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;élaboration du plan d’actions,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;présentation à la collectivité et remise d’un rapport,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;présentation collective des résultats aux acteurs concernés (commerçants, office de tourisme…).&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/renforcer-attractivite-commerciale-centre-bourg-un-centre-ville</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de Commerce et d’Industrie de la Drôme
+Service Performance des entreprises
+04 75 75 70 87 • &lt;a href="mailto:performance&amp;#64;drome.cci.fr" target="_blank" rel="noopener"&gt;performance&amp;#64;drome.cci.fr&lt;/a&gt;
+&lt;a href="http://www.drome.cci.fr/"&gt;www.cci.drome.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-l-attractivite-commerciale-d-un-centre-bourg-ou-d-un-centre-ville/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>166569</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;La création ou le développement de projets commerciaux de type commerce, café, multiservices, alimentation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Echange avec la collectivité pour :
+&lt;br /&gt;
+– affiner les attentes de la collectivité par rapport au projet et visite terrain le cas échéant
+&lt;br /&gt;
+– identifier les principales contraintes du projet
+&lt;br /&gt;
+– préciser les modalités d’intervention possibles&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Élaboration d’une offre d’intervention dont l’objectif est de fournir à la collectivité les informations pragmatiques quant à la faisabilité du projet pour une prise de décision objective.&lt;/p&gt;
+&lt;br /&gt;&lt;p&gt;Après validation de la proposition d’intervention par la collectivité :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Réalisation de l’étude de faisabilité dans les conditions définies dans l’offre d’intervention&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Présentation des résultats de l’étude à la collectivité locale&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Remise d’un rapport écrit&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/mesurer-la-faisabilite-projet-de-creation-ou-de-developpement-activite-commerciale</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de Commerce et d’Industrie de la Drôme
+Service Performance des entreprises
+04 75 75 70 87 • &lt;a href="mailto:performance&amp;#64;drome.cci.fr" target="_blank" rel="noopener"&gt;performance&amp;#64;drome.cci.fr&lt;/a&gt;
+&lt;a href="http://www.drome.cci.fr/"&gt;www.cci.drome.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-la-faisabilite-d-un-projet-de-creation-ou-de-developpement-d-une-activite-commerciale/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE113" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF113" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG113" s="1" t="inlineStr">
         <is>
-          <t>13/09/2018</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH113" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>21/08/2026</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:34" customHeight="0">
       <c r="A114" s="1">
+        <v>166587</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation dans la restauration collective publique</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation dans la restauration collective publique</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Mettre en œuvre une alimentation de qualité pour respecter, et dépasser, les obligations posées par la loi EGALIM, parmi lesquelles : 50% de produits respectueux de l&amp;#039;environnement ou sous signe de qualité, dont 20% de bio minimum d&amp;#039;ici 2022.&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique, mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations sur le cadre réglementaire, les enjeux et les outils existants&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Accompagnement à la définition des besoins et orientation vers les acteurs/interlocuteurs adaptés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise à disposition d’outils&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Diagnostic: état des lieux des pratiques de restauration existantes, définition des besoins, objectifs et propositions d’actions&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;br /&gt;
+Accompagnement individualisé sur les volets suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Approvisionnement : analyse des pratiques, appui à la rédaction de cahier des charges…&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Formation des cuisiniers&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Sensibilisation des convives&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Lutte contre le gaspillage alimentaire&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Communication&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/alimentation-dans-la-restauration-collective-publique</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Direction Economie Emploi Insertion
+04 81 66 88 34/ &lt;a href="mailto:mluce&amp;#64;ladrome.fr"&gt;mluce&amp;#64;ladrome.fr&lt;/a&gt;
+&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;
+ </t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/alimentation-dans-la-restauration-collective-publique/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>166590</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Protection de la santé des usagers &amp; sécurité sanitaire des aliments</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Protection de la santé des usagers &amp; sécurité sanitaire des aliments</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Prélèvements et analyses d’échantillons d’eau, d’air, de sol et d’aliments dans le cadre d’analyses règlementaires (ARS, DDPP, Agences de l’eau…) et non règlementaires (industriels, fédérations de pêche, collectivités, métiers de bouche et de la restauration collective…)
+ 	Analyses bactériologiques, antibiogrammes, parasitologie, immunosérologie et PCR dans le cadre de la maîtrise des risques d’épidémies animales
+ 	Diagnostic vétérinaire et autopsies animales
+ 	Analyses d’échantillons en génétique animale et environnementale (ADNe)
+ 	Bureau d’études des milieux aquatiques naturels et des services d’assainissement (stations d’épuration, traitement de l’eau…)
+ 	Conseils et formation en hygiène alimentaire, gaspillage alimentaire et nutrition
+ 	Étalonnage de sondes de température (métrologie)&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Animation de réunions de sensibilisation&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visites sur place&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contrôle de potabilité des eaux de consommation humaine ou animale&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses des eaux de loisirs (piscines, baignades, balnéothérapie…), eaux superficielles (rivières, plans d’eau, lacs), eaux souterraines, eaux et boues de stations d’épuration et rejets industriels résiduaires, eaux de forage pour des demandes de permis de construire (particuliers ou collectivités)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Prélèvements et analyses du risque légionelle (contrôle annuel des installations d’eau chaude sanitaire, recherche de paramètres microbiologiques Legionella spp et pneumophilia, établissement du carnet sanitaire…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Réalisation des indices hydrobiologiques, hydrochimiques, hydromorphologiques, indices piscicoles&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Prélèvements et analyses des microalgues, phytoplanctons et diatomées,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Prélèvements et analyses en génétique environnementale (ADNe)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Prélèvements et analyses des PFAS sur eau douce, analyses de microplastiques, de résidus de pesticides, métaux lourds, hydrocarbures dans l’eau et les aliments, et résidus de médicaments dans l’eau&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Contrôle de la qualité de l’air intérieur dans les établissements recevant du public (ERP)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Prélèvements et collectes d’échantillons d’aliments&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses microbiologiques de denrées et de surfaces dans le cadre de la sécurité sanitaire des aliments&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Contrôle à l’exportation des produits alimentaires industriels&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses de la contamination radioactive sur aliments&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Conseil et formation dans le cadre du respect des bonnes pratiques d’hygiène, du plan de maîtrise sanitaire et de la méthode HACCP&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Formation règlementaire en restauration commerciale&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Audits d’hygiène (professionnels et collectivités)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement et mise en place de l’agrément sanitaire et du plan de maîtrise sanitaire (collectivités)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Conseil et formation dans le cadre de la lutte contre le gaspillage alimentaire et le respect de la loi EGALIM&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Sensibilisation à l’équilibre nutritionnel et au repas végétarien pour les professionnels de la restauration et de la restauration collective&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Analyses bactériologiques, antibiogrammes, parasitologie&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Diagnostic vétérinaire et autopsies animales&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses immunosérologiques et PCR dans le cadre de qualification des cheptels, de diagnostic ou de dépistage de maladies transmissibles ou non à l’Homme&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses d’échantillons en génétique animale et environnementale (ADNe)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyses sur la monte équine et la filière apicole&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Forêts
+Montagne
+Alimentation
+Commerces et services
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/analyses-des-pollutions-et-contaminants-dans-les-batiments-terrains-plans-deaux</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>Terana Drôme, 37 avenue de Lautagne, 26000 Valence
+04 75 81 70 70
+&lt;a href="mailto:drome&amp;#64;labo-terana.fr"&gt;drome&amp;#64;labo-terana.fr&lt;/a&gt;
+ </t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/protection-de-la-sante-des-usagers-securite-sanitaire-des-aliments/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>166591</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Approvisionnement en produits locaux avec la plateforme Agrilocal</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Approvisionnement en produits locaux avec la plateforme Agrilocal</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Achat de denrées locales pour la restauration collective publique.&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique, mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations sur le cadre réglementaire, les enjeux et la méthodologie à mettre en oeuvre&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Présentation du fonctionnement de la plateforme Agrilocal (dans le cadre d’une réunion technique, d’un événement de sensibilisation)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement à la définition du besoin et orientation vers les acteurs/interlocuteurs adaptés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Accompagnement (sur place) pour la passation d’une première commande&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Suivi et assistance technique dans l’utilisation de la plateforme en fonction des besoins&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme - Direction Économie Emploi Insertion
+04 81 66 88 34
+mluce&amp;#64;ladrome.fr
+&lt;a href="https://www.agrilocal26.fr/"&gt;www.agrilocal26.fr&lt;/a&gt;
+&lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;www.synagri.com/drome&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J117" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P117" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q117" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD117" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD118" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>72011</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D114" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et développer des innovations sociales avec la Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Fabrique à initiatives</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Avise</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La
-  &lt;a href="https://fabriqueainitiatives.org/"&gt;
-[...1 lines deleted...]
-  &lt;/a&gt;
+  &lt;a href="https://www.avise.org/le-reseau-fabrique-a-initiatives" target="_self"&gt;Fabrique à initiatives&lt;/a&gt;
   est un dispositif d&amp;#039;ingénierie territoriale
  &lt;/strong&gt;
- créé en 2010 par l&amp;#039;
-[...3 lines deleted...]
- - agence d&amp;#039;ingénierie pour entreprendre autrement, afin d&amp;#039;
+ créé en 2010 par l&amp;#039;&lt;a href="https://www.avise.org/"&gt;Avise
+&lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
  &lt;strong&gt;
-  accompagner les acteurs d&amp;#039;un territoire dans la co-construction de projets économiques à impact en partant des enjeux et des besoins locaux
-[...6 lines deleted...]
-  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
  &lt;/strong&gt;
  en apportant
  &lt;strong&gt;
-  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale.
-[...4 lines deleted...]
-&lt;/p&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale. &lt;/strong&gt;La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. &lt;/p&gt;
 &lt;p&gt;
  &amp;gt;
  &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
   Comprendre le dispositif en 25 projets
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le dispositif a 3 clés d&amp;#039;entrée :
+ Le dispositif a trois clés d&amp;#039;entrée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Un besoin
   &lt;/strong&gt;
   : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
   &lt;em&gt;
    Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une idée
   &lt;/strong&gt;
   : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
   &lt;em&gt;
-   E
-[...2 lines deleted...]
-   xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+   E&lt;/em&gt;&lt;em&gt;xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Un lieu
   &lt;/strong&gt;
   : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
   &lt;em&gt;
-   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovants en QPV, etc.
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovantes en QPV, etc.
   &lt;/em&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Il intervient à travers le processus adaptable suivant :
+ Il intervient à travers un processus adapté aux enjeux spécifiques du territoire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Détecter les besoins et les opportunités
   &lt;/strong&gt;
   &lt;strong&gt;
-   et qualifier des projets à impact
-[...2 lines deleted...]
- &lt;/li&gt;
+   et qualifier des projets à impact&lt;/strong&gt;, à travers des ateliers d&amp;#039;intelligence collective, une démarche de prospective et une animation territoriale &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Concevoir des activités innovantes
   &lt;/strong&gt;
   &lt;strong&gt;
    durables
   &lt;/strong&gt;
-  à travers l&amp;#039;étude d&amp;#039;opportunité et la mobilisation collective
- &lt;/li&gt;
+  à travers la mobilisation collective au service de la réalisation de l&amp;#039;étude d&amp;#039;opportunité&lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transmettre le projet
   &lt;/strong&gt;
-  à un entrepreneur qualifié ou une entreprise de l&amp;#039;ESS existante
+  à un entrepreneur ou collectif qualifié ou à une entreprise de l&amp;#039;ESS existante
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Accompagner le porteur de projet jusqu&amp;#039;à la création
   &lt;/strong&gt;
-  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés existants
- &lt;/li&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés du territoire&lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples de projets réalisés :
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...1 lines deleted...]
-   Espace de couture mutualisé en QPV
+ &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
   &lt;/strong&gt;
   , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
  &lt;/li&gt;
- &lt;li&gt;
-[...1 lines deleted...]
-   Plateforme de circuits-courts
+ &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
   &lt;/strong&gt;
   avec la Métropole du Havre
  &lt;/li&gt;
- &lt;li&gt;
-[...1 lines deleted...]
-   Commerce de proximité local et solidaire
+ &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
   &lt;/strong&gt;
   avec la commue du Juch
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réseau de conciergeries de quartier
   &lt;/strong&gt;
   , avec Strasbourg Métropole
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Restaurant-traiteur d&amp;#039;insertion
   &lt;/strong&gt;
   pour personnes en situation de handicap, avec la commune de Pontarlier
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Jardin familial et pédagogique
   &lt;/strong&gt;
   , avec la CC du Pays Ajaccien
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Filière locale de compostage
   &lt;/strong&gt;
@@ -25027,168 +25611,161 @@
  &lt;li&gt;
   &lt;strong&gt;
    Tiers-lieu numérique et intergénérationnel
   &lt;/strong&gt;
   , avec la commune de Moncontour
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Restaurant-traiteur d&amp;#039;insertion en QPV
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Tiers-lieu café associatif / repair café
   &lt;/strong&gt;
   etc. avec la commune d&amp;#039;Annonay
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conserverie à partir d&amp;#039;invendus alimentaires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Mobilité pour tous
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ne pas avoir identifié de porteurs de projet
  &lt;/li&gt;
  &lt;li&gt;
   Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
   &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
    carte du réseau
   &lt;/a&gt;
   )&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W114" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.avise.org/le-reseau-fabrique-a-initiatives</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
         <is>
           <t>https://fabriqueainitiatives.org/contact/</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>contact@avise.org</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Avise</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>23/11/2020</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>13/05/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>