--- v0 (2026-04-13)
+++ v1 (2026-06-01)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH120"/>
+  <dimension ref="A1:AH126"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -531,321 +531,179 @@
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>166083</v>
+        <v>165807</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aider les jeunes pour bien vivre en montagne</t>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Aide aux jeunes pour bien vivre en montagne</t>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>GAL Loire</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...145 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
 sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
 50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
 augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
 L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
 est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
 la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
 de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
 thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
 concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
 l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
 changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
 sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
 2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
 services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
 biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
 mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
 d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
 centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
 d’innovation technique et technologique, de modèle économique, organisationnelle et de 
 gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
 coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Espaces verts
 Espace public
 Friche
 Recyclage et valorisation des déchets
 Accès aux services
 Citoyenneté
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
 porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
 projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
 revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
 validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
 distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
 moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
 porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
@@ -860,261 +718,261 @@
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
 après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
 après l’instruction
 Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur. 
 Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>GAL Loire Forez - Mobilité active</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>165806</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
 catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
 Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
 d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
 de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
 complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
 des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
 territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
 GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
 visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
 thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
 alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
 Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
 titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
 projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
 compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Industrie
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
 de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
 assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
 de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
 Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
 à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
 heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
@@ -1133,1394 +991,1214 @@
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
 de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
 est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
 donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
 NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165693</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une animation Fresque du Climat</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Citoyenneté
+Education et renforcement des compétences
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Paysage
+Animation et mise en réseau
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
       <c r="U6" s="1" t="inlineStr">
         <is>
-          <t>GAL Loire</t>
+          <t>Gironde</t>
         </is>
       </c>
       <c r="V6" s="1" t="inlineStr">
         <is>
-          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+          <t>https://www.sdeeg33.fr/</t>
         </is>
       </c>
       <c r="X6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
-          <t>inesguezennec@loireforez.fr</t>
+          <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
-          <t>CA Loire Forez Agglomération</t>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>23/01/2026</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>165441</v>
+        <v>166083</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>Aider les jeunes pour bien vivre en montagne</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>City-to-City exchanges</t>
+          <t>Aide aux jeunes pour bien vivre en montagne</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
-        <is>
-[...625 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>Cohésion sociale et inclusion
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Aide aux jeunes pour bien vivre en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide vise 4 orientations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Orientation 1 : Instaurer le réflexe jeune au sein de la CIMA et mettre en place des éléments de suivi&lt;/li&gt; 	&lt;li&gt;Orientation 2 : Soutenir des initiatives, des démarches intégrant des formes de partenariat innovant et la participation des jeunes&lt;/li&gt; 	&lt;li&gt;Orientation 3 : Éducation, sensibilisation, découverte de la montagne&lt;/li&gt; 	&lt;li&gt;Orientation 4 : Emplois, création d’activités et formation des jeunes&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
 Citoyenneté
-Education et renforcement des compétences
-[...4 lines deleted...]
-      <c r="O11" s="1" t="inlineStr">
+Formation professionnelle
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S11" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...27 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-jeunes-bien-vivre-en-montagne</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMAJEUN/depot/simple</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-jeunes-pour-bien-vivre-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>166011</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité et territoires - Stratégies</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2023</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_STRATLOC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies-1/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>166012</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration des connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La connaissance est un préalable indispensable à toute action de protection, de conservation et de sensibilisation sur la biodiversité. Il s’agit ici de soutenir des actions d’acquisition et de valorisation de connaissances faunistiques, floristiques, sur les milieux et leur fonctionnement, dans le cadre d’une stratégie régionale d’acquisition et d’amélioration de la connaissance naturaliste.&lt;br /&gt; Pour cela, la Région souhaite mobiliser tous les acteurs dans le développement de la connaissance, d’aider à analyser et mettre à disposition de l’information fiable et compréhensible par tous, de favoriser sa valorisation et son harmonisation.&lt;/p&gt; &lt;p&gt;Types de projets soutenus&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutien aux inventaires de terrain, bilans stationnels, suivis et surveillance inscrits dans le cadre de plan d’actions de stratégies régionales,&lt;/li&gt; 	&lt;li&gt;Acquisition et développement des applications informatiques et bases de données (Système d’information et de localisation des espèces -SILENE-, Système d’information de l’inventaire du patrimoine naturel -SINP-)3,&lt;/li&gt; 	&lt;li&gt;Recueil, intégration et structuration des données et métadonnées,&lt;/li&gt; 	&lt;li&gt;Analyse et valorisation des données/études produites (listes rouges, inventaires Zones Naturelles d&amp;#039;Intérêt Écologique, Faunistique et Floristique ZNIEFF),&lt;/li&gt; 	&lt;li&gt;Soutien aux actions de l&amp;#039;observatoire régional de la biodiversité (production d&amp;#039;indicateurs, suivi d&amp;#039;espèces, outils de sensibilisation),&lt;/li&gt; 	&lt;li&gt;Étude des effets du changement climatique sur les écosystèmes terrestres (projets sentinelles),&lt;/li&gt; 	&lt;li&gt;Cartographie et études de définition des continuités écologiques ou étude visant leur amélioration,&lt;/li&gt; 	&lt;li&gt;Actions menées dans le cadre de la stratégie en faveur de l’amélioration et l’acquisition des connaissances naturalistes à l’échelle régionale,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances de la stratégie régionale de conservation de la flore,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances menées dans le cadre du Plan national en faveur des insectes pollinisateurs et de la pollinisation 2021-2026,&lt;/li&gt; 	&lt;li&gt;Projets relatifs à la prise en compte de la trame noire dans les politiques publiques (impact suivi des espèces, appui à la définition de stratégie).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2023</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Etablissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/amelioration-des-connaissances-sur-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CONNAISS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-des-connaissances-sur-la-biodiversite-1/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>165516</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Bretonne de la Biodiversité (ARBE)
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Office Français de la Biodiversité (OFB)
-[...3 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin de
 pouvoir établir une stratégie de préservation de la biodiversité de son
 territoire et de prioriser les actions, il est indispensable de connaître ledit
 territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
 enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
 leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
 territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
 de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
 d’un territoire peut prendre plusieurs formes et mettre en avant divers
 paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
 la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
 le territoire, ainsi que des milieux et des continuités écologiques,
 d’identifier et hiérarchiser les actions de préservation de cette biodiversité
 locale ; il est essentiel que ces
 inventaires s’appuient sur les partenaires locaux pour créer une synergie et
 une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
 de vulnérabilité reprend les spécificités du territoire, en termes notamment de
 risques face aux effets du changement climatique, afin d’établir une stratégie
 d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
 types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
 sociaux, économiques, culturels, politiques et territoriaux, permettant de
 croiser de multiples enjeux et d’orienter les politiques publiques locales de
 manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Enfin, il donne également accès à des ressources et
 des retours d’expériences riches d’inspiration et de partage de bonnes
 pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un exemple
 inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
 (Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>165515</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Nouveaux lieux, nouveaux liens
 Cités éducatives
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-[...8 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
 biodiversité sont indispensables. Comprendre et transmettre l’importance de la
 biodiversité pour notre santé et nos activités, les pressions qu’elles
 rencontrent, et les outils pour mieux la préserver, sont nécessaires au
 changement de comportements et d’usages, tant individuels que collectifs.
 Rendre cet apprentissage ludique, tout en récréant du lien entre les
 habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
 peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
 tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
 divertissante et conviviale ; aussi ces évènements sont l’occasion de
 mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
 territoire. Cette programmation permet de travailler de façon transversale avec
 les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
 projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
 des inventaires naturalistes et établir des actions en faveur de la
 biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
 participatives (par exemple dans le cadre d’un Atlas de la biodiversité
 communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
 biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités près de
 chez vous ! Le programme pourra en effet vous aider dans la recherche
 de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
 orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
 par le biais d’évènements, l’association la Fête de la Nature propose un
 kit de communication, ainsi que nombreuses ressources sur les activités et les
 acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
 partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
 d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
 titre. Le programme fournit également des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
 un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Sports et loisirs
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Paysage
 Accessibilité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Milieux humides
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/les-aires-educatives</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>165514</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
 Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
 (coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
 Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
 coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
 territoire autour de projets menés en coopérations avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
 grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
 préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
 partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
 la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
 stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
 coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
 coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
@@ -2543,1735 +2221,1300 @@
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165415</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le programme d’éducation au dessin de presse et à la citoyenneté avec Dessinez Créez Liberté</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Programme d'éducation au dessin de presse et à la citoyenneté avec Dessinez Créez Liberté</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>Le programme vise à donner toutes les clés de lecture et une méthode pour décrypter un dessin de presse, amener à réfléchir à l&amp;#039;intention de l&amp;#039;auteur.&lt;br /&gt;&lt;br /&gt; Lieu où se déroule l&amp;#039;action : dans l&amp;#039;établissement.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>Lycées publics et privés (sous-contrat) franciliens&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Gratuité de l&amp;#039;action pour les lycées franciliens.&lt;/p&gt;&lt;p&gt;Subvention régionale : 5 000 €&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Le programme propose des interventions auprès des élèves franciliens sur la thématique du dessin de presse. Le &amp;#34;parcours DCL&amp;#34; comporte trois séances avec la même classe pour approfondir les différents sujets à travers un projet s’inscrivant sur plusieurs semaines. &lt;br /&gt;&lt;/p&gt;  &lt;ol&gt;&lt;li&gt;Introduction au dessin de presse et histoire de la caricature en France.&lt;/li&gt;&lt;li&gt;Décrypter et débattre autour des dessins de presse thématiques et de vidéos pédagogiques (terrorisme, libertés d’expression et de conscience, migrations, égalité femme/homme, violences faites aux femmes, racisme, antisémitisme, discriminations, environnement, etc. (&lt;a href="https://dessinezcreezliberte.com/fiches-decryptage/"&gt;https://dessinezcreezliberte.com/fiches-decryptage/&lt;/a&gt; et vidéos : &lt;a href="https://www.youtube.com/&amp;#64;dessinezcreezliberte-assoc6369/featured"&gt;https://www.youtube.com/&amp;#64;dessinezcreezliberte-assoc6369/featured&lt;/a&gt;) &lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;Rencontre avec un professionnel et/ou mise en place d’un atelier d’initiation au dessin de presse.&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt; Pour toute information, merci de prendre directement contact avec le partenaire régional aux coordonnées figurant dans la rubrique &amp;#34;Contact&amp;#34;.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U14" s="1" t="inlineStr">
         <is>
-          <t>PETR DE L'ANJOU BLEU</t>
+          <t>Île-de-France</t>
         </is>
       </c>
       <c r="V14" s="1" t="inlineStr">
         <is>
-          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-deducation-au-dessin-de-presse-et-la-citoyennete-avec-dessinez-creez-liberte</t>
         </is>
       </c>
       <c r="X14" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;    &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Email :  &lt;span&gt;&lt;/span&gt;&lt;a href="mailto:mathieu&amp;#64;dessinezcreezliberte.com"&gt;contact&amp;#64;dessinezcreezliberte.com&lt;/a&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;    &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;N° de téléphone : 06 61 37 86 12&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y14" s="1" t="inlineStr">
         <is>
-          <t>leader@anjoubleu.com</t>
+          <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z14" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-deducation-au-dessin-de-presse-et-a-la-citoyennete-avec-dessinez-creez-liberte/</t>
         </is>
       </c>
       <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>07/09/2025</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
-        <v>165693</v>
+        <v>165416</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'une animation Fresque du Climat</t>
+          <t>Organiser un concours d’éloquence sur la citoyenneté avec l'Association Trouve ta voix</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Concours d'éloquence sur la citoyenneté avec l'Association Trouve ta voix</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...5 lines deleted...]
-          <t> Max : 80</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
+          <t>Le programme permet aux élèves de révéler leur potentiel, de gagner confiance en eux, d&amp;#039;apprendre à s&amp;#039;écouter et de restituer un discours sur un sujet de citoyenneté à travers un programme de formation à la prise de parole.&lt;br /&gt;&lt;br /&gt; Lieu où se déroule l&amp;#039;action : Dans et en dehors de l&amp;#039;établissement.&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
       <c r="N15" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...11 lines deleted...]
-Citoyenneté
+          <t>Citoyenneté
 Education et renforcement des compétences
-Formation professionnelle
-[...15 lines deleted...]
-Solutions d'adaptation fondées sur la nature (SafN)</t>
+Innovation, créativité et recherche</t>
         </is>
       </c>
       <c r="O15" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="R15" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+          <t>Lycées publics et privés (sous-contrat) franciliens&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Gratuité de l&amp;#039;action pour les lycées franciliens&lt;/p&gt;&lt;p&gt;Subvention régionale : 30 000 €&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Ce programme est composé de 10 séances thématiques de 2 h. Chaque classe engagée se voit attribuer un formateur certifié Trouve Ta Voix.&lt;span&gt;&lt;/span&gt;&lt;/p&gt;  &lt;p&gt;Les élèves travaillent à la rédaction d’un discours sur un sujet défini par les équipes pédagogiques du lycée qu’ils restituent devant sa classe. &lt;/p&gt;&lt;p&gt;Démarre alors la phase conclusive : le concours d’éloquence lycéen Trouve Ta Voix composé d’une phase de sélection au sein des classes, des concours internes à chaque établissement puis de finales académiques (demi-finales, avec un représentant par lycée partenaire) et d’une grande finale qui se déroule dans certains des lieux les plus symboliques de notre pays (Assemblée Nationale, Panthéon, Salle du Congrès du Château de Versailles...).&lt;span&gt;  &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Thématiques spécifiques pouvant également être abordées : &lt;/strong&gt;Les rixes, l&amp;#039;éducation à la sexualité ainsi que le phénomène de prostitution dans les établissements. &lt;/p&gt;&lt;br /&gt; Pour toute information, merci de prendre directement contact avec le partenaire régional aux coordonnées figurant dans la rubrique &amp;#34;Contact&amp;#34;.&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
       <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U15" s="1" t="inlineStr">
         <is>
-          <t>Gironde</t>
+          <t>Île-de-France</t>
         </is>
       </c>
       <c r="V15" s="1" t="inlineStr">
         <is>
-          <t>https://www.sdeeg33.fr/</t>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/concours-deloquence-sur-la-citoyennete-avec-lassociation-trouve-ta-voix</t>
         </is>
       </c>
       <c r="X15" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;          &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Email : &lt;a href="mailto:laura.zebiche&amp;#64;trouvetavoix.org"&gt;contact&amp;#64;trouvetavoix.org&lt;/a&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;          &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;N° de téléphone : 06 99 09 74 72&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y15" s="1" t="inlineStr">
         <is>
-          <t>lea.pambrun@sdeeg33.fr</t>
+          <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z15" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/concours-deloquence-sur-la-citoyennete-avec-lassociation-trouve-ta-voix/</t>
         </is>
       </c>
       <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>07/09/2025</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
-        <v>163848</v>
+        <v>165405</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Créer de nouvelles offres de formation ou d’accompagnement</t>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Appel à projet - Programme d’investissements d’avenir 4 (PIA 4) Appel à projets France 2030 régionalisé - Innovation formations professionnelles</t>
+          <t>GALVD-2327_FA4</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Pays de la Loire</t>
+          <t>GAL Via Domitia</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165322</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Écrire, réaliser et diffuser un podcast ou une webradio en contexte éducatif [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Webradio-podcast</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 90 Belfort</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...77 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réseau Canopé propose une formation de 2 jours (12 heures) en présentiel.&lt;/p&gt;&lt;p&gt; &lt;strong&gt;​Objectifs de formation &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Créer et diffuser un podcast ou une webradio&lt;/li&gt;&lt;li&gt;Utiliser différents outils et logiciels pour produire une émission&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​&lt;strong&gt;Contenu &lt;/strong&gt;: &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Introduction au podcast et à la webradio&lt;/li&gt;&lt;li&gt;​Découverte et prise en main d’outils et de logiciels simples à utiliser pour la production d&amp;#039;une émission (enregistrement audio, montage sonore, diffusion en direct ou podcast)&lt;/li&gt;&lt;li&gt;​Planification et production d&amp;#039;émissions de podcast ou de webradio (choix de thèmes et de sujets, construction d’un conducteur, élaboration de scripts, sélection de musiques et de fonds sonores)&lt;/li&gt;&lt;li&gt;​Travaux pratiques : production d&amp;#039;émissions en petits groupes&lt;/li&gt;&lt;li&gt;​Mise en ligne des émissions produites&lt;/li&gt;&lt;li&gt;​Echanges et partage d’expérience entre participants&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Constitution d’une communauté d’intérêt, de pratiques et d’échanges de savoirs et de savoir-faire à l’échelle d’un territoire. &lt;/p&gt;&lt;p&gt;​La diffusion d&amp;#039;un podcast ou d&amp;#039;une webradio contribue à soutenir les liens au sein de la communauté en proposant un espace numérique d&amp;#039;échange et de partage intergénérationnel et intercatégoriel. &lt;/p&gt;&lt;p&gt;Des épisodes de podcast ou de webradio pourront être produits pour susciter le questionnement, provoquer des réponses, découvrir les réalités des uns et des autres, partager les représentations et les faire évoluer ; ainsi les enfants et adolescents (dans la continuité de leur temps quotidien, d’élèves à bénéficiaires des ACM) pourront cibler les autres enfants et adolescents, les parents, les enseignants et les éducateurs, les professionnels du tissus socio-économique local… et réciproquement.&lt;/p&gt;&lt;p&gt;Sujets de société, préoccupations sur les parcours, orientation, découverte des métiers, valorisation du territoire… seraient par exemple les sujets des podcasts et épisodes de webradio produits.​&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Médias et communication
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public cible : ​​Tous les adultes (éducateurs, animateurs, directeurs d’ACM, personnels de collectivités, parents, enseignants…) d’un territoire.​ &lt;/p&gt;&lt;p&gt;Effectif :  de 5 à 20 participants &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-ecrire-realiser-et-diffuser-un-podcast-ou-une-webradio-en-contexte-educatif/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
-[...107 lines deleted...]
-      </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
-          <t>17/11/2024</t>
+          <t>02/07/2025</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>163815</v>
+        <v>164104</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Programme Leader du GAL Beauce Dunois</t>
+          <t>LEADER- Fiche action  10</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Pays Dunois
-[...5 lines deleted...]
-          <t>Conseil régional du Centre-Val de Loire</t>
+          <t>Pays du Calaisis</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
-        <is>
-[...169 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Calaisis</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD19" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>164103</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action  9</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Calaisis</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD19" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-[...294 lines deleted...]
-      <c r="C22" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
-[...331 lines deleted...]
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique
+Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -4308,407 +3551,2053 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q24" s="1" t="inlineStr">
+      <c r="Q20" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>163040</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bien qu’étant un territoire très attractif, le Pays d’Auge souffre de disparités en matière de dynamisme économique et d’accès pour tous à des services marchands de proximité. Certaines zones rurales sont en effet confrontées à des problématiques de vacances commerciales, de sous-développement du tissu artisanal et de disparition des commerces de proximité, faute de repreneurs. Participant à 6 des 59 objectifs du SRADDET, cette fiche-action rend indispensable le maintien et le renforcement des commerces de proximité et l’artisanat local afin d’assurer un développement équilibré du territoire, facteur de bien-être des habitants, d’emplois et d’attractivité touristique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Permettre à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural &lt;/li&gt;&lt;li&gt;Soutenir les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Encourager les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Soutenir les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, modernisation et développement de &lt;strong&gt;commerces de proximités et d’activités artisanales dans les centre-bourgs &lt;/strong&gt;(communes de moins de 10 000 habitants / pour les créations une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Opérations visant à réhabiliter des &lt;strong&gt;friches industrielles et économiques&lt;/strong&gt; (études)&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination/coopération entre les acteurs locaux&lt;/strong&gt; et à valoriser les démarches collectives &lt;/li&gt;&lt;li&gt;Soutien à l&amp;#039;élaboration de &lt;strong&gt;plans d&amp;#039;action locaux pour le développement économique&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Expérimentations de &lt;strong&gt;nouvelles formes de commerces innovantes&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien au développement de &lt;strong&gt;lieux participatifs&lt;/strong&gt; (commerces autogérés, cafés associatifs, tiers-lieux)&lt;/li&gt;&lt;li&gt;Aides à la création ou au développement des &lt;strong&gt;petites entreprises dans le champ de l’économie sociale et solidaire (ESS) et de l’économie circulaire&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Actions visant à soutenir les diversifications/reprises/transmissions du &lt;strong&gt;« dernier commerce de proximité du village » &lt;/strong&gt;(collectivités uniquement, une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Création, expérimentation, développement et valorisation de projets en faveur de la &lt;strong&gt;commercialisation des produits en circuits courts&lt;/strong&gt;, de la &lt;strong&gt;relocalisation de la production alimentaire&lt;/strong&gt; et de la consommation responsable, notamment dans le domaine de la restauration collective et aide à la structuration de filières locales&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Accès aux services
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Attractivité économique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet permet à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le projet soutient les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Le projet encourage les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Le projet soutient les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Achat de terrain bâti et non bâti, &lt;span&gt;Construction et extensions ;  &lt;/span&gt;&lt;span&gt;Travaux de rénovation énergétique sans audit énergétique préalable ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques-1/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>163042</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Commerces et services
+Economie sociale et solidaire
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agences de l'eau
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>162708</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien vivre et favoriser le faire ensemble sur le territoire</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 50 000€</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
+subvention LEADER 2023-2027, le GAL souhaite agir pour une meilleure qualité de
+vie et davantage de lien social sur son territoire. &lt;/span&gt;&lt;span&gt;Le
+GAL pourra ainsi permettre la création ou le développement de tiers lieux tels
+que des espaces de travail partagés et collaboratifs ou des jardins partagés,
+faciliter l’accès à la culture par le soutien à de l’équipement culturel ou
+l’organisation d’évènements en lien avec le patrimoine local. Au regard de la
+dépendance à la voiture individuelle, &lt;/span&gt;&lt;span&gt;iI&lt;/span&gt;&lt;span&gt;
+pourra financer des projets permettant une mobilité plus durable et partagée.
+Finalement, le bien manger sera favorisé à travers le soutien à de l’animation
+locale ou la mise en place de restauration collective transformant des produis
+frais et locaux.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Exemples de projets : Aménagement
+d’un atelier collectif d’artisans (Fablab) ; Equipement pour un espace de
+coworking à vocation économique ; jardins partagés ; véhicule en partage ;
+évènement culturel ; Ateliers pédagogiques ; Equipement d’une cuisine collective…&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Tiers-lieux
+Economie sociale et solidaire
+Accessibilité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
+association, un collectif, une TPE/PME ou un porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être situé sur
+une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
+Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
+Bagnols/Cèze)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Obtenir un
+cofinancement &lt;/span&gt;&lt;span&gt;(Région,
+commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être en capacité de &lt;/span&gt;&lt;span&gt;régler par
+avance les dépenses &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Evènement&lt;/span&gt;&lt;span&gt; : uniquement la 1ère édition et avec mesures
+écoresponsables&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U24" s="1" t="inlineStr">
         <is>
-          <t>CA Dinan Agglomération</t>
+          <t>GAL des Cévennes au Rhône</t>
         </is>
       </c>
       <c r="V24" s="1" t="inlineStr">
         <is>
-          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
         </is>
       </c>
       <c r="X24" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y24" s="1" t="inlineStr">
         <is>
-          <t>m.legendre@dinan-agglomeration.fr</t>
+          <t>galdescevennesaurhone@gmail.com</t>
         </is>
       </c>
       <c r="Z24" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
         </is>
       </c>
       <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
-          <t>Dinan Agglomération</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
-          <t>26/08/2024</t>
+          <t>06/06/2024</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
-        <v>163085</v>
+        <v>162563</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>PETR Garrigues et Costières de Nîmes</t>
+          <t>Villyz</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Particulier
-[...1 lines deleted...]
-Association</t>
+Recherche</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...2 lines deleted...]
-Ingénierie financière</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
-          <t> Min : 15 Max : 64</t>
+          <t> Max : 100</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
-          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
-[...4 lines deleted...]
-propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N25" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
 Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
 Architecture
 Paysage
+Accessibilité
 Lutte contre la précarité
+International
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
+Valorisation d'actions
 Artisanat
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
-Spectacle vivant
+Modes actifs : vélo, marche et aménagements associés
 Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
 Bibliothèques et livres
-Inclusion numérique</t>
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O25" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...4 lines deleted...]
-          <t>31/12/2027</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R25" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
-[...10 lines deleted...]
-Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="T25" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement
-Dépenses d’investissement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U25" s="1" t="inlineStr">
         <is>
-          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V25" s="1" t="inlineStr">
         <is>
-          <t>https://www.petr-garriguescostieres.org/leader/</t>
+          <t>https://villyz.fr/</t>
         </is>
       </c>
       <c r="X25" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y25" s="1" t="inlineStr">
         <is>
-          <t>a.marin@petr-garriguescostieres.org</t>
+          <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
       <c r="Z25" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
       <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
-          <t>PETR Garrigues et Costières de Nîmes</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>Villyz</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
-          <t>17/07/2024</t>
+          <t>29/04/2024</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
-        <v>162982</v>
+        <v>162527</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Coopérer avec d’autres territoires</t>
+          <t>Renforcer l’intégration des citoyens dans la conception et le suivi des politiques publiques</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
+          <t>Un territoire qui impulse des démarches de participation citoyenne</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Développer les partenariats entre acteurs du territoire &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutenir les initiatives de formation des acteurs associatifs et économiques à la coopération (gestion collaborative, décision collective, gouvernance partagée, animation de l’intelligence collective)&lt;/li&gt;&lt;li&gt;Soutenir les démarches favorisant la rencontre d’expertises et l’émergence de projets collectifs (recherches menées en commun, événementiel type hackathon sur la création d’une production commune…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Encourager les dynamiques participatives sur le territoire &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutenir les dynamiques de participation citoyenne impulsés par les communes et EPCI du territoire&lt;/li&gt;&lt;li&gt;Soutenir les initiatives et démarches associatives contribuant à l’implication des citoyens dans les affaires publiques&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-engage-dans-une-demarche-de-sobriete-et-acteur-de-la-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163848</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Créer de nouvelles offres de formation ou d’accompagnement</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projet - Programme d’investissements d’avenir 4 (PIA 4) Appel à projets France 2030 régionalisé - Innovation formations professionnelles</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Etat et la Région ont décidé de poursuivre leur collaboration à travers le dispositif « Pays de la Loire – programme d’investissements d’avenir 4 ».&lt;/p&gt;
+&lt;p&gt;Un appel à projets régionaux est lancé, dans le but de stimuler et d’accompagner les projets d’innovation des entreprises en Pays de la Loire.&lt;/p&gt;
+&lt;p&gt;L’appel à projets « Formations Innovantes – PIA4 » est ouvert sur le site &lt;a href="http://pia.paysdelaloire.fr/"&gt;http://pia.paysdelaloire.fr/&lt;/a&gt;  jusqu&amp;#039;en 2025, dans la limite des crédits disponibles.&lt;/p&gt;
+&lt;p&gt;Les projets présentés doivent répondre à un besoin exprimé par les entreprises ou les filières du territoire régional pour :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;La création de nouvelles offres de formation ou d’accompagnement, mais aussi les évolutions significatives apportées à des offres de formation existantes ;&lt;/li&gt;
+&lt;li&gt;ou l’élaboration d’outils innovants dans la délivrance de formation et dans l’accompagnement des entreprises, tout particulièrement des plus petites d’entre elles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Le présent appel à projets correspond à l’axe 4 « Formations Innovantes » pour lequel une enveloppe de 5,5 M€ est réservée, à parité entre l’Etat (via le programme d’investissements d’avenir) et la Région Pays de la Loire et mis en œuvre par la Caisse des Dépôts, opérateur de ce volet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>14/12/2023</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les projets doivent être portés par des consortiums.&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Le financement sera réalisé sous forme de subventions dont les modalités de versement sont précisées dans le règlement relatif aux modalités d’attribution des aides du présent appel à projets.&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Il vise des projets répondant aux caractéristiques ci-dessous :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projets partenariaux, s’appuyant sur un engagement conjoint et durable d’entreprises ou de filières et des acteurs de la formation 
+&lt;/li&gt;&lt;li&gt;L’assiette des dépenses éligibles est supérieure à 400 000€, pour lesquels le montant d’aides sollicité est inférieur à 2 M€.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;emploi, formation professionnelle et apprentissage&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;p&gt;La Caisse des Dépôts (Banque des Territoires) opérateur du PIA 4 régionalisé pour le compte de la Région des Pays de la Loire et des services de la DREETS (Etat), se tient à la disposition des porteurs de projets afin de leur transmettre les informations nécessaires au dépôt d’un dossier demande d’aide :&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Direction Régionale de la Banque des Territoire en Pays de la Loire&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Guillaume ARAGUAS, chargé de projets France 2030 : &lt;a href="mailto:guillaume.araguas&amp;#64;caissedesdepots.fr"&gt;guillaume.araguas&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Téléphone : 06 82 72 03 52&lt;/p&gt; &lt;p&gt;Direction régionale des Pays de la Loire&lt;/p&gt; &lt;p&gt;Banque des Territoires 26 mail Picasso - CS 94 118 44 041 NANTES CEDEX 1&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projet-programme-dinvestissements-davenir-4-pia-4-appel-a-projets-france-2030-regionalise-innovation-formations-professionnelles/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>163856</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’ouverture de nouvelles places de formation dans le domaine de la petite enfance</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Appel à candidatures - Développement de l’offre de formation petite enfance en Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à candidatures vise à accompagner le développement de formations d’auxiliaires de puériculture, et d’éducateurs de jeunes enfants, afin de répondre aux besoins importants de professionnels dans le domaine de la petite enfance. La Région financera 65 nouvelles places pour chacune de ces deux formations.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Peut candidater :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Tout établissement souhaitant dispenser la formation d’Auxiliaires de Puériculture ou la formation d’Educateurs de Jeunes Enfants en Pays de la Loire, quelle que soit la voie de formation souhaitée ;&lt;/li&gt;
+&lt;li&gt;Tout établissement déjà autorisé ou agréé à dispenser l’une de ces formations, souhaitant ouvrir un nouveau site de formation en Pays de la Loire ;&lt;/li&gt;
+&lt;li&gt;Tout établissement déjà autorisé ou agréé à dispenser l’une de ces formations, souhaitant ouvrir de nouvelles places de formation sur un site existant (extension capacitaire).&lt;/li&gt;
+&lt;/ul&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Commerces et services
+Emploi
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les organismes intéressés pour dispenser l’une de ces formations sont invités à télécharger et compléter le dossier correspondant. &lt;br /&gt;Les procédures de dépôt et d’instruction des demandes sont détaillées dans le règlement d’intervention.&lt;br /&gt;Les demandes devront être adressées au plus tard le 6 mai 2024.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;emploi, formation professionnelle et apprentissage&lt;br /&gt; Service Formations sanitaires et sociales&lt;br /&gt; Pôle Organisation des formations sanitaires et sociales&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;fss&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 59 09&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-candidatures-developpement-de-loffre-de-formation-petite-enfance-en-pays-de-la-loire/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>163815</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Programme Leader du GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Pays Dunois
+Communauté Coeur de Beauce</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Personnes âgées
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-dunois.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>secretaire@pays-dunois.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DUNOIS</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>162977</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien-être et le cadre de vie des Coëvronnais</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;La population des Coëvrons est en diminution, plutôt vieillissante, et rencontre des fragilités sociales. L’offre de soin est insuffisante. L’enjeu est d’adapter et de développer des soins et des services pour la population à toutes les étapes de la vie, de favoriser le vivre ensemble et l’échange entre les générations.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Faciliter les démarches partenariales pour améliorer la prévention et l&amp;#039;offre de soins sur le territoire&lt;/li&gt;&lt;li&gt;Favoriser l’inclusion sociale, l’insertion et les échanges entre les générations&lt;/li&gt;&lt;li&gt;Prévenir la rupture sociale&lt;/li&gt;&lt;li&gt;Développer l’offre petite enfance et enfance jeunesse&lt;/li&gt;&lt;li&gt;Soutenir l’offre de loisirs et sportive pour tous&lt;/li&gt;&lt;li&gt;Soutenir la vie associative&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Amélioration de la prévention et de l&amp;#039;offre de soins :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions innovantes telles que la télémédecine et unité mobile de soin&lt;/li&gt;&lt;li&gt;Actions d’aide à l’installation des professionnels de santé&lt;/li&gt;&lt;li&gt;Actions de prévention, d’information, de communication et de formation&lt;/li&gt;&lt;li&gt;Mise en réseau des professionnels de santé et des acteurs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Renforcement de l’inclusion sociale et des échanges entre les générations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur de l’inclusion sociale et de l’insertion&lt;/li&gt;&lt;li&gt;Services innovants en faveur des jeunes, de l’intergénérationnel et des personnes âgées (ex : habitats partagés, structures EHPAD/crèche, système de parrainage)&lt;/li&gt;&lt;li&gt;Actions en faveur du handicap et de la santé mentale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Développement de l’offre petite enfance et enfance jeunesse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets en lien avec l’accueil des enfants en situations de handicap (ex : structure de type Loisirs Pluriel), évènements et actions inclusives&lt;/li&gt;&lt;li&gt;Actions d’amélioration de l’offre actuelle&lt;/li&gt;&lt;li&gt;Nouveaux services et équipements&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Soutien d’une pratique sportive et de loisirs pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositifs et actions pour soutenir les pratiques amateurs&lt;/li&gt;&lt;li&gt;Actions en faveur de l’intergénérationnel&lt;/li&gt;&lt;li&gt;Acquisition d&amp;#039;équipements pour permettre une pratique inclusive&lt;/li&gt;&lt;li&gt;Développement d’offres de loisirs et sportives innovantes&lt;/li&gt;&lt;li&gt;Actions liées au développement de synergie entre les acteurs de la culture et des loisirs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -4751,1017 +5640,409 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P31" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q31" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD26" s="1" t="inlineStr">
+      <c r="AD31" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163085</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
-Agriculteur
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
-[...165 lines deleted...]
-      <c r="I28" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
-[...240 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...3 lines deleted...]
-Espace public
 Friche
-Foncier
-[...4 lines deleted...]
-Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
-[...16 lines deleted...]
-Logement et habitat
 Architecture
 Paysage
-Accessibilité
 Lutte contre la précarité
-International
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
 Artisanat
-Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
 Mobilité pour tous
-Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
 Médias et communication
-Industrie
-[...1 lines deleted...]
-Réduction de l'empreinte carbone
 Bibliothèques et livres
-Mobilité fluviale
-[...26 lines deleted...]
-      <c r="S29" s="1" t="inlineStr">
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...206 lines deleted...]
-      <c r="T30" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD32" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>162241</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Se former aux financements de projets de son territoire par le mécénat</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
 d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
 dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
 gagnant-gagnant entre les collectivités et les entreprises locales ou
 nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
 permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
 potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
 2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
 mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
 délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
 collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
 financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
 donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
 structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
 mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
 potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
 engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
 et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
 projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
 financements (mécénat) pour les projets (petits et grands) portés par les
 communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
@@ -5769,585 +6050,1836 @@
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
 projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
 d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;AMJ | 2 rue
 de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>165923</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des projets via le parcours Sud Territoires intelligents</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Parcours sud territoires intelligents innovants et durables</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un EPCI et vous souhaitez lancer des services numériques basés sur le socle commun de la data, en matière de mobilité, de développement économique local, d’énergie, d&amp;#039;environnement, de prévention des risques, d’économie circulaire ou de e-administration ?&lt;/p&gt;
+&lt;p&gt;Avec le Parcours sud territoires intelligents innovants et durables accédez à une prestation de conseil ou d&amp;#039;une aide à l&amp;#039;investissement pour accélérer l’émergence de vos projets smart territoires et labellisez vos projets.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les métropoles&lt;/li&gt; 	&lt;li&gt;Les communautés d&amp;#039;agglomération&lt;/li&gt; 	&lt;li&gt;Les communautés de communes&lt;/li&gt; 	&lt;li&gt;Implantées en Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; 	&lt;li&gt;Porteuses d&amp;#039;un projet de territoire intelligent, innovant et durable&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Citoyenneté
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Finalités des projets soutenus :&lt;/span&gt; &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La réduction ou l’optimisation de la consommation de ressources&lt;/li&gt; 	&lt;li&gt;La réduction de l’impact environnemental d’une activité ou d’un équipement&lt;/li&gt; 	&lt;li&gt;L’anticipation ou la préparation aux conséquences du changement climatique&lt;/li&gt; 	&lt;li&gt;La gestion des risques naturels&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Dépenses éligibles (non exhaustif) : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Matériel et équipements dédiés au projet&lt;/li&gt; 	&lt;li&gt;Immobilisations incorporelles (logiciels)&lt;/li&gt; 	&lt;li&gt;Formation des agents liées à l’usage des matériels&lt;/li&gt; 	&lt;li&gt;Etudes techniques (hors faisabilité) liées au matériel&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Les candidatures des EPCI sont instruites en appliquant les critères suivants :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 1 - Aide à l’ingénierie pour favoriser et accélérer l’émergence de projets&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Caractérisation des objectifs du projet&lt;/li&gt; 	&lt;li&gt;Capacité à engager l’accompagnement à court terme et mobiliser des ressources humaines en interne&lt;/li&gt; 	&lt;li&gt;Contribution du projet aux orientations du &lt;a&gt;Plan Climat régional&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 - Aide à l’investissement pour la mise en œuvre des projets structurants&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Caractère innovant du projet&lt;/li&gt; 	&lt;li&gt;Maturité du projet&lt;/li&gt; 	&lt;li&gt;Adéquation des moyens humains et matériels engagés avec les objectifs du projet&lt;/li&gt; 	&lt;li&gt;Contribution du projet aux orientations du &lt;a&gt;Plan Climat régional&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Impacts du projet (services, usagers, partenaires, etc.) à moyen et long terme&lt;/li&gt; 	&lt;li&gt;Mise en place de la mesure des impacts (indicateurs)&lt;/li&gt; 	&lt;li&gt;Calendrier de réalisation&lt;/li&gt; 	&lt;li&gt;Lisibilité et transparence de la méthodologie&lt;/li&gt; 	&lt;li&gt;Prise en compte de la dimension numérique responsable (écolabels, écoconception du projet, analyse d’impact du projet, etc.)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les dossiers de demande doivent être transmis de manière dématérialisée sur la plateforme régionale Subventions en ligne avant le démarrage des acquisitions liées au projet.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;L&amp;#039;entreprise doit créer ou se connecter à son compte puis effectuer sa demande de subvention d&amp;#039;investissement. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les dossiers peuvent être déposés tout au long de l’année. Leur analyse sera faite chronologiquement, par ordre d’arrivée. &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Un échange préalable auprès des services de la Région Sud est fortement recommandé afin de vérifier l’éligibilité au dispositif régional.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/parcours-sud-territoires-intelligents-innovants-et-durables</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PSST/depot/simple</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers &lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;br /&gt; au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/parcours-sud-territoires-intelligents-innovants-et-durables/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>161816</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir la Jeunesse en Bretagne Centre</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Loudéac Communauté Bretagne Centre</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I32" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Min : 8000 Max : 75000</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous avez un projet innovant en lien avec la jeunesse sur le territoire de Loudéac Communauté ! Avez-vous pensé au programme LEADER ? Il s&amp;#039;agit d&amp;#039;un programme européen qui permet de financer des projets au caractère innovant dans les territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche action 1 : Informer, éduquer et accompagner une jeunesse actrice de la transition&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner la jeunesse, lui donner les moyens de comprendre et de mieux connaître le territoire à travers des actions de sensibilisation à la citoyenneté, afin de s&amp;#039;y impliquer. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 2 : Grandir et vivre sur le territoire de la crèche à l&amp;#039;indépendance &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner le parcours résidentiel de nos jeunes, de la petite enfance au jeune travailleur, en proposant une offre attractive, innovante et alternative &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 3 : Contribuer à l&amp;#039;épanouissement de notre jeunesse à travers le sport et la culture&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Diffuser l&amp;#039;art et la culture auprès des jeunes, encourager la pratique sportive des jeunes. Favoriser l&amp;#039;émergence d&amp;#039;initiatives, d&amp;#039;événementiels. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 4 : Une Jeunesse connectée à son territoire &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Proposer des lieux qui puissent permettre à la jeunesse de tisser du lien entre eux mais aussi avec le territoire et ses habitants, à travers notamment le volet du numérique, afin de renforcer leur sentiment d&amp;#039;appartenance au territoire, tout en veillant à assurer leur mobilité. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 5 : Coopération &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au niveau de la coopération nationale et/ou transnationale : le GAL Loudéac Communauté souhaiterait mettre en place des actions de coopération autour de la jeunesse &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Au niveau de la coopération interterritoriale : le GAL Loudéac Communauté souhaiterait renforcer les liens de coopération entre les GAL Bretons autour des thématiques suivantes (tiers-lieux, mobilité, culture, alimentation). &lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Action de sensibilisation sur la biodiversité&lt;/p&gt;&lt;p&gt;- Forum de découverte des métiers, destiné à la jeunesse du territoire&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un poste dédié à la citoyenneté des jeunes &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Création/réhabilitation d&amp;#039;une crèche ou résidence habitat jeune&lt;/p&gt;&lt;p&gt;- Études liées aux parcours résidentiels des jeunes&lt;/p&gt;&lt;p&gt;- Développement d&amp;#039;une plateforme accueil/logement à destination de la jeunesse et de la petite enfance &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un événementiel sportif innovant et marqueur du territoire&lt;/p&gt;&lt;p&gt;- Accompagnement d&amp;#039;une résidence d&amp;#039;artiste&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un équipement culturel&lt;/p&gt;&lt;p&gt;- Création d&amp;#039;un tiers-lieu numérique&lt;/p&gt;&lt;p&gt;- Offre de service adapté : TAD pour les jeunes&lt;/p&gt;&lt;p&gt;- Mise en place d&amp;#039;un atelier d&amp;#039;initiation aux nouvelles technologies pour les seniors, animés par des jeunes&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Citoyenneté
 Tiers-lieux
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Le projet doit se situer sur l&amp;#039;une des 40 communes rurales éligibles du territoire de Loudéac Communauté.&lt;/p&gt;&lt;p&gt;- Le projet doit correspondre à la stratégie du GAL&lt;/p&gt;&lt;p&gt;- Cofinancement public national obligatoire pour les porteurs de projets de statut privé&lt;/p&gt;&lt;p&gt;- Taux maximum d&amp;#039;aide public (TMAP) : 100% &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil Plancher : 8 000€ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil plafond : 75 000€&lt;/p&gt;&lt;p&gt;- Taux de financement LEADER : 80% Max &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>CC Loudéac Communauté - Bretagne Centre</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.bretagnecentre.bzh/vivre/europe/programme-leader</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chargée de mission LEADER : Mathilde PEREZ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;leader&amp;#64;loudeac-communaute.bzh&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;02 96 66 14 42  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>leader@loudeac-communaute.bzh</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-jeunesse-en-bretagne-centre-programme-leader/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Loudéac Communauté Bretagne Centre</t>
         </is>
       </c>
-      <c r="AD32" s="1" t="inlineStr">
+      <c r="AD35" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>165944</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Devenir éco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Devenez éco-Ambassadeur !</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les éco-ambassadeurs sont des jeunes volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt;
+&lt;p&gt;Ces éco-ambassadeurs ont vocation à s’exprimer et agir sur les enjeux environnementaux au sein de leurs établissements :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;par l’élaboration de projets de développement durable dans les établissements afin de sensibiliser le plus grand nombre de jeunes,&lt;/li&gt; 	&lt;li&gt;par la participation aux commissions restauration des établissements afin de contribuer à une alimentation plus saine et plus locale,&lt;/li&gt; 	&lt;li&gt;par des initiatives encourageant les établissements à l’obtention d’un écolabel,&lt;/li&gt; 	&lt;li&gt;par la mise en place d’un dialogue inter-établissements visant à promouvoir les bonnes pratiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le statut d’éco-ambassadeur est compatible et complémentaire avec celui de l’éco-délégué.&lt;br /&gt; &lt;br /&gt; Une charte rédigée par les membres du Parlement Régional de la Jeunesse a pour objectif de clarifier le rôle, le statut et les missions de ces éco-ambassadeurs.&lt;/p&gt; &lt;p&gt;Les lycéens/lycéennes et les étudiants en IFSI (Institut de formation en soins infirmiers).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Formation professionnelle
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Être lycéen/lycéenne ou en ISFI.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/devenez-eco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt;ccristol&amp;#64;maregionsud.fr &lt;/a&gt;- 0664387070&lt;br /&gt; et Laurie DEBELLE :&lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt; ldebelle&amp;#64;maregionsud.fr&lt;/a&gt; - 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/devenez-eco-ambassadeur-1/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>166186</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des centres d'accueil et d'hébergement dédiés aux femmes vulnérables en situation de précarité et de pauvreté</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Droits des femmes - Accueil, orientation et hébergement des femmes en difficulté (investissement)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région ambitionne de soutenir des centres d&amp;#039;accueil et d&amp;#039;hébergement dédiés aux femmes vulnérables en situation de précarité et de pauvreté sur l&amp;#039;ensemble du territoire francilien.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+Santé</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le bénéficiaire doit être une personne morale de droit public, ou une personne de droit privé à but non lucratif ou lucratif à vocation sociale. Il doit avoir au moins 1 an d&amp;#039;existence pour pouvoir justifier du dernier exercice comptable et avoir un numéro SIRET.&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Les dépenses éligibles se composent exclusivement de dépenses d&amp;#039;investissement soit les travaux, les équipements mobiliers et matériels, les véhicules &amp;#34;propres&amp;#34; et les acquisitions de type numérique.&lt;/p&gt;&lt;p&gt;Le montant de la subvention est déterminé par l&amp;#039;application d&amp;#039;un taux d&amp;#039;intervention régional sur le montant total prévisionnel du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La subvention régionale est limitée à 500.000€ par an et ne peut pas excéder 50% du montant total des dépenses du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Elle pourra inclure notamment des charges foncières, frais notariaux afférents, études pré-opérationnelles et honoraires uniquement si elles ont été engagées au maximum dans les deux ans précédant le vote de la subvention. Sont exclues les dépenses de fonctionnement, les frais liés aux services bancaires, impôts et taxes, dotations aux amortissement, sujétions de voirie ainsi que les redevances et rémunérations internes diverses.&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Cette aide soutient&lt;strong&gt; les projets d&amp;#039;investissement&lt;/strong&gt; visant à créer, réhabiliter, étendre ou équiper des lieux d&amp;#039;accueil, d&amp;#039;accompagnement, d&amp;#039;orientation et d&amp;#039;hébergement destinés aux femmes en situation de précarité et/ou victimes de violences, avec ou sans enfants. Elle vise à favoriser leur réinsertion socio-professionnelle, l&amp;#039;accès aux droits, ainsi que la prévention et la sortie des situations de précarité et de violences.&lt;/p&gt;&lt;p&gt;Elle concerne notamment les dispositifs d&amp;#039;hébergement ou de logement dédiés, les lieux d&amp;#039;écoute et d&amp;#039;orientation, les services mobiles ou d&amp;#039;&amp;#34;aller-vers&amp;#34;, ainsi que les espaces et services spécifiques au sein de structures généralistes.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Pour plus d&amp;#039;informations, veuillez consulter le règlement d&amp;#039;intervention téléchargeable plus bas.&lt;/em&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Consulter le règlement d&amp;#039;intervention pour vérifier votre éligibilité (ci-dessous).&lt;/p&gt;&lt;p&gt;Déposer votre candidature via notre plateforme des aides régionales : &lt;a href="http://mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Pour tous les projets destinés aux femmes précaires et/ou victimes de violences relevant de &lt;strong&gt;dépenses en fonctionnement&lt;/strong&gt;, veuillez déposer votre candidature sur l&amp;#039;appel à projets suivant : &amp;#34;Droits des femmes - Lutte contre les inégalités et les violences faites aux femmes&amp;#34; &lt;strong&gt;&lt;a href="http://www.iledefrance.fr/aides-et-appels-a-projets/droits-des-femmes-lutte-contre-les-inegalites-et-les-violences-faites-aux-femmes-fonctionnement" target="_blank"&gt;ICI&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/droits-des-femmes-accueil-orientation-et-hebergement-des-femmes-en-difficulte-investissement</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Action sociale, Santé et Famille (ASSF)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:egaliteFH&amp;#64;iledefrance.fr" target="_blank"&gt;egaliteFH&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/droits-des-femmes-accueil-orientation-et-hebergement-des-femmes-en-difficulte-investissement/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>103413</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'installation des professionnels de santé libéraux</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'installation des professionnels de santé libéraux</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Dans le cadre du plan &amp;#34;Région solidaire&amp;#34;, la Région d&amp;#039;Île-de-France s&amp;#039;engage aux côtés des professionnels libéraux omnipraticiens ou spécialistes, qu&amp;#039;ils exercent seuls ou en cabinet, afin de les aider dans leur installation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides apportées dans le cadre de ce dispositif sont distinctes et non cumulables avec des subventions régionales issues du présent dispositif ou d&amp;#039;autres dispositifs régionaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent démarrer à partir du vote en commission permanente sauf autorisation exceptionnelle de démarrage anticipé, conformément aux dispositions du règlement budgétaire et financier en vigueur.
+&lt;/p&gt;
+&lt;h4&gt;
+ Taux et montant de l&amp;#039;aide
+&lt;/h4&gt;
+&lt;p&gt;
+ La Région peut accompagner les professionnels de santé dans leurs travaux d&amp;#039;installation et/ou pour l&amp;#039;acquisition de leur équipement (médical, informatique ou de sécurité) à hauteur de 50% de leurs dépenses et dans la limite de 15.000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est limitée à 30.000 € par cabinet.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide porte sur des projets d&amp;#039;investissement concernant des travaux d&amp;#039;installation et de l&amp;#039;équipement pour les professionnels qui arrivent nouvellement sur le territoire d&amp;#039;Île-de-France.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les professionnels de santé libéraux exerçant seuls ou en cabinet de groupe :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Omnipraticiens ou spécialistes de premier recours (gynécologues, pédiatres, pédopsychiatres, ophtalmologistes),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Masseurs-kinésithérapeutes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infirmiers,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sages-femmes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-linstallation-des-professionnels-de-sante-liberaux</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Magdouda Bendjebla -
+ &lt;a href="mailto:magdouda.bendjebla&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  magdouda.bendjebla&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 74
+62
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique
+Boislaville -
+ &lt;a href="mailto:veronique.boislaville&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  veronique.boislaville&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 75
+77
+&lt;/p&gt;
+&lt;p&gt;
+ Pierre Faivre -
+ &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  pierre.faivre&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 66 96
+&lt;/p&gt;
+&lt;p&gt;
+ Aurélie Deltombe -
+ &lt;a href="mailto:aurelie.deltombe&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  aurelie.deltombe&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 73 42
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Dépôt du dossier de candidature sur la plateforme des aides régionales :
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1133-aide-a-linstallation-des-professionnels-de-sa/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>154987</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Impulser le changement avec les habitants</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 de Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Fougères Agglomération
+L'Europe s'engage en Bretagne</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bretagne</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...37 lines deleted...]
-Espaces verts
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme européen LEADER est porté par Fougères Agglomération. La zone couverte associe Fougères Agglomération et Couesnon Marches de Bretagne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Principes essentiels
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide LEADER  se définit autour de 4  principes-clés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une stratégie locale
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les priorités sont le fruit d&amp;#039;une concertation qui a été menée en 2022 et qui a mobilisé un maximum d&amp;#039;acteurs de Fougères Agglomération et de Couesnon Marches de Bretagne. L&amp;#039;Europe, la France et la Région fixent un cadre mais elles laissent le territoire définir son programme d&amp;#039;actions. Le thème central du programme 2023-2027 est : « LE CHANGEMENT AVEC LES HABITANTS ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une gouvernance mixte
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque projet est examiné par le Comité Programmation LEADER (CPL). Cette instance réunit élus et membres de la société civile. Elle auditionne les porteurs et décide de l&amp;#039;attribution des fonds.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le soutien à des projets novateurs, duplicables et multi-partenariaux
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LEADER vient permettre l&amp;#039;impulsion d&amp;#039;actions-pilotes, en termes de contenu et/ou de méthode. Le programme est conçu pour avoir un effet-levier. Ainsi, les conditions de poursuite du projet après le financement LEADER et les possibilités de transfert sur d&amp;#039;autres thématiques ou territoires sont prises en compte. D&amp;#039;autre part, la qualité de la co-construction c&amp;#039;est-à-dire la manière d&amp;#039;impliquer plusieurs partenaires est un critère important. L&amp;#039;opération ne doit pas être « isolée ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;encouragement à la mise en réseaux des acteurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les échanges de pratiques sont au coeur du dispositif d&amp;#039;où la mise en place de réseaux à différentes échelles (régionale, nationale et européenne). Les coopérations sont aussi facilitées avec d&amp;#039;autres territoires français, européens ou extra-européens.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Fiches-actions
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Pour pouvoir bénéficier d&amp;#039;un éventuel financement, les projets  doivent venir contribuer à la stratégie locale et répondre au moins à l&amp;#039;une des fiches-actions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi 1 - MOBILISER POUR AGIR CONTRE LE RÉCHAUFFEMENT CLIMATIQUE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 1 / PRÉSERVER
+  &lt;em&gt;
+   - Préserver les ressources naturelles et accompagner la transition énergétique par des démarches innovantes et collectives
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyer sur l&amp;#039;action collective pour poursuivre la transition climatique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir dans cette perspective, les projets visant à la préservation des ressources naturelles du territoire, à la réduction de l&amp;#039;usage des énergies fossiles et à l&amp;#039;augmentation de la production d&amp;#039;énergies renouvelables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Fiche-action 2 / VALORISER -
+  &lt;em&gt;
+   Valoriser les spécificités du territoire déjà connues ou émergentes pour composer un « avenir durable »
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;p&gt;
+ •    Agir contre le réchauffement climatique en prenant appui sur les ressources et spécificités locales
+ &lt;br /&gt;
+ •    Sensibiliser / mettre en perspective les données historiques, paysagères, culturelles au regard des enjeux climatiques
+ &lt;br /&gt;
+ •    Inventer de nouveaux procédés à partir des ressources locales
+ &lt;br /&gt;
+ •    Adapter les usages et les modes de consommation
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie circulaire
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie collaborative
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 3 / SE DÉPLACER -
+ &lt;/strong&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Se déplacer en expérimentant avec les structures dédiées et/ou des citoyens volontaires (F/H), des solutions de mobilités décarbonnées ou de transports collectifs
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associer les structures et habitants - femmes et hommes - pour développer les mobilités durables (modes de déplacements décarbonnés et/ou partagés et/ou collectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des alternatives à l&amp;#039;autosolisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Défi 2 - MOBILISER POUR FORTIFIER LA COHÉSION SOCIALE
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 4 /
+ CRÉER -
+  &lt;em&gt;
+   Créer pour élargir et renforcer les actions locales en impliquant les partenaires et/ou la population
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créer des services ou des événementiels par et pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi transversal
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 5 /
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  COOPÉRER
+ &lt;/strong&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - Coopérer aux échelles interterritoriale et/ ou transnationale
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enrichir la stratégie par un partage d&amp;#039;expériences avec d&amp;#039;autres territoires sur des axes de développement comparables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;ouverture du territoire sur l&amp;#039;extérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualiser les moyens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanger
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Friche
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...1 lines deleted...]
-Jeunesse
+Recyclage et valorisation des déchets
 Accès aux services
+Cohésion sociale et inclusion
 Citoyenneté
-Commerces et services
-Technologies numériques et numérisation
+Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Biodiversité
-Equipement public
-[...4 lines deleted...]
-Attractivité économique
 Animation et mise en réseau
-Valorisation d'actions
-Artisanat
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
-[...4 lines deleted...]
-      <c r="O33" s="1" t="inlineStr">
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q33" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="T33" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://fougeres-agglo.bzh/fougeres-agglo/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valérie JANVIER, Chargée de mission LEADER, Tél : 02 99 17 05 29
+&lt;/p&gt;
+&lt;p&gt;
+ Fougères Agglomération
+&lt;/p&gt;
+&lt;p&gt;
+ Parc d&amp;#039;activités de l&amp;#039;Aumaillerie
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CS 70665. La Selle-en-Luitré
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 35306 Fougères CEDEX
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>vjanvier@fougeres-agglo.bzh</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eefe-impulser-le-changement-avec-les-habitants/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD33" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>154986</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la coopération pour mutualiser les moyens et révéler les opportunités du territoire</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La coopération constitue l&amp;#039;un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d&amp;#039;innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d&amp;#039;autres territoires, nationaux ou européens, et à favoriser les recherches d&amp;#039;expériences, de pratiques, de savoir-faire.
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération peut prendre les formes suivantes :
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+&lt;/li&gt;&lt;li&gt;La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Seront soutenues :
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+&lt;/li&gt;&lt;li&gt;La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ •	Environnement, agriculture, énergie, biodiversité, transition climatique, bois
+&lt;/p&gt;
+&lt;p&gt;
+ •	Commerces, tourisme, économie sociale et solidaire, économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ •	Mobilité
+&lt;/p&gt;
+&lt;p&gt;
+ •	Jeunesse (- de 25 ans) : conseil municipaux et intercommunaux des jeunes
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Jeunesse
+Citoyenneté
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Biodiversité
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bb4e-renforcer-la-cooperation-pour-mutualiser-les-/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Artisanat
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>153399</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Développer des projets ruraux en Seine Aval</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="F34" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France
 Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I34" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>Dépend du régime d'aide qui s'applique pour le projet</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
 &lt;/p&gt;
 &lt;p&gt;
  -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
 &lt;/p&gt;
 &lt;p&gt;
  -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
 &lt;/p&gt;
 &lt;p&gt;
  -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation d&amp;#039;un atelier de transformation
  &lt;/li&gt;
  &lt;li&gt;
   Communication autour de la valorisation des co-produits agricoles
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de points de vente de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
  &lt;/li&gt;
  &lt;li&gt;
   Financement de food-truck de produits de locaux
  &lt;/li&gt;
  &lt;li&gt;
   Plantation de haies
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de foncier forestier
@@ -6369,51 +7901,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un gîte touristique
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;aires de repos pour les randonneurs
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;un festival agricole
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un jardin pédagogique
  &lt;/li&gt;
  &lt;li&gt;
   Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
@@ -6434,192 +7966,192 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Inclusion numérique
 Protection animale</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://leaderseineaval.com/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Margaux GROSJEAN
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>margaux.grosjean@safer-idf.com</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>ADADSA</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>31/10/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>152453</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SPORTIFS</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 75</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -6641,68 +8173,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -6927,1018 +8459,983 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C36" s="1" t="inlineStr">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...224 lines deleted...]
-Friche
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
 Transition énergétique
-Recyclage et valorisation des déchets
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
 Accès aux services
-Cohésion sociale et inclusion
 Citoyenneté
-Alimentation
+Commerces et services
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
 Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Emploi
+Attractivité économique
 Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Réduction de l'empreinte carbone
-[...3 lines deleted...]
-      <c r="O36" s="1" t="inlineStr">
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q36" s="1" t="inlineStr">
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="T36" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD36" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD44" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C37" s="1" t="inlineStr">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I37" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La coopération constitue l&amp;#039;un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d&amp;#039;innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d&amp;#039;autres territoires, nationaux ou européens, et à favoriser les recherches d&amp;#039;expériences, de pratiques, de savoir-faire.
-[...2 lines deleted...]
- La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
 &lt;/p&gt;
 &lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
  La coopération peut prendre les formes suivantes :
-&lt;/p&gt;
-[...4 lines deleted...]
- &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
-[...240 lines deleted...]
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
+Musée
 Sports et loisirs
 Tourisme
-Recyclage et valorisation des déchets
+Forêts
+Friche
+Foncier
+Transition énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
+Santé
+Education et renforcement des compétences
 Alimentation
 Commerces et services
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
 Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
 Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
 Spectacle vivant
-Bibliothèques et livres</t>
-[...2 lines deleted...]
-      <c r="O38" s="1" t="inlineStr">
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
-[...5 lines deleted...]
- Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T38" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD45" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>150687</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -7979,666 +9476,219 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...447 lines deleted...]
-      <c r="A42" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>158480</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -8670,830 +9720,425 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P42" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>143859</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions de prévention de la délinquance, la radicalisation, le séparatisme et les dérives sectaires - FIPD</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Fonds interministériel de prévention de la délinquance - FIPD</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>SG-Comité interministériel de prévention de la délinquance et de la radicalisation</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...2 lines deleted...]
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...33 lines deleted...]
- &lt;/span&gt;
+ La circulaire du 16 février 2023 relative aux orientations budgétaires du FIPD pour l&amp;#039;année 2023 fixe les orientations du gouvernement en matière de politiques publiques de prévention et de lutte contre les phénomènes de rupture susceptibles de porter atteinte à la sécurité des français et au pacte républicain (délinquance, radicalisation, séparatisme, dérives sectaires).
+&lt;/p&gt;
+&lt;p&gt;
+ Les grandes priorités de ces politiques pour 2023 devront porter sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
-[...17 lines deleted...]
- Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+  les actions visant à poursuivre le déploiement de la vidéoprotection de voie publique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention de la délinquance des jeunes, avec un accent porté sur ses manifestations les plus récentes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la poursuite de la protection des victimes de violences intrafamiliales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention de la radicalisation, dans la perspective d&amp;#039;un nouveau plan national ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la lutte contre les séparatismes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la lutte contre les dérives sectaires et contre le complotisme.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation , prise en charge de personnes vulnérables, spectacles culturels, ateliers ...
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
-[...14 lines deleted...]
-Handicap
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
 Egalité des chances
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-[...37 lines deleted...]
-Milieux humides
 Inclusion numérique
-Sécurité
-[...3 lines deleted...]
-      <c r="O43" s="1" t="inlineStr">
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
-[...160 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>http://cipdr-fipd@interieur.gouv.fr</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.fipd.interieur.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif stratégique :
+  Informations et accompagnement pour candidater :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...72 lines deleted...]
- &lt;/span&gt;
+&lt;p&gt;
+ Mme ROVIRA Michèle :
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.92.36.72.09
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:michele.rovira&amp;#64;alpes-de-haute-provence.gouv.fr" target="_self"&gt;
+  michele.rovira&amp;#64;alpes-de-haute-provence.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
-[...111 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90f5-financer-des-actions-de-prevention-de-la-deli/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
-[...31 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>144547</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9536,826 +10181,200 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...626 lines deleted...]
-      <c r="A48" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>142693</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre le numérique au service de votre projet de territoire : par où commencer ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment choisir les solutions les plus adaptées ?
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
@@ -10395,218 +10414,218 @@
   Identification et priorisation de vos besoins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Co-construction de la stratégie numérique au service du projet de territoire
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilisation des parties prenantes
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des services et montée en compétence des agents
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Grand Bassin de Bourg-en-Bresse
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Commerces et services
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Médias et communication
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>142680</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -10719,51 +10738,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -10781,56 +10800,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -10873,180 +10892,180 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>142229</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Atelier des territoires Flash</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
 &lt;/p&gt;
 &lt;p&gt;
  A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -11206,51 +11225,51 @@
  &lt;strong&gt;
   Durée de l&amp;#039;atelier : 2 à 3 jours
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Documents stratégiques  : feuille de route, esquisse de plan-guide
  &lt;/li&gt;
  &lt;li&gt;
   Documents opérationnels  : cahier des charges, charte, éléments de communication
  &lt;/li&gt;
  &lt;li&gt;
   Documents de capitalisation  : fiche synthétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Réseaux de chaleur
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
@@ -11260,56 +11279,56 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  CANDIDATURE
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EN SYNTHESE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES PORTEURS
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -11338,324 +11357,324 @@
  &lt;/li&gt;
  &lt;li&gt;
   Section 2 - la localisation de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 4 - les objectifs de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 5 - les ressources de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 1 - les dynamiques du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 2 - les dynamiques d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>141770</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Financer des actions de prévention de la délinquance, la radicalisation, le séparatisme et les dérives sectaires</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>FIPD Fond interministériel de prévention de la délinquance</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>SG-Comité interministériel de prévention de la délinquance et de la radicalisation</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La circulaire du 16 février 2023 relative aux orientations budgétaires du FIPD pour l&amp;#039;année 2023 fixe les orientations du gouvernement en matière de politiques publiques de prévention et de lutte contre les phénomènes de rupture susceptibles de porter atteinte à la sécurité des français et au pacte républicain (délinquance, radicalisation, séparatisme, dérives sectaires). Les grandes priorités de ces politiques pour 2023 devront porter sur les actions visant à poursuivre le déploiement de la vidéoprotection de voie publique; la prévention de la délinquance des jeunes, avec un accent porté sur ses manifestations les plus récentes; la poursuite de la protection des victimes de violences intrafamiliales; la prévention de la radicalisation , dans la perspective d&amp;#039;un nouveau plan national; la lutte contre les séparatismes ; la lutte contre les dérives sectaires et contre le complotisme .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formation , prise en charge de personnes vulnérables, spectacles culturels, ateliers ....
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Egalité des chances
 Cohésion sociale et inclusion
 Citoyenneté
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.cipdr.gouv.fr/le-cipdr/le-fipd/</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://subventions.fipd.interieur.gouv.fr/account-management/subventia-demandeurs/ux/#/login?redirectTo=https:%2F%2Fsubventions.fipd.interieur.gouv.fr%2Faides%2F%23%2Fsubventia%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-subventia-portail-depot-demande-aides</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;
   cipdr-fipd&amp;#64;interieur.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>marie.jaudet@interieur.gouv.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/008c-financer-des-actions-de-prevention-de-la-deli/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>SG CIDPR</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>26/05/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>141752</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>​​Accompagner l'aménagement d’une cour d’école​</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Aménagement d'espace (péri)scolaire</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
 &lt;/p&gt;
 &lt;p&gt;
  Prix : sur devis
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet en quatre phases principales
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    se projeter :
   &lt;/strong&gt;
   &lt;em&gt;
@@ -11674,959 +11693,2613 @@
   . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    finaliser
   &lt;/strong&gt;
   :
   &lt;em&gt;
    l&amp;#039;incubation
   &lt;/em&gt;
   . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    vivre
   &lt;/strong&gt;
   :
   &lt;em&gt;
    la formation et l&amp;#039;accompagnement
   &lt;/em&gt;
   . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Transition énergétique
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
  &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
   https://www.reseau-canope.fr/nous-trouver/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>frederic.kapala@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>148615</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>L'École du terrain</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle
+réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site en accès libre et gratuit
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://lecoleduterrain.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;lecoleduterrain.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>caroline.niemant@lapreuvepar7.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a82f-se-former-a-lurbanisme-experimental-vivrier-r/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>La Preuve par 7 / l'École du terrain</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD57" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>129731</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Caisse des écoles de Chambéry</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   faciliter les coopérations entre les membres de la communauté éducative
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
  &lt;/li&gt;
  &lt;li&gt;
   soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
  &lt;/li&gt;
  &lt;li&gt;
   enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
 &lt;/p&gt;
 &lt;p&gt;
  Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
 &lt;/p&gt;
 &lt;p&gt;
  Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Chambéry</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>c.mouilleron@mairie-chambery.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Mairie de Chambéry</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>139433</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Repenser les façons d'habiter</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>LEADER</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>PETR des Communautés du pays de Saint-Malo</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...30 lines deleted...]
-Sols
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet de
+ &lt;strong&gt;
+  transition écologique
+ &lt;/strong&gt;
+ en lien avec la
+ &lt;strong&gt;
+  qualité de vie
+ &lt;/strong&gt;
+ &amp;amp; l&amp;#039;
+ &lt;strong&gt;
+  habitat
+ &lt;/strong&gt;
+ sur le
+ &lt;strong&gt;
+  pays de Saint-Malo
+ &lt;/strong&gt;
+ ? Peut-être pouvez-vous bénéficier d&amp;#039;une aide européenne au titre du programme LEADER !
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Qu&amp;#039;est-ce que LEADER ?
+  &lt;/strong&gt;
+  &lt;span&gt;
+   &lt;em&gt;
+    (Liaisons entre action de développement de l&amp;#039;économie rural)
+   &lt;/em&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  C&amp;#039;est un programme européen de développement des zones rurales.  C&amp;#039;est à la fois une
+ &lt;/span&gt;
+ &lt;strong&gt;
+  a
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  ide financière
+ &lt;/strong&gt;
+ &lt;span&gt;
+  alimentée par le FEADER (Fonds Européen Agricole pour le Développement Rural) p
+ &lt;/span&gt;
+ &lt;span&gt;
+  our des porteurs de projets publics (communes, EPCI...) ou privés (associations, entreprises...). et une
+ &lt;/span&gt;
+ &lt;strong&gt;
+  stratégie spécifique au territoire.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La stratégie LEADER s&amp;#039;intitule comme suit
+ &lt;/span&gt;
+ &lt;strong&gt;
+  &amp;#34;
+ &lt;/strong&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   5 ans pour repenser ensemble les façons d&amp;#039;habiter le pays de Saint-Malo&amp;#34;
+  &lt;/strong&gt;
+  . Elle s&amp;#039;articule autour des mots clés suivants « sobriété, innovation, résilience, solidarités, équilibre territorial ».
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, le pays est l&amp;#039;un des territoires les plus attractifs de Bretagne. Pour maintenir cette capacité d&amp;#039;accueil, il s&amp;#039;avère que l&amp;#039;habitat est un enjeu clé.  C&amp;#039;est aussi une problématique qui croise de nombreuses autres problématiques sociales, économiques, ou encore d&amp;#039;aménagement du territoire. Il s&amp;#039;agit ainsi de changer l&amp;#039;habitat et les façons de vivre pour transformer notre modèle de développement (rénovation énergétique, économies d&amp;#039;énergie, sobriété dans les comportements, formes d&amp;#039;habitat alternatif et d&amp;#039;usages alternatifs à la façon d&amp;#039;habiter).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   3.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;strong&gt;
+  Type de projets attendus
+ &lt;/strong&gt;
+ :  des
+ &lt;strong&gt;
+  projets locaux innovants
+ &lt;/strong&gt;
+ axés autour de l&amp;#039;habitat pourront être soutenus. Des solutions nouvelles aux enjeux du territoire sont encouragées ainsi que la mise en œuvre d&amp;#039;actions de coopération avec la France et/ou l&amp;#039;Europe. La stratégie LEADER est organisée en
+ &lt;span&gt;
+  fiches-actions
+ &lt;/span&gt;
+ . Celles-ci indiquent précisément les conditions de financement des projets attendus.
+ &lt;strong&gt;
+  &lt;em&gt;
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &lt;em&gt;
+    &amp;#34;Projet&amp;#34; ?
+   &lt;/em&gt;
+  &lt;/strong&gt;
+  Ensemble d&amp;#039;activités coordonnées et maîtrisées comportant des dates de début et de fin, entrepris dans le but d&amp;#039;atteindre un objectif conforme à des exigences spécifiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    &amp;#34;Local&amp;#34; ?
+   &lt;/strong&gt;
+  &lt;/em&gt;
+  Seuls les
+  &lt;strong&gt;
+   projets réalisés
+  &lt;/strong&gt;
+  sur les
+  &lt;strong&gt;
+   64 communes rurales du pays de Saint-Malo
+  &lt;/strong&gt;
+  peuvent prétendre à une aide LEADER.
+  &lt;a href="https://www.pays-stmalo.fr/fichiers/perimetre_gal_FeChcX.pdf" target="_self"&gt;
+   Liste des communes rurales
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    &amp;#34;Innovant&amp;#34; ?
+   &lt;/strong&gt;
+  &lt;/em&gt;
+  C&amp;#039;est un projet qui résout une problématique existante de façon nouvelle (nouvelle manière de faire ; nouvelle organisation/gouvernance, une manière plus efficiente, adaptée) ou bien c&amp;#039;est un projet qui résout une problématique non traitée jusqu&amp;#039;alors sur le territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Comment est calculée l&amp;#039;aide LEADER ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   LEA
+  &lt;/span&gt;
+  &lt;span&gt;
+   DER ne peut jamais financer entièrement un projet !
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  LEADER ne prend en compte que certains types de dépenses, c&amp;#039;est la notion de &amp;#34;dépenses éligibles&amp;#34; à LEADER. Il faut se référer aux fiches-actions pour connaître la liste des dépenses éligibles à LEADER.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    LEADER intervient uniquement en complément d&amp;#039;autres aides publiques que vous pourrez mobiliser/rechercher pour votre projet
+   &lt;/strong&gt;
+   (Etat, collectivités locales, établissements publics, autofinancement du maître d&amp;#039;ouvrage public ou Organisme Qualifié de Droit Public..). LEADER agit ainsi &amp;#34;en levier&amp;#34;.
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  1€ d&amp;#039;aide publique mobilisée (autre que LEADER) permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de LEADER.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le taux d&amp;#039;intervention LEADER peut varier en fonction du montage financier de chaque projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   43 000 € : c&amp;#039;est la moyenne du montant LEADER attribué par dossier entre 2015 et 2020.
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;br /&gt;
+&lt;/strong&gt;
+&lt;strong&gt;
+ 5. F
+&lt;/strong&gt;
+&lt;strong&gt;
+ iches-actions:
+&lt;/strong&gt;
+&lt;em&gt;
+ l&amp;#039;ambition de ces fiches-actions n&amp;#039;est pas de soutenir massivement des investissements mais d&amp;#039;assurer un effet-levier en complément des aides nationales, régionales et locales pour accélérer et faciliter l&amp;#039;émergence de projets ruraux innovants les plus à mêmes de proposer une solution répondant à des besoins locaux et partagés sur le territoire.
+&lt;/em&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;a href="https://www.pays-stmalo.fr/fichiers/fiches-actions_kNXDiF.pdf" target="_self"&gt;
+   &lt;strong&gt;
+    Consulter les fiches-actions
+   &lt;/strong&gt;
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    Des nouvelles façons de se loger plus en phase avec les modes de vie et le défi de la transition énergétique
+   &lt;/strong&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des nouvelles façons d&amp;#039;habiter contribuant à la cohésion sociale et territoriale
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Anticiper et prévoir l&amp;#039;offre foncière pour maîtriser l&amp;#039;empreinte environnementale de l&amp;#039;habitat durable
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Coopération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  - Améliorer la qualité de l&amp;#039;habitat
+ &lt;/strong&gt;
+ : il s&amp;#039;agit de créer des logements agréables à habiter et de qualité d&amp;#039;un point de vue environnemental, esthétique, et d&amp;#039;usage. Cela peut conduire à penser le logement ou le bâtiment comme étant modulable et évolutif (adaptation de la taille, de l&amp;#039;aménagement intérieur en fonction des besoins des occupants). Il s&amp;#039;agit aussi d&amp;#039;encourager l&amp;#039;adoption de ces nouvelles formes urbaines en changeant la perception sur l&amp;#039;habitat collectif/intermédiaire et individuel et en intégrant les occupants à la co-conception. Cet engagement des futurs habitants peut également se traduire sous la forme d&amp;#039;un accompagnement à l&amp;#039;habitat participatif.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Adapter l&amp;#039;habitat aux publics, aux trajectoires résidentielles, aux modes de vie :
+ &lt;/strong&gt;
+ il s&amp;#039;agit de penser l&amp;#039;habitat pour tous en s&amp;#039;adressant aux populations aux besoins spécifiques (personnes âgées, handicapées, saisonniers, jeunes actifs, familles monoparentales, etc.) mais également en intégrant la notion de parcours résidentiel, c&amp;#039;est-à-dire à l&amp;#039;évolution dans le temps des besoins en termes de logement. Ceux-ci évoluent en fonction des changements de situation, notamment du nombre de personnes qui composent le foyer et des moyens financiers. Cela peut conduire là aussi à penser le logement ou le bâtiment comme étant modulable et évolutif mais aussi de mettre l&amp;#039;accent sur la production d&amp;#039;espaces communs (services ou usages partagés : chambre d&amp;#039;amis, buanderie, jardins partagés, etc.) et à la multifonctionnalité/mutualisation des services, des espaces, des équipements entourant l&amp;#039;habitat. Il s&amp;#039;agit également de travailler sur la mobilisation des acteurs et sur leur participation dans la conception des opérations pour assurer la compatibilité des solutions aux besoins réels.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Ré-interroger la chaîne de production :
+ &lt;/strong&gt;
+ il s&amp;#039;agit de recourir à des matériaux biosourcés/éco-matériaux (bois, paille, terre crue, bauge etc.) et de renforcer les filières locales pour diminuer la pollution et les consommations énergétiques du bâtiment. Il s&amp;#039;agit aussi d&amp;#039;agir sur l&amp;#039;accessibilité financière du logement en réfléchissant à de outils d&amp;#039;ingénierie novateurs (Organismes de foncier solidaire, BRS...). C&amp;#039;est aussi repenser la participation des acteurs en mettant en place par exemple une démarche de maîtrise d&amp;#039;usage, en développant des dispositifs d&amp;#039;accompagnement à la réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Adapter l&amp;#039;habitat à la transition écologique :
+ &lt;/strong&gt;
+ l&amp;#039;habitat est lieu privilégié d&amp;#039;accompagnement à la transition écologique des habitants. Ainsi il s&amp;#039;agit de sensibiliser encore plus la population à la préservation des ressources naturelles mais aussi à l&amp;#039;adoption d&amp;#039;autres comportements tel que le recours à des modes de transport alternatifs ou encore le développement local d&amp;#039;énergies renouvelables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
 Citoyenneté
-Risques naturels
-[...6 lines deleted...]
-      <c r="O54" s="1" t="inlineStr">
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Attractivité économique
+Mobilité partagée
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S54" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •	Être cohérent avec la stratégie,
+&lt;/p&gt;
+&lt;p&gt;
+ •	Être localisé sur le territoire d&amp;#039;intervention,
+&lt;/p&gt;
+&lt;p&gt;
+ •	Correspondre à une dépense éligible (il faut pour cela se référer aux fiches actions) ;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Apporter une vraie plus-value pour le territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-stmalo.fr/avec-leader-repensons-les-facons-d-habiter-C270.html</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous avez un projet et vous souhaitez savoir s&amp;#039;il peut être financé par LEADER ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacter-nous : contractualisation&amp;#64;pays-stmalo.fr  02 99 21 17 28
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Vous bénéficierez d&amp;#039;une aide pour le montage de la demande d&amp;#039;aide LEADER, le suivi administratif et technique du projet et la mise en paiement.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>contractualisation@pays-stmalo.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d2d-repenser-les-facons-dhabiter/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Pôle d'Equilibre Territorial et Rural des communautés du pays de Saint-Malo</t>
+        </is>
+      </c>
+      <c r="AD59" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...155 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
-[...9 lines deleted...]
- &lt;/strong&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Durée :
-[...13 lines deleted...]
-   Remboursement anticipé et différé de remboursement possible
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
-[...6 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...1 lines deleted...]
-Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
 Economie locale et circuits courts
-Consommation et production
-Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-International
 Attractivité économique
+Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Industrie
 Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T56" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X56" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-      <c r="AA56" s="1" t="inlineStr">
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
-[...35 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>120596</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12654,66 +14327,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q57" s="1" t="inlineStr">
+      <c r="Q65" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -12725,486 +14398,1136 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>117425</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser et informer les citoyens au sujet de l’Europe - Europe Direct Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...14 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
-[...3 lines deleted...]
-  Qu&amp;#039;est-ce que le prêt social ?
+ Sensibiliser le grand public aux enjeux européens dans les communes et EPCI
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Europe Direct Seine-et-Marne a pour vocation de sensibiliser le grand public aux enjeux européens et faire vivre l&amp;#039;Europe sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Nos Missions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Informer
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des guides et ressources documentaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des prêts d&amp;#039;expositions thématiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une permanence ouverte au public à l&amp;#039;Hôtel du Département ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une ligne téléphonique dédiée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des réponses à toutes vos questions sur l&amp;#039;Europe.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conseiller
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un appui pour vos démarches européennes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des renseignements utiles pour des projets de mobilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des conseils pour l&amp;#039;accès aux fonds européens.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Animer
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des conférences-débats sur l&amp;#039;actualité européenne
+ &lt;/li&gt;
+ &lt;li&gt;
+  recueil des contributions citoyennes sur l&amp;#039;Europe
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ateliers pédagogiques dans les établissements scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers d&amp;#039;information et d&amp;#039;échange tout public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette action peut s&amp;#039;accompagner de prêts d&amp;#039;expositions et/ou de supports pédagogiques.
+ &lt;br /&gt;
+ Délais de prêts et modalités pratiques à définir en fonction du besoin. Formulaire de prêt à remplir pour les expositions.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Citoyenneté
+Animation et mise en réseau
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seine-et-marne.fr/fr/europe-direct-seine-et-marne</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdc5-europe-direct-seine-et-marne-sensibiliser-et-/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>117396</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et prendre en compte de la biodiversité au niveau de la collectivité</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;intégration de la trame verte et bleue en ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vous permet d&amp;#039;améliorer les connaissances sur la biodiversité de votre collectivité tout en y impliquant des citoyens et agents. Par ailleurs, l&amp;#039;outil de suivi vous permettra de voir l&amp;#039;évolution de cette biodiversité en fonction de l&amp;#039;aménagement du territoire et des actions mises en œuvre. Cette action regroupe un diagnostic de la biodiversité, la participation des citoyens et scolaires à ces inventaires, des formations à la détermination et à la saisie des observations, des suivis et des conseils techniques pour l&amp;#039;amélioration de cette prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit/payant/SC sous conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention de partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
+Citoyenneté
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
-[...15 lines deleted...]
-  &lt;/a&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1697-connaitre-et-prendre-en-compte-de-la-biodiver/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
-  &lt;span&gt;
-[...35 lines deleted...]
-Musée
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Sports et loisirs
+Tourisme
+Forêts
+Montagne
 Espaces verts
 Espace public
 Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
+Alimentation
+Commerces et services
 Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Lutte contre la précarité
-[...6 lines deleted...]
-      <c r="O58" s="1" t="inlineStr">
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après étude et acceptation de votre dossier par La Banque Postale.
-[...83 lines deleted...]
-      <c r="AA58" s="1" t="inlineStr">
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>120867</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser sur l'Histoire de la Shoah et sur les valeurs de la République</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Programme de sensibilisation sur l'Histoire de la Shoah et sur les valeurs de la République</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Depuis 2000, un partenariat avec le Mémorial de la Shoah propose plusieurs actions de sensibilisation et d&amp;#039;information aux lycéens pour maintenir un esprit de tolérance et fortifier l&amp;#039;apprentissage d&amp;#039;une citoyenneté active chez les jeunes.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Lieux où se déroulent les actions : Au Mémorial de la Shoah, au Forum des Images, dans différents lieux de visite des lieux de mémoire en Île-de-France, en Province ou en Pologne
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Attention : Le transport aller-retour des jeunes de la Région Île-de-France sur les lieux de visites reste à la charge des établissements sauf pour la Pologne
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P70" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q59" s="1" t="inlineStr">
+      <c r="Q70" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Lycées publics et privés (sous-contrat) franciliens
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Gratuité de l&amp;#039;action pour les lycées franciliens (hors certains frais de transport, sauf pour les vols A/R à Auschwitz-Birkenau en Pologne).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ces frais de transport peuvent être financer dans le cadre du dispositif régional &amp;#34;Budget d&amp;#039;autonomie éducative francilien&amp;#34; (BAEF).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Subvention régionale : 331 905 €
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Action 1 à 7 sur le devoir de Mémoire :
@@ -13256,155 +15579,155 @@
 &lt;ol&gt;
  &lt;li&gt;
   &lt;span&gt;
    Sensibilisation des professeurs et chefs d&amp;#039;établissements à l&amp;#039;enseignement de la laïcité et des valeurs de la République
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Ateliers de citoyenneté : développer le sens critiques des lycéens sur la prévention de la radicalisation
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Expositions itinérantes au sein des établissement
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;span&gt;
   TELEPH
   &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-de-sensibilisation-sur-lhistoire-de-la-shoah-et-sur-les-valeurs-de-la-republique</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Voir toutes les coordonnées des contacts dans la rubrique &amp;#34;Démarches&amp;#34;
  &lt;/span&gt;
  (attention contact spécifique pour chaque action) et sur chaque fiche d&amp;#039;inscription téléchargeable sur ce site ou sur le lien suivant :
  &lt;a href="https://lycees.iledefrance.fr/fr/accueil"&gt;
   https://lycees.iledefrance.fr/fr/accueil
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0651-programmes-de-sensibilisation-sur-lhistoire-d/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>120869</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Élargir les centres d’intérêt et les réflexions des élèves sur les grands débats de société</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Programme « Le Parcours citoyen » avec l'Association Expressions de France</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;em&gt;
    &lt;span&gt;
     Par cette action, il s&amp;#039;agit d&amp;#039;élargir les centres d&amp;#039;intérêt et les réflexions des élèves sur les grands débats de société en leur donnant la parole afin de les sensibiliser et de les engager sur les enjeux de la citoyenneté.
    &lt;/span&gt;
   &lt;/em&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Lieu où se déroule l&amp;#039;action : dans les lycées concernés (salle de classe) ou à l&amp;#039;extérieur de l&amp;#039;établissement pour les forums ou les visites
   &lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les élèves s&amp;#039;interrogent beaucoup sur la montée du communautarisme, l&amp;#039;antisémitisme, le racisme, l&amp;#039;homophobie, etc... L&amp;#039;association propose aux élèves d&amp;#039;échanger à travers des ateliers, de débats, suivis d&amp;#039;une restitution auprès de leurs pairs. Elle propose :
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
@@ -13420,211 +15743,211 @@
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     de leur faire visiter des institutions de la République et du patrimoine national (Panthéon, musée des Invalides etc.)
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     d&amp;#039;organiser un concours d&amp;#039;éloquence inter lycée
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     d&amp;#039; élargir les centres d&amp;#039;intérêt et de réflexions des élèves sur les grands débats de notre société
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     de les sensibiliser et de les engager sur les enjeux de la citoyenneté.
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P60" s="1" t="inlineStr">
+      <c r="P71" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q60" s="1" t="inlineStr">
+      <c r="Q71" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les lycées publics et privés (sous-contrat) franciliens, et plus particulièrement les élèves des Conseil de vie lycéenne (CVL)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Gratuité de l&amp;#039;action pour les lycées franciliens
   &lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Subvention régionale : 40 000 €
   &lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-le-parcours-citoyen-avec-lassociation-expressions-de-france</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Monsieur Ismaël M&amp;#039;BAYE
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Email :
    &lt;/span&gt;
    &lt;a href="mailto:pc&amp;#64;expressionsdefrance.org"&gt;
     &lt;span&gt;
      &lt;span&gt;
       pc&amp;#64;expressionsdefrance.org
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     N° de téléphone : 06 13 08 47 43
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/66d6-programme-pedagogique-intitule-le-parcours-ci/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF60" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>120870</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Mener les jeunes vers une citoyenneté active et responsable</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Programme "Mémoire et citoyenneté" avec Mémoire 2000</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  Cette action permet aux jeunes de devenir des citoyens actifs et responsables. Elle a pour but de maintenir, chez eux, un esprit de
 tolérance et de compréhension mutuelle au-delà des clivages, notamment communautaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;em&gt;
    &lt;span&gt;
     Lieu où se déroule l&amp;#039;action : dans des salles de cinéma à Paris en fonction d&amp;#039;un programme (disponible en téléchargement, attention ce programme est susceptible d&amp;#039;être modifié).
    &lt;/span&gt;
   &lt;/em&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;span&gt;
    &lt;span&gt;
     &lt;strong&gt;
      &lt;span&gt;
       &lt;span&gt;
        Attention
       &lt;/span&gt;
      &lt;/span&gt;
@@ -13652,385 +15975,385 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les enseignants reçoivent, avant chaque projection, un dossier de documentation sur le thème traité, afin qu&amp;#039;ils puissent les préparer au débat. Les élèves sont invités à donner leurs impressions après les projections en envoyant un compte-rendu qui sera publié sur le site de l&amp;#039;association.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour 2022-2023 , l&amp;#039;égalité filles/garçons est particulièrement abordée par :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la projection de 2 films suivis de débats
   &lt;/li&gt;
   &lt;li&gt;
    la représentation théâtrale &amp;#34;Simone Veil, le journal d&amp;#039;une effrontée&amp;#34;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P72" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q61" s="1" t="inlineStr">
+      <c r="Q72" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les élèves inscrits dans les lycées publics et privés (sous-contrat)
 &lt;/p&gt;
 &lt;p&gt;
  Gratuité de l&amp;#039;action pour les lycées franciliens
 &lt;/p&gt;
 &lt;p&gt;
  Subvention régionale : 6 000 €
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-memoire-et-citoyennete-avec-memoire-2000</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:contact.memoire2000&amp;#64;gmail.com"&gt;
     contact.memoire2000&amp;#64;gmail.com
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    N° téléphone : 06 80 25 24 94
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dc86-action-pedagogique-dans-le-but-de-mener-les-j/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF61" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>120876</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Programmes de devoir de mémoire avec le Musée de la Grande Guerre du Pays de Meaux</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Programme "Devoir de mémoire sur la 1ère guerre mondiale" Musée de la Grande Guerre du Pays de Meaux</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Programme de sensibilisation à l&amp;#039;histoire de la 1ère guerre mondiale pour les lycéens franciliens avec le Musée de la Grande Guerre du Pays de Meaux
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Lieu où se déroule l&amp;#039;action : Au Musée de la Grande Guerre du pays de Meaux ou dans le lycée
 Attention : Le transport aller-retour des jeunes de la Région Île-de-France au Musée de Meaux reste à la charge des établissements.
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   Le programme se décompose en deux temps :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    ACTION I : accueil des équipes pédagogiques (chefs d&amp;#039;établissement, documentalistes, enseignants) pour une sensibilisation axée sur les outils éducatifs du musée. Ces rencontres permettent de préparer la venue des élèves au musée (ACTION II).
   &lt;/li&gt;
   &lt;li&gt;
    ACTION II : accueil des lycéens franciliens au Musée de Meaux pour aborder l&amp;#039;histoire de la Première Guerre mondiale et la manière dont celle-ci a fait basculer le monde dans la modernité en prenant part aux activités suivantes :
   &lt;/li&gt;
   &lt;li&gt;
    Visite guidée thématique : Durée 2H (entrée du musée valable pour la journée)
   &lt;/li&gt;
   &lt;li&gt;
    Visite guidée thématique et atelier : Durée : 2 X 2H (entrée du musée valable pour la journée)
   &lt;/li&gt;
   &lt;li&gt;
    Visite guidée thématique &amp;#43; Circuit des champs de batailles : Durée : 2 X 2H (entrée du musée valable pour la journée)
   &lt;/li&gt;
   &lt;li&gt;
    Visite guidée à distance : Durée 1h30 (visite depuis la classe via Skype)
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P73" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q62" s="1" t="inlineStr">
+      <c r="Q73" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Lycées publics ou privés (sous-contrat) franciliens
  &lt;/span&gt;
  &lt;span&gt;
   Gratuité de l&amp;#039;action pour les lycées franciliens 
 Subvention régionale pour les lycéens : 14 345 €
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-devoir-de-memoire-sur-la-1ere-guerre-mondiale-musee-de-la-grande-guerre-du-pays-de-meaux</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Email :
   &lt;/span&gt;
   &lt;a href="mailto:reservation.museedelagrandeguerre&amp;#64;meaux.fr"&gt;
    &lt;span&gt;
     reservation.museedelagrandeguerre&amp;#64;meaux.fr
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Numéro de téléphone : 01 60 32 10 45
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a3d0-programmes-de-devoir-de-memoire-avec-le-musee/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF62" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>120878</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Programme « Lycéens franciliens pour la citoyenneté ! » avec l’Association ÉVEIL</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Programme « Valeurs de la République et lutte contre les discriminations » avec l'Association ÉVEIL</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Programme de sensibilisations aux lycées franciliens aux valeurs de la République, notamment à la laïcité, et à favoriser l&amp;#039;usage citoyen d&amp;#039;internet et des réseaux sociaux.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Lieu où se déroule l&amp;#039;action : dans les lycées
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Ces interventions, d&amp;#039;une durée d&amp;#039;environ 2h et articulées autour de 3 séquences, sont animées par un intervenant de l&amp;#039;association, en présence du professeur. La méthode participative est privilégiée.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les 3 séquences sont :
  &lt;/span&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     1ère séquence : Citoyenneté et valeurs de la République
    &lt;/span&gt;
@@ -14042,2414 +16365,1412 @@
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     2ème séquence : Moi, jeune acteur de ma citoyenneté
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   Découvrir comment s&amp;#039;engager aujourd&amp;#039;hui comme citoyen actif
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     3ème séquence : La citoyenneté sur les réseaux sociaux
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   Faire prendre conscience de l&amp;#039;importance de se comporter en citoyen responsable sur les réseaux sociaux et d&amp;#039;avoir un esprit critique vis-à-vis des informations qui y sont données.
  &lt;/span&gt;
 </t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P63" s="1" t="inlineStr">
+      <c r="P74" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q63" s="1" t="inlineStr">
+      <c r="Q74" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Lycées franciliens publics et privés sous-contrat
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Gratuité de l&amp;#039;action pour les lycées franciliens
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Subvention régionale : 25 280 €
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-valeurs-de-la-republique-et-lutte-contre-les-discriminations-avec-lassociation-eveil</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Madame Nathalie WITTMANN
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Email : nathalie.wittmann&amp;#64;eveil.asso.fr
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     N° de téléphone : 06 58 83 29 05
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa6d-programme-lyceens-franciliens-pour-la-citoyen/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>120879</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Proposer des temps d’échanges afin de favoriser l’écoute de l’autre et développer les valeurs de respect avec l'Association Femmes Solidaires</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Programme de Parcours citoyen « Liberté, égalité, laïcité » avec l'Association FEMMES SOLIDAIRES</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un programme destiné aux personnels éducatifs et aux lycéens franciliens pour proposer des temps d&amp;#039;échanges afin de favoriser l&amp;#039;écoute de l&amp;#039;autre et développer les valeurs de respect avec l&amp;#039;Association Femmes Solidaires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lieu où se déroule l&amp;#039;action : dans les lycées
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme propose l&amp;#039;animation d&amp;#039;ateliers avec un contenu au choix :
 &lt;/p&gt;
 &lt;p&gt;
  - Format long : quatre séances de 2h
 &lt;/p&gt;
 &lt;p&gt;
  - Si l&amp;#039;établissement souhaite un format d&amp;#039;intervention plus court, l&amp;#039;association propose également une séance de 2h
 &lt;/p&gt;
 &lt;p&gt;
  Les établissements peuvent choisir entre les thématiques suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  - les violences (cyberviolences),
 &lt;/p&gt;
 &lt;p&gt;
  - la radicalisation,
 &lt;/p&gt;
 &lt;p&gt;
  - la lutte contre les préjugés et les discriminations,
 &lt;/p&gt;
 &lt;p&gt;
  - la laïcité,
 &lt;/p&gt;
 &lt;p&gt;
  - l&amp;#039;égalité fille/garçon,
 &lt;/p&gt;
 &lt;p&gt;
  - l&amp;#039;éducation aux médias et à internet,
 &lt;/p&gt;
 &lt;p&gt;
  - la théorie du complot,
 &lt;/p&gt;
 &lt;p&gt;
  - l&amp;#039;histoire des droits des femmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P64" s="1" t="inlineStr">
+      <c r="P75" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q64" s="1" t="inlineStr">
+      <c r="Q75" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lycées franciliens publics et privés sous-contrat
 &lt;/p&gt;
 &lt;p&gt;
  Gratuité de l&amp;#039;action pour les lycées franciliens volontaires pour accueillir la démarche.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention régionale : 30 000 €
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-de-parcours-citoyen-liberte-egalite-laicite-avec-lassociation-femmes-solidaires</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   -
  &lt;/span&gt;
  Monsieur Kévin VEDIE
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   -
  &lt;/span&gt;
  Email :
  &lt;a href="mailto:kvedie&amp;#64;orange.fr"&gt;
   kvedie&amp;#64;orange.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   -
  &lt;/span&gt;
  N° de téléphone : 01 40 01 90 90
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/605d-parcours-citoyen-liberte-egalite-laicite-avec/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>120880</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Participer à un concours de grec et de latin pour les lycéens franciliens avec l'Association ATHENA</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Concours de grec et de latin pour les lycéens franciliens avec l'Association ATHENA</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   En partenariat avec l&amp;#039;Association ATHENA, ce concours, destiné aux élèves qui étudient le grec ancien et le latin dans un lycée francilien, permet aux jeunes de se mesurer à une épreuve commune visant à récompenser leur travail dans cette discipline.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lieu où se déroule l&amp;#039;action : dans les lycées volontaires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Ces deux concours sont destinés aux élèves hellénistes et latinistes des classes de 2nde, de 1ère et de terminale, dont la récompense sera un voyage en Grèce et en Italie. Le thème sera communiqué en septembre 2022 aux enseignants volontaires. L&amp;#039;épreuve, organisée en février ou mars 2022, consiste en la rédaction d&amp;#039;un écrit d&amp;#039;appropriation. Un texte en grec ancien ou latin, accompagné de sa traduction, est obligatoirement utilisé en appui dans la réalisation de ce travail d&amp;#039;écriture.
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le concours, d&amp;#039;une durée de 3 h, a lieu dans les lycées, sous la surveillance de l&amp;#039;enseignant volontaire
   &lt;/li&gt;
   &lt;li&gt;
    La correction est réalisée par un jury, dans un premier temps. Dans un second temps, les 40 meilleures copies sont relues par un grand jury et départagées pour que 15 lauréats soient désignés sur chacun des concours et bénéficient du voyage en Grèce ou en Italie (au mois de juillet).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P76" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q65" s="1" t="inlineStr">
+      <c r="Q76" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les lycéens inscrits dans des lycées publics et privés (sous-contrat) en Île-de-France.
   &lt;/li&gt;
   &lt;li&gt;
    Gratuité de l&amp;#039;action pour les lycées franciliens
   &lt;/li&gt;
   &lt;li&gt;
    Subvention régionale : 42 000 €
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/concours-de-grec-et-de-latin-pour-les-lyceens-franciliens-avec-lassociation-athena</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;ul&gt;
     &lt;li&gt;
      &lt;span&gt;
       Email :
      &lt;/span&gt;
      &lt;span&gt;
       &lt;a href="mailto:concours.grec.latin&amp;#64;gmail.com"&gt;
        concours.grec.latin&amp;#64;gmail.com
       &lt;/a&gt;
      &lt;/span&gt;
     &lt;/li&gt;
    &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5246-concours-de-grec-et-de-latin-pour-les-lyceens/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF65" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>120890</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Former les jeunes citoyens à devenir critiques et responsables de leurs actes sur Internet</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Programme Numérique responsable "Mieux comprendre pour mieux utiliser" avec l'association e-ENFANCE</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;association e-Enfance aide à former les jeunes citoyens à devenir critiques et responsables de leurs actes sur Internet.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le programme se compose d&amp;#039;un temps de compréhension des risques des usages numériques et du modèle économique d&amp;#039;internet pour permettre aux élèves d&amp;#039;en comprendre les mécanismes et les enjeux. Des mises en situation et des débats sont proposés entre les élèves et avec l&amp;#039;intervenant autour des thématiques suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Cyberharcèlement,
   &lt;/li&gt;
   &lt;li&gt;
    Temps de connexion et la surexposition aux écrans (risques pour la santé, lumière bleue, concentration, sommeil, mal-être),
   &lt;/li&gt;
   &lt;li&gt;
    Dépendance aux jeux vidéo, réseaux sociaux, jeux de hasard en ligne et paris sportifs,
   &lt;/li&gt;
   &lt;li&gt;
    Protection des données personnelles,
   &lt;/li&gt;
   &lt;li&gt;
    Relations amoureuses et sexuelles en ligne (consentement...),
   &lt;/li&gt;
   &lt;li&gt;
    Exposition à la pornographie,
   &lt;/li&gt;
   &lt;li&gt;
    Prostitution des mineurs,
   &lt;/li&gt;
   &lt;li&gt;
    Désinformation (développement de l&amp;#039;esprit critique),
   &lt;/li&gt;
   &lt;li&gt;
    Usage citoyen et responsable des outils numériques,
   &lt;/li&gt;
   &lt;li&gt;
    Présentation du 3018, n° court national pour aider les victimes de cyber-violences.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P66" s="1" t="inlineStr">
+      <c r="P77" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q66" s="1" t="inlineStr">
+      <c r="Q77" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Lycées franciliens publics et privés sous-contrat.
   &lt;/li&gt;
   &lt;li&gt;
    Action organisée dans les lycées franciliens.
   &lt;/li&gt;
   &lt;li&gt;
    Subvention régionale : 50.000€ (c&amp;#039;est-à-dire gratuité pour les établissements).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-numerique-responsable-mieux-comprendre-pour-mieux-utiliser-avec-lassociation-e-enfance</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Elisa POTTIER/Noémie MORANDEAU
 &lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a href="mailto:interventions&amp;#64;e-enfance.org" rel="noopener" target="_blank"&gt;
   interventions&amp;#64;e-enfance.org
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 01 56 91 56 57
  &lt;br /&gt;
  &lt;br /&gt;
  Pour demander une intervention, rendez-vous sur le site
  &lt;a href="http://www.e-enfance.org" rel="noopener" target="_blank"&gt;
   e-enfance.org
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  puis rubrique « Nos interventions » puis
  &lt;a href="https://e-enfance.org/nos-interventions/demander-une-intervention" rel="noopener" target="_blank"&gt;
   « Demander une intervention »
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1cc-programme-de-sensibilisation-aux-pratiques-re/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF66" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>120907</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Proposer un parcours pédagogique autour de l’engagement intitulé « Dans les pas de Charles de Gaulle »</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Projet "Parcours autour de l'engagement citoyen" avec la Fondation Charles de Gaulle</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  Le programme propose l&amp;#039;animation d&amp;#039;un parcours pédagogique consacré au thème de l&amp;#039;engagement à partir de la vie et l&amp;#039;action du Général de Gaulle.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Thèmes : engagement, Seconde Guerre mondiale, Résistance, liberté, République, nation, valeurs, héritage, patrimoine, mémoire, institutions.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chaque atelier de ce parcours s&amp;#039;organise autour d&amp;#039;un domaine d&amp;#039;engagement illustré par l&amp;#039;itinéraire du Général de Gaulle à travers l&amp;#039;histoire et s&amp;#039;intègre à ce titre aux programmes scolaires d&amp;#039;histoire et d&amp;#039;éducation morale et civique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1er MODULE : DECOUVERTE DE LA NOTION D&amp;#039;ENGAGEMENT ET DE L&amp;#039;ART ORATOIRE
 &lt;/p&gt;
 &lt;p&gt;
  Atelier 1 : la trajectoire du général de Gaulle et visite de la Fondation Charles de Gaulle.
 &lt;/p&gt;
 &lt;p&gt;
  Atelier 2 : les discours du général de Gaulle.
 &lt;/p&gt;
 &lt;p&gt;
  Atelier 3 : visite de la Boisserie, de la Croix de Lorraine et du Mémorial Charles de Gaulle à Colombey-les-Deux-Eglises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  2ème MODULE : APPROFONDISSEMENT - ECRITURES THEMATIQUES ET TECHNIQUES ORATOIRES
 &lt;/p&gt;
 &lt;p&gt;
  Atelier 4 : (in)citations gaulliennes, s&amp;#039;engager d&amp;#039;hier à aujourd&amp;#039;hui.
 &lt;/p&gt;
 &lt;p&gt;
  Atelier 5 : finalisation de la préparation du concours de rhétorique avec éventuellement un(e) comédien(ne).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q67" s="1" t="inlineStr">
+      <c r="Q78" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Lycées publics et privés (sous-contrat) franciliens
   &lt;/li&gt;
   &lt;li&gt;
    Gratuité de l&amp;#039;action pour les lycées franciliens
   &lt;/li&gt;
   &lt;li&gt;
    Subvention régionale : 40 000 €
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/projet-parcours-autour-de-lengagement-citoyen-avec-la-fondation-charles-de-gaulle</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
    &lt;span&gt;
     Madame Sophie JUNIEN-LAVILLAUROY
    &lt;/span&gt;
   &lt;/p&gt;
   &lt;p&gt;
    &lt;span&gt;
     Email :
    &lt;/span&gt;
    &lt;a href="mailto:s.junien-lavillauroy&amp;#64;charles-de-gaulle.org"&gt;
     s.junien-lavillauroy&amp;#64;charles-de-gaulle.org
    &lt;/a&gt;
   &lt;/p&gt;
   &lt;p&gt;
    &lt;span&gt;
     N° de téléphone : 01 44 18 66 94
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/p&gt;
   &lt;p&gt;
    &lt;br /&gt;
   &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/92c2-parcours-pedagogique-autour-de-lengagement-in/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G68" s="1" t="inlineStr">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>115166</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Installer un défibrilateur cardiaque automatique</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Défibrilateur cardiaque automatique</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...13 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
-[...63 lines deleted...]
-Citoyenneté
+ &lt;strong&gt;
+  Procédure à suivre si vous souhaitez équiper votre commune de cet appareil :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Chaque commune qui souhaite s&amp;#039;équiper d&amp;#039;un défibrillateur pourra informer le Département de son intention en envoyant un mail à
+   &lt;a href="mailto:adjirha.benferha&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+    adjirha.benferha&amp;#64;aube.fr
+   &lt;/a&gt;
+   et précisera simplement qu&amp;#039;elle demande une subvention pour obtenir l&amp;#039;aide proposée.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Après avoir pris une délibération avec son conseil municipal, la commune renverra son bon de commande à la société qui lui en aura adressé un.
+  &lt;/li&gt;
+  &lt;li&gt;
+   La commune pourra procéder à l&amp;#039;acquisition du défibrillateur sans attendre.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Il convient de noter les points suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le Département ne subventionne qu&amp;#039;un appareil à hauteur de 750,00 € TTC et subventionne toutes les communes qui en auront fait la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;arrivée du défibrillateur dans la commune pourra faire l&amp;#039;objet d&amp;#039;une réunion
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;information ou de courte formation avec la population. Pour répondre à ce besoin, les services du SDIS se tiendront à votre disposition.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
 Santé
-Education et renforcement des compétences
-[...15 lines deleted...]
-      <c r="O68" s="1" t="inlineStr">
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X68" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/71/18-defibrillateur-cardiaque-automatique.htm</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
-[...25 lines deleted...]
-      <c r="AA68" s="1" t="inlineStr">
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8ac8-installer-un-defibrilateur-cardiaque-automati/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-[...961 lines deleted...]
-      <c r="A73" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>112041</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Offrir une heure par mois pour une action citoyenne et solidaire</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Voisins Solidaires</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;association « Voisins Solidaires » est à l&amp;#039;origine de la Fête des Voisins (10 millions de participants en France).  Elle développe tout au long de l&amp;#039;année un programme d&amp;#039;actions pour développer les solidarités de proximité, en complément des solidarités institutionnelles et familiales. Mettre en place une stratégie de mobilisation pour rendre les habitants plus solidaires entre eux et l&amp;#039;intégrer au cœur des politiques publiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La crise sanitaire et le premier confinement ont révélé les gisements de générosité dont nos territoires disposent. Pour relancer cette dynamique et venir palier à la crise du bénévolat, l&amp;#039;association propose aux élus de lancer un appel à la mobilisation solidaire et d&amp;#039;inviter leurs administrés à donner une heure par mois pour une action citoyenne ou solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  Une heure par mois ? Chacun d&amp;#039;entre nous peut le faire !
 &lt;/p&gt;
 &lt;p&gt;
  Le rythme de vie de tous ne permet pas toujours de nous engager dans la durée. C&amp;#039;est pourquoi, nous avons imaginé lheurecivique.fr. Simple, près de chez soi et sans contrainte, les habitants peuvent choisir les gestes de solidarité qui leurs conviennent ! L&amp;#039;essentiel est de renforcer le lien, notre bien le plus précieux... Que ce soit pour aider les plus démunis, faire des courses pour des voisins ou encore aider dans des démarches administratives, chacun a de la valeur et peut être utile à l&amp;#039;autre. !
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Heure Civique propose aux élus, de participer, en tant que fondateurs, au lancement d&amp;#039;un Appel à la Mobilisation Solidaire et de mettre sa ville ou son village à l&amp;#039;Heure Civique. Vous proposez à chaque habitant de donner une heure par mois pour une action de solidarité de proximité. Deux façons d&amp;#039;agir :
 &lt;/p&gt;
 &lt;p&gt;
  -	soit de manière organisée en soutien aux besoins de la mairie ou de vos associations,
 &lt;/p&gt;
 &lt;p&gt;
  -	soit de manière informelle vis-à-vis de son voisinage.
 &lt;/p&gt;
 &lt;p&gt;
  Nous pourrons, en mutualisant les moyens et en partageant les bonnes pratiques, créer une dynamique nationale et faciliter la mobilisation locale, à l&amp;#039;instar de la Fête des Voisins (10 millions de participants en France) ou du « Kit Coronavirus : et si on s&amp;#039;organisait entre voisins » (plus d&amp;#039;1 million de téléchargements, 41 reportages TV). Plus nous serons nombreux, plus la dynamique sera forte : quatre départements et une soixantaine de villes ont commencé à tester ce dispositif expérimental avec des résultats étonnants. Les élus découvrent des habitants qui ne sont pas engagés dans les associations, des actifs, des jeunes...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vidéo illustrative du concept :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lien vers le site de Charente-Maritime :
  &lt;a href="https://lheurecivique.charente-maritime.fr/" rel="noopener" target="_blank"&gt;
   https://lheurecivique.charente-maritime.fr/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vidéo d&amp;#039;appel à participation au dispositif par le  Président du Conseil Départemental de la Somme :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://lheurecivique.fr/</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ecrivez à l&amp;#039;Association « Voisins solidaires » :
  &lt;a rel="noopener" target="_blank"&gt;
   contact&amp;#64;voisinssolidaires.fr
  &lt;/a&gt;
  / 01.42.12.72.72 ou
  &lt;a rel="noopener" target="_blank"&gt;
   aperifan&amp;#64;voisinssolidaires.fr
  &lt;/a&gt;
  06.20.63.34.10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f72a-offrir-une-heure-par-mois-pour-une-action-cit/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>27/01/2022</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>112001</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F74" s="1" t="inlineStr">
+      <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I81" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J81" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L74" s="1" t="inlineStr">
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16494,2392 +17815,525 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD74" s="1" t="inlineStr">
+      <c r="AD81" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1368 lines deleted...]
-      </c>
       <c r="AH81" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:34" customHeight="0">
       <c r="A82" s="1">
-        <v>98771</v>
+        <v>111665</v>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Coopérer et favoriser la concertation (LEADER)</t>
-[...5 lines deleted...]
-EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Agir en faveur de l'égalité et de l'éducation à la citoyenneté</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté : Egalité et lutte contre les discriminations</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+          <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J82" s="1" t="inlineStr">
         <is>
-          <t>Dans la limite de 70 000 €</t>
+          <t>Subvention de fonctionnement qui ne prend pas en compte les charges de personnel</t>
         </is>
       </c>
       <c r="K82" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Pays de Ploërmel-Coeur de Bretagne développe des programmes de coopération depuis plus de 10 ans. Grâce
-[...7 lines deleted...]
- elle est un effet levier pour les acteurs locaux.
+ Appel à projet annuel en direction des acteurs locaux, visant à mettre en place des actions en faveur de : l&amp;#039;égalité entre les femmes et les hommes et l&amp;#039;éducation à la citoyenneté.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2019-02-0009 (AD du 27/05/2019)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
-[...20 lines deleted...]
-      </c>
       <c r="N82" s="1" t="inlineStr">
         <is>
-          <t>Citoyenneté
-[...2 lines deleted...]
-Valorisation d'actions</t>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences</t>
         </is>
       </c>
       <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les dépenses éligibles sont les dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
-[...60 lines deleted...]
- Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
+ Direction de la citoyenneté, de la jeunesse et de la vie associative
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 32 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
-[...41 lines deleted...]
-      </c>
       <c r="Y82" s="1" t="inlineStr">
         <is>
-          <t>m.pondard@pays-ploermel.fr</t>
+          <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
       <c r="Z82" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f2cd-copie-14h00-valoriser-et-promouvoir-le-territ/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/469e-agir-en-faveur-de-legalite-et-de-leducation-a/</t>
         </is>
       </c>
       <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>organizational</t>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="AE82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG82" s="1" t="inlineStr">
         <is>
-          <t>26/07/2021</t>
+          <t>10/12/2021</t>
         </is>
       </c>
       <c r="AH82" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:34" customHeight="0">
       <c r="A83" s="1">
-        <v>103432</v>
+        <v>104635</v>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Faire réfléchir les élèves de lycées franciliens en utilisant le débat théâtral</t>
+          <t>Favoriser l'appropriation des missions de l'Europe et ses enjeux sur le territoire ligérien grâce à l'intervention des "animateurs Europe"</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Du théâtre interactif pour sensibiliser les lycéens aux valeurs citoyennes avec Entrées de jeu</t>
+          <t>Animateur Europe</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
-        <is>
-[...372 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ses objectifs sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de sensibiliser le public aux politiques et aux institutions européennes,
  &lt;/li&gt;
  &lt;li&gt;
   de répondre à une demande croissante d&amp;#039;information sur l&amp;#039;Europe et ses enjeux,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;aborder l&amp;#039;Europe sous l&amp;#039;angle dynamique de la construction communautaire et de l&amp;#039;Europe au quotidien
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P85" s="1" t="inlineStr">
+      <c r="P83" s="1" t="inlineStr">
         <is>
           <t>01/01/1991</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pas de critères d&amp;#039;éligibilité spécifiques, sous couvert de disponibilité des animateurs et du choix de la thématique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;animation est gratuite pour le bénéficiaire.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif peut être sollicité tout au long de l&amp;#039;année, sous couvert des disponibilités des animateurs Europe.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/animateur-europe</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Brieuc Demeuse
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  jean-brieuc.demeuse&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  0228206161
 &lt;/p&gt;
 &lt;p&gt;
  Autre contact
  &lt;br /&gt;
  Isabelle Buaud (gestionnaire) : 02.28.20.55.52
 &lt;/p&gt;
 &lt;p&gt;
  isabelle.buaud&amp;#64;paysdelaloire.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/19cd-animateur-europe/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF85" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>104710</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;aide publique est fixé par la GAL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
@@ -18911,368 +18365,368 @@
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le taux d&amp;#039;aide publique est fixé par la GAL.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des politiques européennes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre GAL référent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AD86" s="1" t="inlineStr">
+      <c r="AD84" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF86" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>102938</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'information et de débat sur l'Europe en Ile-de-France</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Dispositif Europe</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 La Région soutient les actions de valorisation de l&amp;#039;action européenne sur le territoire francilien (essentiellement des actions de pédagogie, d&amp;#039;information ou de communication).
 &lt;br /&gt;
 &lt;p&gt;
  Sont éligibles les projets présentant les critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pertinence,
  &lt;/li&gt;
  &lt;li&gt;
   Cohérence avec l&amp;#039;action européenne de la Région, ainsi qu&amp;#039;avec ses compétences ou ses politiques sectorielles,
  &lt;/li&gt;
  &lt;li&gt;
   Efficacité (performance dans le respect de ses objectifs) et efficience,
  &lt;/li&gt;
  &lt;li&gt;
   Viabilité financière et pérennité,
  &lt;/li&gt;
  &lt;li&gt;
   Intérêt régional.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Citoyenneté
 International</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Fondations,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements d&amp;#039;enseignement supérieur,
  &lt;/li&gt;
  &lt;li&gt;
   Médias locaux (quel que soit leur statut juridique).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le soutien apporté par la Région au projet se veut incitatif, et vient en accompagnement d&amp;#039;autres sources de financement.
  &lt;br /&gt;
  &lt;br /&gt;
  Le montant maximum de la subvention régionale ne peut excéder 50 % des dépenses éligibles et 50 000 € par projet. Le montant minimum est quant à lui fixé à 10 000 €.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un bénéficiaire ne peut prétendre qu&amp;#039;à une subvention, pour un seul projet par an.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Projets qui, par leurs objectifs et thématiques, doivent être en lien avec les compétences régionales, la construction européenne, l&amp;#039;attractivité et le rayonnement de la Région ou encore proposer des actions pédagogiques innovantes et valoriser les formations aux métiers européens.
 &lt;/p&gt;
 &lt;p&gt;
  Seront particulièrement valorisés les projets relevant de la thématique de l&amp;#039;année européenne en cours.
 &lt;/p&gt;
 &lt;br /&gt;
 Pour bénéficier de cette aide, vous devez déposer un dossier sur la plateforme
 &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
  mesdemarches.iledefrance.fr
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/dispositif-europe</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>Pour plus d&amp;#039;informations, contacter Louise Pesnel, chargée de mission Actions européennes : europe&amp;#64;iledefrance.fr</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa18-soutenir-les-projets-dinformation-et-de-debat/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF87" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>102937</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -19280,51 +18734,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -19341,1117 +18795,5103 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>105332</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes d'anciens combattants</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes d'anciens combattants</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes de droit privé (dont associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de droit public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département soutient les anciens combattants dans leurs actions de mémoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  frais de fonctionnement de l&amp;#039;association : 150€
+ &lt;/li&gt;
+ &lt;li&gt;
+  organisation d&amp;#039;un congrès départemental : 150€
+ &lt;/li&gt;
+ &lt;li&gt;
+  organisation d&amp;#039;un congrès interdépartemental : 300€
+ &lt;/li&gt;
+ &lt;li&gt;
+  achat d&amp;#039;un drapeau (y compris sections locales) : 300€
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Citoyenneté</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions des organismes d&amp;#039;anciens combattants à rayonnement départemental :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  frais de fonctionnement de l&amp;#039;association
+ &lt;/li&gt;
+ &lt;li&gt;
+  organisation d&amp;#039;un congrès départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  organisation d&amp;#039;un congrès interdépartemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  achat d&amp;#039;un drapeau (y compris sections locales)
+ &lt;/li&gt;
+ &lt;li&gt;
+  examen particulier des autres demandes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, dès la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_organismes_anciens_combattants.pdf</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service cohésion territoriale ; Tél. : 05 16 09 74 12
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d52a-soutenir-les-organismes-danciens-combattants/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>115158</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Aider le fonctionnement en restauration scolaire</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Restauration scolaire - Aide au fonctionnement</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide destinée à abaisser le prix des repas réclamé aux familles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne concerne que les cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 0,98€ par repas servi (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayant droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/25/18-restauration-scolaire.htm</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y88" s="1" t="inlineStr">
         <is>
-          <t>veronique.hostein@iledefrance.fr</t>
+          <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
       <c r="Z88" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c09-aider-le-fonctionnement-en-restauration-scola/</t>
         </is>
       </c>
       <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Gestion d'une base nautique</t>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="AE88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG88" s="1" t="inlineStr">
         <is>
-          <t>20/10/2021</t>
+          <t>11/02/2022</t>
         </is>
       </c>
       <c r="AH88" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:34" customHeight="0">
       <c r="A89" s="1">
+        <v>115159</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 12,80€ par ayant droit (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>103432</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Faire réfléchir les élèves de lycées franciliens en utilisant le débat théâtral</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Du théâtre interactif pour sensibiliser les lycéens aux valeurs citoyennes avec Entrées de jeu</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   Il s&amp;#039;agit de faire réfléchir et débattre les élèves de lycées franciliens en utilisant le débat théâtral et de débattre pendant 2 h sur des thèmes liés aux valeurs citoyennes.
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Lieu où se déroule l&amp;#039;action : dans les lycées
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les thèmes abordés sont les suivants : cybersexisme, harcèlement, drogues, écrans, discriminations, inégalités filles-garçons, mal-être, laïcité... Le débat interactif aborde, de front, les sujets par des situations problématiques concrètes. Les jeunes sont amenés à tester, sur scène, des propositions de solution des problèmes en improvisant avec les comédiens et ses pairs.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La séance, conduite par un meneur de jeu, se déroule dans une alternance entre les moments d&amp;#039;improvisations / propositions et des moments d&amp;#039;échanges verbaux qui complètent et relativisent ce qui vient de se passer sur scène. Elles sont prolongées dans l&amp;#039;établissement par des associations locales qui donnent des points de repère supplémentaires et/ou par les enseignants référents pour aider les élèves à poursuive la réflexion et à la médiatiser par le biais d&amp;#039;affiches, d&amp;#039;expositions, de journaux numériques, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q90" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Gratuité de l&amp;#039;action pour les lycées franciliens
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Subvention régionale : 47 393,36 €
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/du-theatre-interactif-pour-sensibiliser-les-lyceens-aux-valeurs-citoyennes-avec-entrees-de-jeu</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Email :
+    &lt;strong&gt;
+     &lt;a href="mailto:contact&amp;#64;entreesdejeu.com"&gt;
+      contact&amp;#64;entreesdejeu.com
+     &lt;/a&gt;
+    &lt;/strong&gt;
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    N° de téléphone : 01 45 41 03 43
+    &lt;br /&gt;
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed49-programme-de-theatre-interactif-sur-les-valeu/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>103433</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Engager les lycéens franciliens dans un parcours de réflexion et d'expérience autour des enjeux de la citoyenneté et des valeurs de la République</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Programme " Ensemble c'est tout ! " avec l'association Citoyenneté Jeunesse</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Le programme proposé par l&amp;#039;Association Citoyenneté Jeunesse vise à engager les lycéens franciliens dans un parcours de réflexion et d&amp;#039;expérience autour des enjeux de la citoyenneté et des valeurs de la République.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Lieu où se déroule l&amp;#039;action : dans les lycées (salle de classe) ou dans les différents lieux de visite
+   &lt;br /&gt;
+  &lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;engager les jeunes dans un parcours de réflexion et d&amp;#039;expérience autour des enjeux de la citoyenneté et des valeurs de la République (transformer les colères, les sentiments d&amp;#039;injustice, en engagement politique et citoyen.
+&lt;/p&gt;
+&lt;p&gt;
+ - Rencontres avec les lycées pour organiser les interventions auprès des jeunes, proposition personnalisée en fonction des objectifs et du calendrier scolaire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Ensuite au choix :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Format minimum : intervention de philosophe et/ou ethnologue (3 séances de 2h) ou pour aller plus loin : interventions pour déployer le thème choisi (4 séances),
+  &lt;/li&gt;
+  &lt;li&gt;
+   sorties culturelles, témoignages d&amp;#039;acteurs de la société civile, rencontres avec des professionnels de l&amp;#039;axe abordé,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ateliers de pratique artistique pour travailler avec des artistes ou journalistes les matériaux collectés et les questionnements soulevés en classe (5 séances de 2h).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ - Restitution et bilan du parcours
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P91" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q91" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lycées publics et privés (sous-contrat) franciliens
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuité de l&amp;#039;action pour les lycées franciliens
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention régionale : 50 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-ensemble-cest-tout-avec-lassociation-citoyennete-jeunesse</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Madame Catherine TEIRO
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Email :
+    &lt;a href="mailto:contact&amp;#64;citoyennete-jeunesse.org"&gt;
+     contact&amp;#64;citoyennete-jeunesse.org
+    &lt;/a&gt;
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    N° de téléphone : 01 48 31 53 40
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1093-programme-ensemble-cest-tout-avec-lassociatio/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>95046</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les initiatives interculturelles ou interreligieuses</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif de soutien aux initiatives interreligieuses</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir les initiatives interculturelles ou interreligieuses.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2017</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations, les collectivités locales, les confessions religieuses et les organismes qui leur sont liés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles, les manifestations culturelles, festives, les rencontres, les actions caritatives ou humanitaires, les sessions de formation ou les projets de sensibilisation ou de communication. Les projets associeront au moins trois des principales religions présentes dans la région Grand Est : catholique, protestante, orthodoxe, judaïque, musulmane, bouddhiste, hindouiste et bahaï. Les principales caractéristiques des projets mettront en exergue :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la dimension et le retentissement régional de l&amp;#039;initiative,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la participation prévisible,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;originalité, voire la singularité de l&amp;#039;initiative par rapport à celles déjà soutenues par d&amp;#039;autres dispositifs régionaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la réalité des partenariats, de l&amp;#039;échange et du dialogue entre les différentes sensibilités concernées et mobilisées.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant du soutien régional sera défini au cas par cas en fonction de l&amp;#039;ampleur du projet et sera attribué dans la limite d&amp;#039;un plafond de 1 500 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-initiatives-interculturelles-interreligieuses/</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0104/depot/simple</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les demandes de paiement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;a href="mailto:vieassociative&amp;#64;grandest.fr"&gt;
+    vieassociative&amp;#64;grandest.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ae-soutien-aux-initiatives-interculturelles-ou-i/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE du Morbihan
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime
+CAUE de la Mayenne
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn-et-Garonne
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE des Deux-Sèvres
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Puy-de-Dôme
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE de la Dordogne
+CAUE de l'Oise
+CAUE du Lot
+CAUE de la Savoie
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Gard
+CAUE du Var
+CAUE de la Sarthe
+CAUE du Morbihan
+CAUE de l'Ain
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE de l'Ardèche
+CAUE du Cher
+CAUE du Maine-et-Loire
+CAUE de l'Aude
+CAUE de l'Yonne
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE de l'Orne
+CAUE du Calvados
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de la Vendée
+CAUE du Cantal
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>78201</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Adapter l'offre de services et d'équipements de proximité aux besoins de la population</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J95" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des cofinancements publics mobilisés et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  a) &lt;/strong&gt;Objectif stratégique&lt;/p&gt;&lt;p&gt;Face au renouveau démographique que connaît le territoire depuis les années 2000, le Pays Comminges Pyrénées doit favoriser l’accueil de nouvelles populations (globalement plus jeunes et contenant un nombre plus important de CSP&amp;#43; qu’au sein même de la population commingeoise) tout en maintenant la qualité de vie reconnue du territoire. De fait, la croissance démographique s’est accompagnée d’une offre de services et d’équipements afin de répondre aux besoins de la population et d’accompagner les mutations sociales (vieillissement, nouveaux arrivants, etc.) mais les besoins demeurent insatisfaits, notamment en matière de santé (au sens de l’OMS : bien-être physique, mental et social), enfance/jeunesse et loisirs.&lt;/p&gt;&lt;p&gt;Les enjeux : Renforcer l’offre de proximité en services et équipements sur l’ensemble du territoire en s’appuyant sur les bassins de vie structurants, tout en soutenant l’« aller vers » (déploiement de maisons de services de proximité et de l’offre itinérante).&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPERATIONS&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;1.1 Maintenir et développer une offre de services de proximité sur l&amp;#039;ensemble du territoire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.1.1 Développer et adapter l’accueil d&amp;#039;enfants, de jeunes, de personnes âgées, de personnes en situation de handicap et de personnes fragiles, ainsi que l’habitat de type intergénérationnel, inclusif, solidaire et/ou partagé&lt;/li&gt;&lt;li&gt;1.1.2 Développer et adapter les équipements offrant des services au public&lt;/li&gt;&lt;li&gt;1.1.3 Développer et adapter l’accès des services au public et les espaces mutualisés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;1.2 Adapter l’offre de santé aux besoins des habitants&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.2.1 Développer et adapter les services en santé et les services médico- sociaux&lt;/li&gt;&lt;li&gt;1.2.2 Favoriser les actions de prévention et l’accompagnement des aidants&lt;/li&gt;&lt;li&gt;1.2.3 Accompagner la mise en réseau des acteurs et l’accueil de nouveaux&lt;/li&gt;&lt;li&gt;professionnels&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un pôle enfance jeunesse, création d’aires de jeux et de terrains multisports, rénovation de maisons des associations, extension d’un centre social intercommunal, création d’une maison intergénérationnelle, création d’un habitat partagé solidaire, etc. ;&lt;/p&gt;&lt;p&gt;- Aménagement d’un parcours de santé, construction d’un pôle santé, actions de prévention, etc.&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Lutte contre la précarité
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI ; SA ; SAS ; SARL ; SNC, EI ; EURL ; Les mutuelles sous tous leurs statuts ; Les particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;Les projets d’animation doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions médicales, le projet doit respecter les conditions d’agrément de l’Agence Régionale de Santé.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions paramédicales, le projet devra regrouper à minima 4 professionnels de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues&lt;/strong&gt; : L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f25b-favoriser-le-maintien-et-la-creation-de-servi/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD95" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>101598</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Être informé des opportunités transfrontalières</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - Interreg - Fonds européens
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Mission opérationnelle transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous souhaitez connaître vos opportunités transfrontalières ?
   &lt;br /&gt;
  &lt;/strong&gt;
  La Mission Opérationnelle Transfrontalière vous propose un appui individualisé afin d&amp;#039;identifier les opportunités de développement territorial liées au positionnement frontalier de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Cet appui consiste en la réalisation d&amp;#039;une note synthétique (« rapport d&amp;#039;étonnement ») selon vos besoins et attentes spécifiques, vous informant des opportunités de coopération transfrontalière et de financement européen en matière de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   développement territorial transfrontalier
  &lt;/li&gt;
  &lt;li&gt;
   services et équipements publics transfrontaliers
  &lt;/li&gt;
  &lt;li&gt;
   attractivité transfrontalière
  &lt;/li&gt;
  &lt;li&gt;
   préservation de l&amp;#039;environnement transfrontalier.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Foncier
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Logement et habitat
 Paysage
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Industrie
 Mers et océans</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité du programme Petites villes de demain, Villages d&amp;#039;Avenir ou Avenir Montagnes située à proximité d&amp;#039;une frontière nationale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.espaces-transfrontaliers.org/</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la MOT : mot&amp;#64;mot.asso.fr, &amp;#43;33 1 55 80 56 80
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>mathias.ribert@mot.asso.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3128-etre-informe-des-opportunites-transfrontalier/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Mission Opérationnelle Transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G90" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>98771</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer et favoriser la concertation (LEADER)</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...2 lines deleted...]
-      <c r="H90" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite de 70 000 €</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Le Pays de Ploërmel-Coeur de Bretagne développe des programmes de coopération depuis plus de 10 ans. Grâce
+ à LEADER, il a pu initier une forte ouverture vers d&amp;#039;autres territoires en France mais également en Europe,
+ conduisant certains acteurs à ouvrir des perspectives de plus longs terme à travers des partenariats et d&amp;#039;autres
+ programmes européens de coopération.
+&lt;/p&gt;
+&lt;p&gt;
+ La Coopération a une forte valeur ajoutée. Elle favorise la concertation en interne au territoire, elle est source de
+ dialogues et d&amp;#039;échanges d&amp;#039;idées et de savoir-faire, elle offre un espace de créativité nouveau et le plus souvent
+ elle est un effet levier pour les acteurs locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Échanges de savoir-faire et d&amp;#039;expériences
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation de la population, promotion du territoire et éducation à l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création artistique et valorisation du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentations croisées dans le domaine de la mobilité et de l&amp;#039;habitat des jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nouveaux usages NTIC
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+International
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles sont les dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Dépenses de personnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
+ d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts directs en lien avec l&amp;#039;opération, dont :
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisition ou location de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de déplacement, d&amp;#039;hébergement et de restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;études, de conseils, de formation...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le financement européens intervient toujours en contrepartie de financements publics nationaux différent de l&amp;#039;Europe. Pour un porteur de projet privé cela implique qu&amp;#039;il devra solliciter un autre cofinanceur public.
+&lt;/p&gt;
+&lt;h4&gt;
  &lt;strong&gt;
-  BENEFICIAIRES
+  Au niveau administratif :
  &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Organismes de droit privé (dont associations)
-[...2 lines deleted...]
-  Organismes de droit public
+  approuvant le projet et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicitant une subvention européenne dans le cadre de LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  autorisant l&amp;#039;exécutif à signer tout document y afférent
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...38 lines deleted...]
-      <c r="R90" s="1" t="inlineStr">
+ Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE PLOERMEL</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...99 lines deleted...]
-  http://portail.citoyen.lacharente.fr/espace-demarches
+ Marjolaine PONDARD, Chargée de mission contractualisation :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
+  m.pondard&amp;#64;pays-ploermel.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-[...30 lines deleted...]
-  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+ - 06 69 71 55 38 - 02 30 19 01 82
+&lt;/p&gt;
+&lt;p&gt;
+ PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
+  https://www.pays-ploermel.fr/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>m.pondard@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2cd-copie-14h00-valoriser-et-promouvoir-le-territ/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AD97" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G91" s="1" t="inlineStr">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>89215</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>ADEFPAT</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
-Etablissement public dont services de l'Etat
+Intercommunalité / Pays
+Département
+Agriculteur
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="M91" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...48 lines deleted...]
- Les projets présentant une dimension régionale seront privilégiés, à l&amp;#039;exception des projets visant à prévenir les phénomènes de violences entre jeunes pour lesquelles des actions locales pourront être soutenues. Les communes ou leurs groupements pourront être soutenus financièrement lorsqu&amp;#039;elles feront contractuellement appel à des associations spécialisées et agréés, reconnues pour leur expérience dans le cadre d&amp;#039;actions de médiation sociale sur l&amp;#039;espace public.
+ La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des avancées concrètes dans la réalisation du projet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La favorisation de l&amp;#039;ancrage territorial et professionnel
+   du projet dans son environnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour des projets :
+  Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R91" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bénéficiaires éligibles : Personnes morales de droit privé à but non lucratif (associations, fondations, des communes et des établissements publics...).
-[...70 lines deleted...]
- dans le respect du calendrier des séances de la Commission permanente.
+ Tiers lieux
+&lt;/p&gt;
+&lt;p&gt;
+ Projet alimentaire de territoire
+&lt;/p&gt;
+&lt;p&gt;
+ stratégie de developpement touristique
+&lt;/p&gt;
+&lt;p&gt;
+ équipement de loisir, touristique,
+&lt;/p&gt;
+&lt;p&gt;
+ atelier de découpe transformation
+&lt;/p&gt;
+&lt;p&gt;
+ mobilisation des acteurs : bourg centre, services aux publics,...
+&lt;/p&gt;
+&lt;p&gt;
+ boutique école
+&lt;/p&gt;
+&lt;p&gt;
+ petits commerces
+&lt;/p&gt;
+&lt;p&gt;
+ installation d&amp;#039;artisans
+&lt;/p&gt;
+&lt;p&gt;
+ Politiques et actions d&amp;#039;accueil de nouvelle population
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Bâtiments et construction
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adefpat.fr</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adefpat.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 63 36 20 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>benedicte.dupre@adefpat.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD98" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-[...40 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
-Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
-[...22 lines deleted...]
-          <t>Sports et loisirs
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
 Forêts
 Montagne
 Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
-[...1 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
-Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
-Lutte contre la précarité
-[...3 lines deleted...]
-      <c r="O92" s="1" t="inlineStr">
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
  &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Communes
-[...40 lines deleted...]
-      <c r="AA92" s="1" t="inlineStr">
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Landes
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
+      <c r="I102" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -20490,4752 +23930,1093 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB102" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-[...183 lines deleted...]
-      <c r="A95" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>92049</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Prêt</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participent au plan de relance ;
  &lt;/li&gt;
  &lt;li&gt;
   Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont un modèle économique équilibré et affichent des perspectives de développement ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
  &lt;/li&gt;
  &lt;li&gt;
   Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>22/04/2021</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-[...19 lines deleted...]
-      <c r="G96" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>103234</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les initiatives favorisant les expressions citoyennes</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional aux expressions citoyennes</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ La Région s&amp;#039;engage à promouvoir des initiatives vectrices de citoyenneté en Ile-de-France, permettant de lutter contre les différentes fractures et phénomènes de violence, de renforcer la diffusion des valeurs de la République et du lien social entre Franciliens sur le territoire régional. La transmission de savoir, le développement sur l&amp;#039;ensemble du territoire de la richesse du patrimoine vivant francilien procèdent de la promotion d&amp;#039;une Ile-de-France solidaire et visent à conforter le sentiment d&amp;#039;appartenance et la fierté francilienne.
+&lt;/p&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 80% maximum de la dépense subventionnable, dans la limite d&amp;#039;un plafond fixé à 60 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les projets pourront revêtir plusieurs natures :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    la promotion et l&amp;#039;organisation d&amp;#039;événements d‘expressions citoyennes ;
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    la transmission de savoirs et de savoir-faire ;
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    la collecte et la diffusion de mémoires franciliennes ;
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    le développement de supports à visée pédagogique et citoyenne, en direction des jeunes et/ou du grand public,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    la transmission des valeurs de la République et du principe de laïcité ;
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    le développement d&amp;#039;actions visant à favoriser l&amp;#039;occupation positive de l&amp;#039;espace public et l&amp;#039;apaisement de tensions naissantes ou installées entre jeunes (prévention des violences, notamment par le recours à des médiateurs sociaux (dits aussi « médiateurs de rue »), développement d&amp;#039;ateliers de réparation individuels ou collectifs...)
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    les actions en faveur du souvenir et du lien entre les Franciliens et leurs Institutions.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les projets présentant une dimension régionale seront privilégiés, à l&amp;#039;exception des projets visant à prévenir les phénomènes de violences entre jeunes pour lesquelles des actions locales pourront être soutenues. Les communes ou leurs groupements pourront être soutenus financièrement lorsqu&amp;#039;elles feront contractuellement appel à des associations spécialisées et agréés, reconnues pour leur expérience dans le cadre d&amp;#039;actions de médiation sociale sur l&amp;#039;espace public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Personnes morales de droit privé à but non lucratif (associations, fondations, des communes et des établissements publics...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires éligibles sont étendus aux personnes morales de droit privé à but lucratif, pour la seule action suivante « développement de supports à visée pédagogique et citoyenne, en direction des jeunes et/ou du grand public ».
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;examen de l&amp;#039;éligibilité du projet portera sur :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    présentation du projet
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    public visé et participants attendus
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    capacité d&amp;#039;accueil et d&amp;#039;ouverture du projet
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    partenariats
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    modes de diffusion, de mutualisation, d&amp;#039;essaimage
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    modes d&amp;#039;évaluation envisagés,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    respect de l&amp;#039;égalité femmes-hommes
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les candidats devront avoir plus d&amp;#039;un an d&amp;#039;existence lors de la demande de subvention et justifier d&amp;#039;un bilan d&amp;#039;exercice comptable de l&amp;#039;année écoulée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles se composent de dépenses de fonctionnement exclusivement imputables à la mise en œuvre des projets retenus dans le cadre de ce dispositif, telles que les frais de personnel, les frais de mission (transports, déplacements, restauration), les fournitures, le petit équipement, les locations, les télécommunications, etc.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en compte sont les dépenses hors taxes, sauf si les bénéficiaires justifient qu&amp;#039;ils ne récupèrent pas, d&amp;#039;une façon ou d&amp;#039;une autre, en tout ou en partie, directement ou indirectement, la TVA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidatures devront être déposées sur la plateforme des aides régionales
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ dans le respect du calendrier des séances de la Commission permanente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-aux-expressions-citoyennes</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>Service jeunesse, citoyenneté et lutte contre les discriminations (SJCLCD)
+&lt;br /&gt;
+&lt;a rel="noopener" target="_blank"&gt;
+ expressions.citoyennes&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a8dd-soutien-aux-expressions-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...16 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
-[...26 lines deleted...]
- &lt;br /&gt;
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
-[...279 lines deleted...]
-  Actions pédagogiques en milieu scolaire et hors ce milieu
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
-[...44 lines deleted...]
-Tourisme
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Forêts
 Montagne
 Sols
-Espaces verts
-[...969 lines deleted...]
-Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
-[...9 lines deleted...]
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
-Biodiversité
-[...6 lines deleted...]
-Accessibilité
 Lutte contre la précarité
-Emploi
-[...28 lines deleted...]
-      <c r="O100" s="1" t="inlineStr">
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;adhésion
+  Bénéficiaires :
  &lt;/strong&gt;
- est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
-[...104 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
-[...36 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-[...2318 lines deleted...]
-      <c r="A105" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>70231</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
-      <c r="C105" s="1" t="inlineStr">
+      <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>SOLURIS (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projets locaux, intercommunaux et public-privé.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conseil aux élus et aux cadres territoriaux sur la transformation numériques des collectivités (mairies, intercommunalités, autres établissements publics locaux ).
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Appui technique, financier et organisationnel.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Axes prioritaires : cybersécurité/RGPD, inclusion numérique, numérique responsable, SIG, open data
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Solutions de gestion locale et de dématérialisation, infrastructure locale et cloud.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Centrale d&amp;#039;achat, dispense de marchés publics. Tarifs mutualisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Préparation et accompagnement du changement.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Solutions de gestion locale et de transformation numérique.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conseil et création de sites web de services publics.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Formations à l&amp;#039;inclusion numérique, mise à disposition de médiateurs numériques
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la création de tiers-lieux et de Maisons France Services.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et accompagnement technique sur l&amp;#039;opendata.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Formation initiale et continue des agents publics.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre adhérent de Soluris.
 &lt;/p&gt;
 &lt;p&gt;
  Exception : Assistance en cas de cybermalveillance pour toute collectivité même non adhérente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Charente-Maritime, Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.soluris.fr/</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;soluris.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>b.lienard@soluris.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d3c2-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>04/11/2020</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>62848</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -25281,1290 +25062,494 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W106" s="1" t="inlineStr">
+      <c r="W107" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC107" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...137 lines deleted...]
-      </c>
       <c r="AH107" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:34" customHeight="0">
       <c r="A108" s="1">
-        <v>71377</v>
+        <v>73058</v>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Mettre en place une offre de mobilité pour les migrants - Programme du réseau Mob'In</t>
+          <t>Engager des démarches de contrat de territoires (ECLAT - Engagement Commun pour le Logement et l'Autonomie sur les Territoires)</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>Mob'In France</t>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...2 lines deleted...]
-Association</t>
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H108" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
         </is>
       </c>
       <c r="K108" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;accès à une mobilité autonome et durable est un facteur essentiel d&amp;#039;insertion sociale et professionnelle dans le sens où il facilite l&amp;#039;accès à une autonomie sociale.
-[...17 lines deleted...]
- &lt;br /&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   NB :
+  &lt;/strong&gt;
+  l&amp;#039;ingénierie de cette démarche est assurée par des partenaires de la Cnav (SOLIHA et la Fédération des Centres Sociaux) et financée par elle. Le pilotage est réalisé par le binôme Carsat/Collectivité.
+ &lt;/em&gt;
  &lt;strong&gt;
-  Deux programmes complémentaires ont été créés par les acteurs du réseau Mob&amp;#039;In
+  &lt;br /&gt;
  &lt;/strong&gt;
- et sont proposés sur l&amp;#039;ensemble du territoire :
-[...37 lines deleted...]
- L&amp;#039;entrée en formation Intégracode
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  s&amp;#039;inscrit dans le parcours global d&amp;#039;intégration
+  ECLAT
  &lt;/strong&gt;
- de la personne. C&amp;#039;est pourquoi, cette action doit se mettre en place en collaboration étroite avec les acteurs locaux de l&amp;#039;intégration : OFII, DDCSPP, préfecture, opérateurs de l&amp;#039;accompagnement des étrangers, organismes de formation en français, ...
-[...118 lines deleted...]
- &lt;br /&gt;
+ est une démarche visant à faire émerger, à une échelle infra-départementale, un cadre favorable à la prévention de la perte d&amp;#039;autonomie des personnes retraitées.
+ &lt;br /&gt;
+&lt;/p&gt;
+Cette démarche prend la forme d&amp;#039;un contrat de territoire : assise sur un diagnostic partagé des besoins, elle mobilise des partenariats locaux, identifie des priorités d&amp;#039;action et soutient financièrement leur concrétisation.
+&lt;br /&gt;
+&lt;p&gt;
+ Elle repose sur 3 étapes principales qui se succèdent sur une période de 12 mois environ (du lancement public de la démarche au soutien financier des actions) :
+ &lt;br /&gt;
+ ✓ Réaliser un diagnostic (dont une consultation des habitants retraités)
+ &lt;br /&gt;
+ ✓ Lancer un appel à projets dédié au territoire afin de soutenir financièrement les solutions issues du diagnostic ; puis valoriser l&amp;#039;engagement des parties prenantes (signature d&amp;#039;une convention)
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M108" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...35 lines deleted...]
-&lt;p&gt;
+          <t>&lt;p&gt;
+ A titre d&amp;#039;exemples, une démarche ECLAT peut venir soutenir : la rénovation d&amp;#039;une résidence autonomie, un programme coordonné d&amp;#039;actions collectives de prévention / de maintien du lien social, des actions favorisant l&amp;#039;inclusion numérique des habitants du territoire, l&amp;#039;organisation de bilan de prévention pour les retraités, l&amp;#039;adaptation de logements dans le parc social, etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N108" s="1" t="inlineStr">
         <is>
-          <t>Cohésion sociale et inclusion
-[...202 lines deleted...]
-Egalité des chances
+          <t>Personnes âgées
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
-Education et renforcement des compétences
-[...8 lines deleted...]
-Biodiversité
 Logement et habitat
 Accessibilité
-Lutte contre la précarité
-[...54 lines deleted...]
-      <c r="T109" s="1" t="inlineStr">
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P108" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - volontaire pour s&amp;#039;inscrire dans la démarche, en partenariat avec la Carsat du territoire
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - dont le nombre d&amp;#039;habitants est compris entre 50 000 et 100 000 (recommandation)
+&lt;/p&gt;
+&lt;p&gt;
+ Un premier niveau d&amp;#039;analyse d&amp;#039;indicateurs statistiques (notamment issus des observatoires des situations de fragilités - https://www.observatoires-fragilites-national.fr) permettra d&amp;#039;approfondir l&amp;#039;opportunité de s&amp;#039;engager dans la démarche.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X109" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA109" s="1" t="inlineStr">
+ Benjamin Leroux
+ &lt;br /&gt;
+ Responsable animation &amp;amp; développement du territoire
+ &lt;br /&gt;
+ Direction nationale de l&amp;#039;action sociale - Cnav
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ benjamin.leroux&amp;#64;cnav.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0792-engager-des-demarches-de-contrat-de-territoir/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-[...194 lines deleted...]
-      <c r="E111" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26607,452 +25592,1837 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>71377</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une offre de mobilité pour les migrants - Programme du réseau Mob'In</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;accès à une mobilité autonome et durable est un facteur essentiel d&amp;#039;insertion sociale et professionnelle dans le sens où il facilite l&amp;#039;accès à une autonomie sociale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Être mobile est une condition souvent nécessaire à l&amp;#039;accès à l&amp;#039;emploi et cette compétence est également un cadre efficace à la socialisation et à l&amp;#039;apprentissage de la règle et de la citoyenneté. La découverte et l&amp;#039;application de ces codes favorisent une bonne compréhension du fonctionnement des réglementations du champ professionnel, social, juridique et civique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Toutefois, la préparation du code de la route, la connaissance des réseaux de transports en commun, ou l&amp;#039;acquisition de compétences pour se déplacer pour les personnes non francophones nécessitent des réponses spécifiques, complémentaires au droit commun.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Depuis de nombreuses années, les acteurs du réseau Mob&amp;#039;In travaillent en partenariat avec les acteurs locaux de l&amp;#039;intégration et de l&amp;#039;insertion pour permettre aux publics étrangers de répondre à ce double enjeu dans le cadre d&amp;#039;actions qui permet à la fois :
+&lt;/p&gt;
+&lt;p&gt;
+ •    un accès à la mobilité autonome, des compétences indispensables à l&amp;#039;insertion sociale et professionnelle
+ &lt;br /&gt;
+ •    une meilleure maîtrise de la langue française au travers des formations centrées sur l&amp;#039;objectif spécifique de la mobilité
+ &lt;br /&gt;
+ •    une appropriation des codes de la citoyenneté au travers un apprentissage basé sur le référentiel d&amp;#039;éducation à la mobilité citoyenne (REMC).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Deux programmes complémentaires ont été créés par les acteurs du réseau Mob&amp;#039;In
+ &lt;/strong&gt;
+ et sont proposés sur l&amp;#039;ensemble du territoire :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraCode
+  &lt;/strong&gt;
+  : l&amp;#039;apprentissage du français par la préparation au code de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraMob
+  &lt;/strong&gt;
+  : formation et accompagnement des étrangers-primo arrivants vers des solutions de mobilité alternatives à la conduite automobile.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces deux programmes ont été co-financés par la DAAEN. IntegraCode en 2018 et 2019 et IntegraMob en 2020.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Un référentiel national IntegraCode a été coproduit par les acteurs du projet. Cette ressource pédagogique permet aux structures adhérentes de Mob&amp;#039;In de mettre en place, sur leur territoire, une action inscrite dans le cadre de la politique d&amp;#039;intégration des étrangers primo-arrivants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   PRESENTATION INTEGRACODE
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet Integracode est né du constat que la préparation du code de la route, pour les publics non francophones, reste très difficile, faute de réponses adaptée.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;entrée en formation Intégracode
+ &lt;strong&gt;
+  s&amp;#039;inscrit dans le parcours global d&amp;#039;intégration
+ &lt;/strong&gt;
+ de la personne. C&amp;#039;est pourquoi, cette action doit se mettre en place en collaboration étroite avec les acteurs locaux de l&amp;#039;intégration : OFII, DDCSPP, préfecture, opérateurs de l&amp;#039;accompagnement des étrangers, organismes de formation en français, ...
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation en français sur objectif spécifique « code de la route »
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le programme et le contenu de la formation s&amp;#039;appuie donc à la fois sur des sources pédagogiques liées à l&amp;#039;apprentissage du français et des sources liées au code de la route :
+ &lt;br /&gt;
+ - Le mémoire de master 2ème année, mention Sciences du Langage Spécialité Français Langue Étrangère, d&amp;#039;Agnès de Capitani « Conduite langagière. Le français du code de la route ».
+ &lt;br /&gt;
+ - Le Cadre Européen Commun de Référence pour les Langues (CECRL) et notamment l&amp;#039;inventaire linguistique des contenus clés
+ &lt;br /&gt;
+ - Les ressources du Centre International d&amp;#039;Etudes Pédagogiques (CIEP), notamment celles liées au Diplôme Elémentaire en Langue Française (DELF)
+ &lt;br /&gt;
+ - Le Référentiel d&amp;#039;Education à la Mobilité Citoyenne (REMC)
+ &lt;br /&gt;
+ - Le code de la route des éditions ENPC
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation qui poursuit un double objectif, contribuant à l&amp;#039;accès à la citoyenneté
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La formation Intégracode permet à la personne à la fois de d&amp;#039;augmenter son niveau de maîtrise du français vers le niveau B1 et de valider les pré requis langagiers nécessaires à la préparation du code de la route.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   PRESENTATION INTEGRAMOB
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le programme IntegraMob a pour objectifs de former et accompagner les étrangers primo-arrivants vers les
+ &lt;strong&gt;
+  solutions de mobilité alternatives à la conduite automobile
+ &lt;/strong&gt;
+ . Il s&amp;#039;agit d&amp;#039;engager une collaboration avec les acteurs locaux de l&amp;#039;intégration, que ce soit en milieu rural ou urbain, pour accompagner ces publics vers des solutions de mobilité pérennes, durables et adaptées à leurs capacités.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il comprend :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation mobilité socle :
+ &lt;/em&gt;
+ &lt;br /&gt;
+ Ces ateliers, animés par un formateur ou conseiller mobilité, pourront porter, selon les réalités de chaque territoire sur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La connaissance de son territoire, les notions de rayon de mobilité : découverte du territoire, des adresses utiles, des modes de déplacements possibles, ...
+ &lt;br /&gt;
+ - L&amp;#039;utilisation des solutions locales de mobilité, connaitre et savoir utiliser les modes collectifs de déplacement : lire des horaires, un plan, itinéraire, acheter un billet, ...
+ &lt;br /&gt;
+ - La maîtrise des bases du numérique pour se déplacer : utiliser son ordinateur, ou son smartphone, l&amp;#039;utilisation du covoiturage, les différentes solutions mobilité, l&amp;#039;inscription sur un site, l&amp;#039;utilisation d&amp;#039;applications, ...
+ &lt;br /&gt;
+ - Une mise en situation pratique sur l&amp;#039;utilisation du vélo ou du vélo à assistance électrique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ A l&amp;#039;issue de cette formation socle, un bilan individualisé sera réalisé avec la personne, sa structure accompagnatrice et l&amp;#039;acteur local Mob&amp;#039;In. Ce bilan permettra de valider ou non la prolongation du parcours dans le cadre de la formation complémentaire ASR.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation complémentaire : la préparation à l&amp;#039;ASR
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;Attestation de Sécurité Routière (ASR) permet à la fois de se former aux bases du code de la route et ouvre la possibilité de la conduite d&amp;#039;un deux-roues motorisé ou d&amp;#039;une voiturette (obligatoire pour passer le permis AM ou permis cyclomoteur pour les publics nés avant le 1er Janvier 1988).
+ &lt;br /&gt;
+ Selon les territoires entre 40 à 60% des EPA ayant suivi la formation mobilité socle pourront être orientés vers la préparation à l&amp;#039;ASR.
+ &lt;br /&gt;
+ Pour le public migrant, dont le niveau de maîtrise du français est faible, la préparation à l&amp;#039;ASR est l&amp;#039;occasion d&amp;#039;acquérir un vocabulaire et une syntaxe de base, qui peut ensuite permettre d&amp;#039;aller vers le code de la route.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ A l&amp;#039;issue de cette formation, les personnes pourront être présentées à l&amp;#039;examen de l&amp;#039;ASR (passé gratuitement au Greta), si elles atteignent le niveau requis à l&amp;#039;examen.
+ &lt;br /&gt;
+ Cette formation ASR sera animée par un formateur spécialisé (bepecaser) sur une durée de 30 heures.  Elle pourra se mettre en place en présentiel (groupes de 6/8), et/ou à distance.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Un accompagnement individualisé au « pouvoir bouger »
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du parcours,
+ &lt;strong&gt;
+  toute personne doit disposer d&amp;#039;une ou plusieurs solutions de mobilité lui permettant de réaliser ses démarches personnelles et professionnelles en autonomie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Chacun des participants bénéficiera d&amp;#039;un accompagnement individualisé pour « pouvoir bouger »
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction des besoins de chacun, cet accompagnement, assuré par un formateur ou conseiller mobilité, pourra se traduire par :
+ &lt;br /&gt;
+ - un accompagnement physique dans ses démarches liées à la mobilité,
+ &lt;br /&gt;
+ - un conseil et un soutien individualisé dans les démarches d&amp;#039;accès à la mobilité,
+ &lt;br /&gt;
+ - une aide dans la recherche d&amp;#039;achat ou de location d&amp;#039;un véhicule (hors voiture),
+ &lt;br /&gt;
+ - une intermédiation avec le ou les acteurs  participant au parcours d&amp;#039;intégration.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cet accompagnement se réalisera en lien étroit avec les structures locales d&amp;#039;hébergement et/ou d&amp;#039;accompagnement des migrants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraCode
+  &lt;/strong&gt;
+  :
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Bilan 2018 :
+ &lt;br /&gt;
+ 163 EPA ont participé aux 18 groupes.
+ &lt;br /&gt;
+ Les 14 structures prévues ont assuré la formation et coconstruit le référentiel national.
+ &lt;br /&gt;
+ 25 formateurs FLE et sécurité routière se sont investis dans le projet et développé un socle pédagogique commun.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En 2019, 30 nouveaux groupes se sont mis en place avec un soutien à environ 300 EPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraMob
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 structures positionnées sur 8 régions (territoires ruraux ou péri-urbains) pour mettre en œuvre le programme en 2020/2021.
+ &lt;br /&gt;
+ Environ 250 étrangers primo-arrivants accompagnés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programmes disponibles sur les régions suivantes :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ - Grand Est
+ &lt;br /&gt;
+ - BFC
+ &lt;br /&gt;
+ - AURA
+ &lt;br /&gt;
+ - Corse
+ &lt;br /&gt;
+ - Occitanie
+ &lt;br /&gt;
+ - Nouvelle Aquitaine
+ &lt;br /&gt;
+ - Centre Val de Loire
+ &lt;br /&gt;
+ - Pays de la loire
+ &lt;br /&gt;
+ - Bretagne
+ &lt;br /&gt;
+ - Normandie
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>http://professionnalisation@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pascal GRAND
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e6f9-mettre-en-place-une-offre-de-mobilite-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>56185</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser à la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les scolaires à partir du CM1 :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Animation réalisée par le SDEC ENERGIE et ses partenaires autour de l&amp;#039;escape game pédagogique &amp;#34;Mission Energie&amp;#34; et réalisation d&amp;#039;ateliers scientifiques, dans les locaux du SDEC ENERGIE. Des expositions nomades (&amp;#34;le Parcours de l&amp;#039;Énergie&amp;#34; ou &amp;#34;2050&amp;#34;) peuvent aussi être mises à disposition pour une animation sur les territoires, dans le cas d&amp;#039;un partenariat spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les expositions nomades, les coûts de transport des élèves vers le site accueillant l&amp;#039;exposition et certains coûts d&amp;#039;animation sont à la charge des bénéficiaires.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Citoyenneté
+Education et renforcement des compétences
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maisondelenergie.fr/</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  maisonenergie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 91 76
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f975-developper-un-projet-denergie-renouvelable-ou/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>44625</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou remobiliser, dans la citoyenneté, une assemblée d’enfants ou de jeunes</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En s&amp;#039;appuyant sur l&amp;#039;expertise acquise depuis plus de 20 ans avec le Conseil départemental des jeunes (CDJ), nous pouvons accompagner les collectivités qui :
+&lt;/p&gt;
+&lt;p&gt;
+ -	s&amp;#039;interrogent sur l&amp;#039;opportunité de créer un dispositif de participation des enfants ou des jeunes,
+&lt;/p&gt;
+&lt;p&gt;
+ -	sont déjà engagés dans un  projet de cette nature,
+&lt;/p&gt;
+&lt;p&gt;
+ -	disposent déjà d&amp;#039;un tel dispositif et souhaitant le redynamiser.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 101 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création d&amp;#039;un conseil intercommunal jeune
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un conseil municipal jeunes du primaire au lycée
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre en place d&amp;#039;un conseil municipal jeune
+&lt;/p&gt;
+&lt;p&gt;
+ Formation des élus tarnais pour la promotion de l&amp;#039;engagement citoyen des jeunes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
+        </is>
+      </c>
+      <c r="W112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/82e4-gerer-un-patrimoine-mobilier-protege-ou-non-a/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W111" s="1" t="inlineStr">
+      <c r="W113" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J114" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD114" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>23773</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Ouvrir les portes de votre mairie aux télétravailleurs avec RuraConnect</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Association des Maires Ruraux de France - AMRF</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Travailler à la campagne est une chance, saisissez-la !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   « Imaginez un monde dans lequel chaque professionnel, où qu&amp;#039;il soit en France, puisse trouver et réserver en 3 clics, un bureau ou une salle de réunion communale pour travailler dans de bonnes conditions. »
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Association des maires ruraux de France (AMRF) a créé RuraConnect pour ça !
  C&amp;#039;est une plateforme de réservation de tiers-lieux dans les communes rurales (mais pas que !) qui vise à faciliter le travail à distance de nombreux actifs et à réduire le temps des trajets domicile/travail.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt;&amp;gt;&amp;gt; MAIRIES : VALORISEZ VOTRE IMMOBILIER COMMUNAL &amp;lt;&amp;lt;&amp;lt;
 &lt;/p&gt;
 &lt;p&gt;
  Engagez-vous
  en
  faveur
  d&amp;#039;une ruralité tournée vers l&amp;#039;avenir en rejoignant la communauté des précurseurs !
  Vous avez un espace de travail dans votre mairie
  qui pourrait être loué ? N&amp;#039;attendez plus, r
  endez-vous sur www.ruraconnect.fr
  c&amp;#039;est très simple :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Inscrivez sans frais et sans engagement votre commune ;
  &lt;/li&gt;
  &lt;li&gt;
   Prenez au moins deux belles photos de l&amp;#039;espace de travail ;
  &lt;/li&gt;
  &lt;li&gt;
   Créez facilement votre annonce en ligne en 3 minutes.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &amp;gt;&amp;gt;&amp;gt; EN SAVOIR PLUS &amp;lt;&amp;lt;&amp;lt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour participer au webinaire (durée 30 minutes) et découvrir la plateforme, envoyez un mail aux contacts indiqués ci-dessous. Plusieurs sessions ont lieu chaque mois.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://www.amrf.fr/wp-content/uploads/sites/46/2020/01/Guide-présentation-RuraConnect-BD.pdf</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W115" s="1" t="inlineStr">
         <is>
           <t>https://ruraconnect.fr</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   E-mail : ruraconnect&amp;#64;amrf.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 04 37 43 39 80
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : PANIER Thibault
  &lt;/li&gt;
  &lt;li&gt;
   E-mail : t.panier(at)base10.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 06 23 41 67 07
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>sophie.cretinon@amrf.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cd20-ouvrez-les-portes-de-votre-mairie-aux-teletra/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC112" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>AMRF</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>23/01/2020</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
         <v>10501</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I113" s="1" t="inlineStr">
+      <c r="I116" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J113" s="1" t="inlineStr">
+      <c r="J116" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27080,556 +27450,279 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P113" s="1" t="inlineStr">
+      <c r="P116" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q113" s="1" t="inlineStr">
+      <c r="Q116" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T116" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB116" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC116" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-[...277 lines deleted...]
-      <c r="A116" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>9082</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M117" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27654,358 +27747,358 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P116" s="1" t="inlineStr">
+      <c r="P117" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC117" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>555</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Proposer un appui juridique et financier aux petites collectivités</t>
         </is>
       </c>
-      <c r="C117" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>France Ruralités</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Rural consult</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une petite collectivité de moins de 5 000 habitants, ou une intercommunalité de moins de 50 000 habitants et vous vous posez des questions sur des sujets juridiques ou financiers concernant votre collectivité ? La Banque des Territoires met à disposition un service de renseignements juridiques et financiers.
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons une réponse personnalisée aux questions que vous nous adressez, soit via notre plateforme, soit directement par téléphone au 0970 808 809 (du lundi au vendredi de 9h à 19h, prix d&amp;#039;un appel local). Nous vous proposons ainsi un accompagnement dans la prise en main d&amp;#039;outils de prospective, en matière de commande publique, ou encore des temps de sensibilisation sur des thématiques budgétaires et financières.
 &lt;/p&gt;
 &lt;p&gt;
  Nous mettons aussi à disposition
  &lt;a href="https://www.banquedesterritoires.fr/liste-des-questions-reponses-srjf?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;ressources&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;srjf_qrj"&gt;
   une base de 1 000 questions/réponses
  &lt;/a&gt;
  déjà posées par d&amp;#039;autres collectivités. Des webinaires sont également organisés régulièrement pour aborder des sujets autour du développement territorial, en s&amp;#039;appuyant notamment sur des retours d&amp;#039;expérience et le partage de nos experts territoriaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Accès aux services
 Citoyenneté
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P117" s="1" t="inlineStr">
+      <c r="P118" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/rural-consult?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rural_consult_cat</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le service de renseignements juridiques et financiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un service gratuit disponible par téléphone :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   0970 808 809
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 19h (prix d&amp;#039;un appel local)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous avez une question ?
   &lt;/strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/srjf/47168"&gt;
    Ecrivez-nous
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f991-service-de-renseignements-juridiques-et-finan/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-      <c r="A118" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>554</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -28021,357 +28114,357 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>547</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Financer des centres d'hébergement et d'insertion en faveur des personnes démunies</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Prêt Logement d’Urgence (PLU) : financer des logements destinés aux plus démunis</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous soutient financièrement dans vos projets en faveur des personnes démunies. Nous proposons un financement en prêt sur fonds d&amp;#039;épargne dédié avec le prêt PLU.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus peuvent concerner des travaux d&amp;#039;humanisation et de réhabilitation, voire la construction ou l&amp;#039;acquisition de foncier pour des centres d&amp;#039;hébergement et d&amp;#039;insertion (CHU, CHRS, CADA, LHSS, CPH, hôtels sociaux, centres de stabilisation, ...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Citoyenneté</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T120" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plu?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=hbg_insertion_plu_psat</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5055-pret-locatif-durgence/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC120" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-      <c r="A120" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>391</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -28399,143 +28492,1022 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W120" s="1" t="inlineStr">
+      <c r="W121" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>166147</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Stimuler l'innovation à l'échelle locale pour des projets urbains</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Appel "Actions Innovantes" de l'Initiative urbaine européenne</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
+        <is>
+          <t>2 millions d'euros</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Initiative Urbaine Européenne (IUE ou EUI) lance son 4e &lt;strong&gt;Appel à Projets d’Actions Innovantes&lt;/strong&gt; : “Stimuler l’innovation à l’échelle locale”.&lt;/p&gt;&lt;p&gt;L’objectif de ce 4e appel est clair : aider les collectivités locales, en particulier celles de petites et moyennes tailles à concevoir et tester de nouvelles solutions pour répondre à des défis locaux urbains concrets.&lt;/p&gt;&lt;p&gt;Cet appel vise à financer des projets urbains innovants qui ne restent pas au stade de la conception, mais sont testés sur le terrain. Il se concentre désormais sur l’innovation locale, c’est-à-dire une solution nouvelle pour la ville candidate, même si elle existe ailleurs en Europe.&lt;/p&gt;&lt;p&gt;Le budget global estimé pour l’ensemble de cet appel est d’environ 60 millions d’euros (FEDER).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Chaque projet doit répondre à certains critères :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Répondre à un défi urbain concret et urgent ;&lt;/li&gt;&lt;li&gt;Etre porté par un partenariat local solide (services municipaux, acteurs économiques, associations, universités, etc.) ;&lt;/li&gt;&lt;li&gt;Proposer une approche nouvelle et efficace par rapport aux pratiques actuelles ;&lt;/li&gt;&lt;li&gt;Etre réalisable en deux ans, avec des résultats mesurables et visibles.&lt;/li&gt;&lt;li&gt;Avoir un potentiel d’évolution.&lt;/li&gt;&lt;li&gt;Etre porté par une autorité urbaine qui a un rôle central dans la conception et la mise en œuvre de la solution.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Plusieurs &lt;strong&gt;changements &lt;/strong&gt;sont prévus par rapport aux précédents appels, afin d’élargir la participation à davantage de villes et de tester de nouvelles approches pour la future période de programmation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;🏙️ 1. Ouverture aux villes plus petites&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les autorités urbaines (seules ou en groupement) sont éligibles à partir de 25 000 habitants (contre 50 000 auparavant). Les villes moyennes et petites deviennent donc le cœur de cible de cette édition.&lt;/p&gt;&lt;p&gt;Un point bonus (0,25 points) est accordé si vous êtes une collectivité dont la population est inférieure à 50 000 habitants ou si votre collectivité est située dans une région moins développée ou en transition.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;🤝 2. Accès facilité pour les villes sans expérience européenne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités moins habituées aux projets européens ou à l’innovation urbaine sont explicitement encouragées à participer. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;💶 3. Des projets à taille humaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Chaque projet peut recevoir jusqu’à 2 millions d’euros du FEDER, sur une durée de 2 ans. L’objectif : financer des projets pilotes concrets, visibles et rapides à mettre en œuvre.&lt;/p&gt;&lt;p&gt;Aucun partenaire de transfert européen n&amp;#039;est prévu dans cette édition. Il s’agit donc essentiellement d’un partenariat local. &lt;/p&gt;&lt;p&gt;Une seule candidature par autorité urbaine est autorisée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;📑 4. Un cadre financier simplifié&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le système de financement est plus souple : avances autorisées, coûts simplifiés, et flexibilité dans la contribution des partenaires locaux.&lt;/p&gt;&lt;p&gt;Le taux de cofinancement reste le même : 80 % FEDER / 20 % apport local (ville et/ou partenaires du projet).&lt;/p&gt;&lt;p&gt;❗ Les villes ayant déjà été bénéficiaires des appels &amp;#34;Innovative Actions&amp;#34; 1, 2 ou 3 ne peuvent pas participer. En revanche, celles qui ont été partenaires de transfert ou bénéficiaires des anciens appels UIA sont éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qu’entend-on par “innovation urbaine” ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’innovation ne se limite pas à la technologie. Elle désigne ici toute approche nouvelle, ambitieuse, audacieuse et expérimentale dans le contexte de votre ville.&lt;/p&gt;&lt;p&gt;Cela peut concerner :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des produits, services ou processus inédits,&lt;/li&gt;&lt;li&gt;de nouveaux modes de gouvernance,&lt;/li&gt;&lt;li&gt;des formes innovantes de prestation de services publics,&lt;/li&gt;&lt;li&gt;ou encore de nouvelles collaborations internes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’idée est de changer qualitativement la manière d’aborder un problème urbain. Les projets peuvent adapter une solution déjà testée ailleurs (en Europe ou en France), à condition qu’elle soit nouvelle pour la ville et adaptée au contexte local.&lt;/p&gt;&lt;p&gt;L&amp;#039;Initiative urbaine européenne souhaite aussi que ces projets laissent une trace durable dans l’administration locale : nouvelles compétences, nouvelles méthodes de travail, partenariats locaux solides… La réflexion autour de ce projet doit donc s’inscrire dans une vision à long terme. L’objectif est de soutenir des projets dotés d’une capacité d’évolution, d’un processus durable ou d’une collaboration solide avec des partenaires locaux, garantissant leur ancrage et leur impact à moyen et long terme.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Thématiques prévues&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce 4e appel couvre un spectre plus large en termes de thématiques, en lien avec le futur Agenda des villes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Compétitivité, numérisation, innovation et investissement&lt;/li&gt;&lt;li&gt;Inclusion sociale et égalité&lt;/li&gt;&lt;li&gt;Sécurité publique et gestion des urgences&lt;/li&gt;&lt;li&gt;Logements et bâtiments abordables, durables, inclusifs et de qualité décente&lt;/li&gt;&lt;li&gt;Climat, environnement et énergie propre&lt;/li&gt;&lt;li&gt;Mobilité&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Métropole européenne de Lille - Time2Adapt : https://www.lillemetropole.fr/time2adapt&lt;/p&gt;&lt;p&gt;Ville de Paris - OASIS : https://www.urban-initiative.eu/news/OASIS%20-%20School%20yards-%20Ville%20de%20Paris&lt;/p&gt;&lt;p&gt;Autres projets européens : https://www.urban-initiative.eu/ia-cities ; https://uia.urban-initiative.eu/en/uia-cities&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P122" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2026</t>
+        </is>
+      </c>
+      <c r="Q122" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2026</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etre un autorité urbaine (seule ou un groupement) de plus de &lt;strong&gt;25 000 habitants&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Porter un projet avec un partenariat composé d&amp;#039;acteurs locaux.&lt;/li&gt;&lt;li&gt;Porter un projet ayant une approche nouvelle et expérimentale au niveau local.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/news/4e-appel-actions-innovantes-en-2026-stimuler-linnovation-lechelle-locale-0</t>
+        </is>
+      </c>
+      <c r="W122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/calls-proposals/fourth-call-proposals-innovative-actions</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Point de contact national de la France et du Luxembourg de l&amp;#039;Initiative urbaine européenne : lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;&lt;p&gt;Webinaire d&amp;#039;information national par le Point de contact français et luxembourgeois - 9 mars 14h-16h : &lt;a href="https://www.urban-initiative.eu/events/webinaire-dinformation-4e-appel-actions-innovantes"&gt;Webinaire d&amp;#039;information - 4e Appel &amp;#34;Actions Innovantes&amp;#34; | EUI&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/stimuler-l-innovation-a-l-echelle-locale-pour-des-projets-urbains/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AD122" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>166293</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser les jeunes autour de projets environnementaux dans les établissements scolaires</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets Eco-Ambassadeur</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Provence-Alpes-Côte d’Azur place la transition écologique et la préservation de la biodiversité au cœur de ses priorités avec un Plan Climat ambitieux, une stratégie Régionale de la Biodiversité et des actions concrètes pour réduire l’impact environnemental.&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, le dispositif Éco-Ambassadeurs, créé en 2018 à l’initiative du Parlement Régional de la Jeunesse, mobilise les jeunes autour de projets environnementaux dans les établissements scolaires. Les éco-ambassadeurs, avec l’appui d’un référent adulte, conçoivent et mettent en œuvre des projets favorisant la transition écologique et la sensibilisation de leurs pairs. Ce dispositif a déjà permis à plus d’un millier de jeunes de devenir acteurs du changement, en imaginant et en réalisant des initiatives concrètes pour la planète. Par cet appel à projets, la Région souhaite amplifier cette dynamique en soutenant des initiatives qui contribuent à la lutte contre le changement climatique, à la protection de la biodiversité et à la diffusion des bonnes pratiques au sein des établissements.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Objectifs :&lt;/span&gt;&lt;br /&gt; Sensibiliser et mobiliser les jeunes sur les enjeux de la transition écologique&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Informer sur les impacts du changement climatique, la préservation des ressources naturelles et de la biodiversité ;&lt;/li&gt; 	&lt;li&gt;Développer une culture écologique et citoyenne au sein des établissements.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Encourager la conception et la mise en œuvre de projets concrets de développement&lt;br /&gt; durable&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Favoriser des actions dans les établissements qui ont un impact réel et (réduction des déchets, économies d’énergie, création d’espaces verts, etc.) ;&lt;/li&gt; 	&lt;li&gt;Intégrer des approches pédagogiques innovantes pour rendre la transition écologique accessible et attractive et faire évoluer les comportements vers des pratiques et modes de vie durables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Valoriser l’engagement citoyen et la responsabilisation des jeunes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Promouvoir l’autonomie et la créativité des éco-ambassadeurs dans la définition et la réalisation des projets ;&lt;/li&gt; 	&lt;li&gt;Renforcer la coopération entre les jeunes, les équipes éducatives et les partenaires associatifs pour créer une dynamique collective et agir de façon collaborative en faveur de l’environnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Créer des espaces d’échange et de diffusion des bonnes pratiques&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Encourager le partage d’expériences entre établissements pour inspirer et multiplier les initiatives ;&lt;/li&gt; 	&lt;li&gt;Mettre en avant et valoriser les projets pour susciter l’émulation et la fierté de l’engagement écologique.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’organisation d’évènements collaboratifs &lt;/strong&gt;au sein de l’établissement tels que des opérations de nettoyage, des journées dédiées à la protection de l’environnement et à la préservation de la biodiversité, à la mobilité douce ou à la réduction des déchets ainsi que des défis collectifs favorisant les comportements responsables ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La conception et la diffusion de supports de sensibilisation &lt;/strong&gt;tels que des expositions, des reportages audiovisuels, des outils pédagogiques, des quiz interactifs, des podcasts, afin de promouvoir les enjeux du développement durable auprès de la communauté éducative et des élèves ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La mise en œuvre d’initiatives concrètes, locales et ancrées dans le territoire&lt;/strong&gt; au sein de l’établissement visant à réduire les déchets, à organiser des collectes pour le recyclage et à encourager des pratiques responsables, par exemple par des défis autour de la diminution des consommations énergétiques, etc ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La réalisation de projets&lt;/strong&gt; pouvant combiner sensibilisation, actions matérielles, organisation d’événements et collaboration avec des associations environnementales ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le lancement de projets collaboratifs inter-établissements&lt;/strong&gt;, favorisant le partage de bonnes pratiques et la création d’une dynamique régionale autour des enjeux environnementaux.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Des projets collaboratifs associant Eco-ambassadeurs et Ambassadeurs du sport&lt;/strong&gt;, alliant environnement et sport pour une pratique sportive durable, responsable et respectueuse de l’environnement.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P123" s="1" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Structures éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les établissements publics locaux d’enseignement de Provence-Alpes-Côte d’Azur et les établissements scolaires sous contrat d’association avec l’Etat.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Public cible :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les lycéens et lycéennes en région Provence-Alpes-Côte d’Azur inscrits dans le dispositif Eco-ambassadeurs.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Critères d’éligibilité :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets doivent être initiés et mis en œuvre par les éco-ambassadeurs et validés par leur référent ;&lt;/li&gt; 	&lt;li&gt;L’ensemble des actions devra faire l’objet d’une validation par le chef d’établissement ;&lt;/li&gt; 	&lt;li&gt;Les actions bénéficiant à un maximum de lycéens au sein de l’établissement ;&lt;/li&gt; 	&lt;li&gt;Les projets menés avant la fin de l’année scolaire en cours ou programmés pour l’année scolaire suivante.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets déjà réalisés ou en cours de réalisation ;&lt;/li&gt; 	&lt;li&gt;Les projets exclusivement ludiques ou de loisirs, les sorties scolaires ;&lt;/li&gt; 	&lt;li&gt;Les projets se limitant à une simple demande de financement pour une association, ou un investissement pur, sans engagement actif des éco-ambassadeurs ni autres actions concrètes dans l’établissement ;&lt;/li&gt; 	&lt;li&gt;L’achat de matériel dépassant les 20% du montant de la subvention accordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets peuvent être déposés tout au long de l’année par l’établissement.&lt;br /&gt; Dépôt exclusivement sur le portail des aides de la Région Sud&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-eco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="W123" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laurie DEBELLE :&lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt; ldebelle&amp;#64;maregionsud.fr&lt;/a&gt; - 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-eco-ambassadeur/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>166295</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les valeurs européennes, le développement territorial, la cohésion sociale et les transitions</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets Sport, valeurs européennes et coopération</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets vise à soutenir des initiatives mobilisant le sport comme levier pour promouvoir les valeurs européennes, le développement territorial, la cohésion sociale et les transitions, dans le contexte ouvert par l’attribution aux Alpes françaises des Jeux Olympiques et Paralympiques d’hiver 2030.&lt;br /&gt; Il a pour ambition d’appuyer les actions menées sur le territoire régional qui valorisent les principes européens, encouragent les acteurs locaux à s’engager dans les dispositifs de financement européens et favorisent l’émergence de projets européens.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt; Les projets devront contribuer à répondre aux enjeux suivants :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Promouvoir la santé publique et lutter contre la sédentarité&lt;/li&gt; 	&lt;li&gt;Renforcer l’inclusion, l’égalité, la diversité et la citoyenneté&lt;/li&gt; 	&lt;li&gt;Sensibiliser aux enjeux environnementaux et à la transition écologique&lt;/li&gt; 	&lt;li&gt;Consolider la cohésion sociale et le sentiment d’appartenance européenne&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations (dont associations sportives) / ONG&lt;/li&gt; 	&lt;li&gt;Acteurs socio-éducatifs&lt;/li&gt; 	&lt;li&gt;Etablissements/Organismes publics ou parapublics&lt;/li&gt; 	&lt;li&gt;Etablissements d&amp;#039;enseignement / de formation&lt;/li&gt; 	&lt;li&gt;Entreprises&lt;/li&gt; 	&lt;li&gt;Fédérations sportives&lt;/li&gt; 	&lt;li&gt;Maisons Sport-Santé&lt;/li&gt; 	&lt;li&gt;Maisons de santé et centres de santé&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;(Liste non exhaustive)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Citoyenneté
+Santé
+Formation professionnelle
+International</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P124" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q124" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets devront être menés avec &lt;strong&gt;au moins un partenaire issu d’un autre pays membre de l’Union européenne ou de la Stratégie de l’Union européen pour la Région Alpine (SUERA)&lt;/strong&gt;, à savoir :&lt;br /&gt; Allemagne, Autriche, Belgique, Bulgarie, Chypre, Croatie, Danemark, Espagne, Estonie, Finlande, Grèce, Hongrie, Irlande, Italie, Lettonie, Lituanie, Luxembourg, Malte, Pays-Bas, Pologne, Portugal, République tchèque, Roumanie, Slovaquie, Slovénie, Suède, Suisse.&lt;br /&gt; &lt;br /&gt;&lt;strong&gt; Les projets devront répondre à un ou plusieurs objectifs spécifiques suivants :&lt;/strong&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Promotion des mobilités sportives et rencontres sportives transnationales : renforcer l’appropriation de l’Europe par l’expérience directe : échanges, rencontres, tournois/rencontres européennes, coopérations entre acteurs.&lt;/li&gt; 	&lt;li&gt;Organisation et accueil d’événements sportifs écoresponsables : le sport comme levier de transition : conception et organisation d’événements sobres, durables et reproductibles à l’échelle européenne ou régionale.&lt;/li&gt; 	&lt;li&gt;Développement de coopérations européennes structurantes et montée en compétences des porteurs : le sport comme “porte d’entrée” vers des projets transnationaux pérennes et une montée en compétences des acteurs du sport.&lt;/li&gt; 	&lt;li&gt;Héritage et impact durable pour le territoire : transformer un événement sportif en bénéfices durables : accès au sport, cohésion, attractivité, héritage matériel et immatériel (compétences, réseaux, méthodes).&lt;/li&gt; 	&lt;li&gt;Promotion de la santé publique par le développement des actions sport‑santé pouvant inclure des programmes d’Activité Physique Adaptée (APA) ou des actions sport bien‑être destinées à divers publics afin de sensibiliser, encourager et promouvoir la participation régulière à des activités physiques, facteurs de protection de la santé physique et mentale.&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Les projets seront évalués au regard des critères suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cohérence par rapport aux objectifs de l’appel à projets et à ses enjeux (20 %)&lt;/li&gt;&lt;li&gt;Caractère innovant du projet (type d’action, originalité dans le partenariat du projet et/ou des moyens…) (20 %)&lt;/li&gt;&lt;li&gt;Impact du projet sur le territoire / Opérationnalité des actions menées (30 %)&lt;/li&gt;&lt;li&gt;Pérennité du projet, logique de capitalisation et perspectives de réplicabilité (15%)&lt;/li&gt;&lt;li&gt;Qualité des outils d’évaluation des résultats escomptés (10 %)&lt;/li&gt;&lt;li&gt;Visibilité, communication et diffusion médiatique (5 %)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-sport-valeurs-europeennes-et-cooperation</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_COMPCIT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Magali GUIRAL : &lt;a href="mailto:maguiral&amp;#64;maregionsud.fr"&gt;maguiral&amp;#64;maregionsud.fr&lt;/a&gt; - Nadia GENTILINI : &lt;a href="mailto:ngentilini&amp;#64;maregionsud.fr"&gt;ngentilini&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-sport-valeurs-europeennes-et-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>166346</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Faire participer les citoyens à la conception et à la mise en œuvre des politiques publiques</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Centre d’Appui de la Participation Citoyenne - promotion 4</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Les objectifs du Centre d’Appui de la Participation Citoyenne&lt;/h4&gt;&lt;p&gt;
+1. Accompagner des projets intégrant les citoyens au cœur de la conception et de la mise en œuvre des politiques publiques&lt;br /&gt;
+2. Acculturer et former les agents publics à la participation citoyenne.&lt;br /&gt;
+3. Outiller les agents pour encourager la multiplication des démarches participatives.&lt;br /&gt;4. Diffuser les bonnes pratiques et les outils développés à travers ces projets.&lt;/p&gt;&lt;p&gt;→ Rendez-vous sur 		    			    	    	&lt;a href="https://www.youtube.com/playlist?list&amp;#61;PLKu-W1xmzOlOOwYsotznmbLNWFgZ68YGI" target="_self"&gt;l&amp;#039;onglet participation citoyenne notre chaîne youtube &lt;img src="https://www.prefectures-regions.gouv.fr/extension/ire/design/ire_design/images/ico-link-external.png" alt /&gt;&lt;/a&gt;
+ pour découvrir des webinaires et retours d&amp;#039;expérience de projets menés dans le cadre du CAPC&lt;/p&gt;&lt;p&gt;
+Le CAPC s’articule autour de deux démarches complémentaires :&lt;br /&gt;
+• Un accompagnement de projet assuré par l’équipe d’État&amp;#039;LIN pour
+ guider les projets participatifs, avec l’intervention de professionnels
+ spécialisés à des étapes clés si nécessaire.&lt;br /&gt;• Un accompagnement théorique sur mesure sous forme de formation-action, dispensé par des professionnels de la participation citoyenne.&lt;/p&gt;&lt;p&gt;Ce
+ dispositif se distingue par une approche d’action apprenante : la 
+conduite de projets alimente le processus de formation, et inversement. 
+Grâce à son caractère coopératif, le CAPC favorise un apprentissage 
+collectif, où les porteurs de projets, l’équipe d’État&amp;#039;LIN et les 
+professionnels partagent leurs expériences, difficultés et solutions.&lt;/p&gt;&lt;p&gt;&lt;a name="eztoc544678_3" id="eztoc544678_3"&gt;&lt;/a&gt;&lt;/p&gt;&lt;h4&gt;1. Formation-action sur mesure&lt;/h4&gt;&lt;p&gt;
+Le processus de formation-action soutient un apprentissage collectif, 
+structuré en trois journées réparties sur 9 à 12 mois, et adapté aux 
+besoins spécifiques de chaque projet. Il permet aux participants 
+d’acquérir les fondamentaux de la démocratie participative et de 
+l’ingénierie de concertation, afin de mener à bien leurs projets. Cette 
+formation peut être complétée par des modules supplémentaires en 
+fonction des spécificités&lt;br /&gt;des projets.&lt;/p&gt;&lt;p&gt;&lt;a name="eztoc544678_4" id="eztoc544678_4"&gt;&lt;/a&gt;&lt;/p&gt;&lt;h4&gt;2. Accompagnement de projet&lt;/h4&gt;&lt;p&gt;Les
+ projets sélectionnés bénéficient d’un accompagnement personnalisé, basé
+ sur la méthodologie du design de service. Le niveau d’accompagnement 
+varie selon la nature des projets et peut mobiliser des professionnels 
+externes pour renforcer les compétences ou les moyens nécessaires à la 
+réalisation du projet.&lt;/p&gt;&lt;p&gt;&lt;a name="eztoc544678_5" id="eztoc544678_5"&gt;&lt;/a&gt;&lt;/p&gt;&lt;h4&gt;3. Accompagnement inter-chantier&lt;/h4&gt;&lt;p&gt;Les
+ équipes des projets retenus (porteurs du projet et agents de l’État 
+LIN) bénéficient de deux à trois séances d’échange tout au long du 
+projet. Encadrées par un professionnel, ces réunions permettent 
+d’examiner le parcours réalisé, de redéfinir les objectifs du projet et 
+de faire face aux difficultés, grâce à un point de vue extérieur.&lt;/p&gt;&lt;p&gt;&lt;a name="eztoc544678_6" id="eztoc544678_6"&gt;&lt;/a&gt;&lt;/p&gt;&lt;h4&gt;4. Apport de compétences externes&lt;/h4&gt;&lt;p&gt;Des
+ professionnels compétents (en participation, communication, sociologie,
+ science comportementale, design, etc.) peuvent être mobilisés 
+ponctuellement pour répondre aux besoins spécifiques des projets et 
+compléter les compétences de l’équipe d’État&amp;#039;LIN.&lt;/p&gt;&lt;p&gt;&lt;a name="eztoc544678_7" id="eztoc544678_7"&gt;&lt;/a&gt;&lt;/p&gt;&lt;h4&gt;5. Évaluation&lt;/h4&gt;&lt;p&gt;L’évaluation
+ est intégrée dès les premières phases de chaque projet, à l’aide 
+d’indicateurs tant qualitatifs que quantitatifs, afin de mesurer les 
+résultats tout au long du processus, après la mise en œuvre des actions,
+ et sur le long terme. Cette évaluation est indispensable pour 
+appréhender les effets et les bénéfices de la participation citoyenne. 
+La démarche d’évaluation se poursuit également après la clôture des 
+projets accompagnés, afin d’analyser, sur le temps long, les impacts de 
+la méthode participative.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1• Contrats de ville de Laval&lt;/p&gt;&lt;p&gt;
+Comment impliquer les habitants dans l’animation et dans la gouvernance 
+du contrat de ville et dans le temps long ? Les questionnements se 
+déclinent à plusieurs niveaux : comment informer et faire connaître le 
+contrat de ville, ainsi que les actions portées par la politique de la 
+ville ? Quelles modalités d’interactions sont les plus adaptées, 
+localement ?&lt;br /&gt;Projet porté par le service politique de la ville de la préfecture de la Mayenne et Laval agglomération&lt;/p&gt;&lt;p&gt;&lt;a name="eztoc544678_10_0_10" id="eztoc544678_10_0_10"&gt;&lt;/a&gt;&lt;/p&gt;&lt;h4&gt;2• Familles précaires et monoparentales - Pacte de solidarités&lt;/h4&gt;&lt;p&gt;
+Les familles monoparentales restent surexposées à des ruptures de 
+parcours dans leurs processus d&amp;#039;accès aux droits sociaux et d&amp;#039;accès aux 
+offres d&amp;#039;accompagnement.&lt;br /&gt;
+Comment faire en sorte que la parole des parents seuls orientent la feuille de route régionale ?&lt;br /&gt;Projet porté par la préfecture de région Pays de la Loire, la DREETS et Résovilles&lt;/p&gt;&lt;p&gt;&lt;a name="eztoc544678_10_0_11" id="eztoc544678_10_0_11"&gt;&lt;/a&gt;&lt;/p&gt;&lt;h4&gt;3• Dispositif de participation des personnes réfugiées&lt;/h4&gt;&lt;p&gt;
+Dans le cadre du Schéma Régional d&amp;#039;accueil des demandeurs d&amp;#039;asile et des
+ réfugiés (SRADAR), comment créer une instance pour renforcer la 
+participation des personnes réfugiées dans les politiques et programmes 
+qui les concernent : &lt;br /&gt;
+- recueillir leurs paroles, leurs expériences et leurs parcours&lt;br /&gt;
+- construire et mettre en œuvre des politiques publiques qui répondent à leurs besoins&lt;br /&gt;Projet porté par la préfecture de région, la DREETS et l&amp;#039;&lt;a href="https://www.prefectures-regions.gouv.fr/pays-de-la-loire/Outils/Glossaire/(namefilter)/OFII"&gt;OFII&lt;/a&gt;&lt;/p&gt;&lt;h4&gt;4• Rédaction du contrats de ville de Saint-Nazaire&lt;/h4&gt;&lt;p&gt;En 2023, la préfecture de la 
+Loire-Atlantique et la communauté d’agglomération de la Région 
+Nazairienne et de l’Estuaire (CARENE) doivent écrire un nouveau Contrat 
+de Ville dans les 3 Quartiers Prioritaires de la Ville (QPV) de 
+Saint-Nazaire, qui débutera en 2024 pour s’achever en 2030. L&amp;#039;objectif
+ de construire le nouveau Contrat de Ville, en allant questionner les 
+habitant·es sur leurs attentes vis-à-vis du cadre de vie dans leur 
+quartier.&lt;/p&gt;&lt;h4&gt;5 • L&amp;#039;accès à la santé au Pays de Craon &lt;/h4&gt;&lt;p&gt;
+L’objectif du projet est de renforcer l’accès à la santé en le 
+rendant visible, compréhensible et accessible pour les habitants du Pays
+ de Craon, en construisant avec toutes les parties prenantes (citoyens, acteurs du système de santé, associations, …).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P125" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+      <c r="Q125" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2026</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+Deux types de projets sont soutenus par le CAPC :&lt;br /&gt;
+- La création ou l’amélioration d’un service, dispositif ou d’un projet public au travers d’une démarche participative.&lt;br /&gt;- La mise en place d’un dispositif pérenne de participation citoyenne.&lt;/p&gt;&lt;p&gt;Les
+ projets en lien avec les politiques prioritaires du gouvernement seront
+ analysés avec une attention particulière → 		    			    	    	&lt;a href="https://www.modernisation.gouv.fr/territorialiser-laction-publique/piloter-les-politiques-prioritaires-du-gouvernement" target="_self"&gt;Lien pour les consulter &lt;img src="https://www.prefectures-regions.gouv.fr/extension/ire/design/ire_design/images/ico-link-external.png" alt /&gt;&lt;/a&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la promotion 4, le lab État’LIN encourage les projets portants&lt;u&gt; &lt;strong&gt;sur les thématiques de la transition écologique et de l’adaptation au changement climatique&lt;/strong&gt;.&lt;/u&gt;
+ Tous les projets doivent viser à rapprocher les citoyens des 
+institutions publiques, notamment les publics les plus éloignés. Le 
+niveau minimal de participation requis est celui de la concertation. « 
+Les niveaux de participation du public » en annexe.&lt;/p&gt;&lt;p&gt;L’appel à projets demeure ouvert jusqu’au soir du &lt;u&gt;15 juin 2026&lt;/u&gt;.
+ Pour soumettre une candidature, les porteurs doivent remplir un 
+formulaire (environ 5 à 10 minutes) et prendre un rendez‑vous avant la 
+date butoir. Ce rendez‑vous permet notamment de détailler le projet, de 
+préciser les objectifs participatifs et d’identifier les publics ciblés.
+ Après cet entretien, si le CAPC peut répondre aux attentes des 
+porteurs, ceux‑ci seront invités à déposer rapidement leur projet sur 
+une plateforme en ligne. Les candidats pourront ensuite être auditionnés
+ lors d’un bref entretien afin de présenter leur initiative. Les 
+dossiers non retenus seront réorientés vers d’autres dispositifs, en 
+fonction des ressources disponibles et des solutions d’État LIN.&lt;/p&gt;&lt;p&gt;Webinaire de présentation : &lt;br /&gt;Pour découvrir le CAPC et les projets déjà accompagnés, participez au webinaire d’information : le lundi 21 mai à 11 H. &lt;br /&gt;Le lien du webinaire est accessible sur le site internet de la préfecture de la région Pays de la Loire : https://visio.numerique.gouv.fr/wnn-hvws-xvl 
+&lt;/p&gt;&lt;h2&gt;1. Qui peut candidater ?&lt;/h2&gt;&lt;p&gt;Les
+ candidatures sont ouvertes aux services de l’État (administrations 
+territoriales, services déconcentrés, agences et opérateurs publics) en 
+Pays de la Loire. Les collectivités territoriales, en partenariat avec 
+un service de l’État, peuvent également candidater. État’LIN peut aider à
+ la mise en relation avec les services de l’État.&lt;/p&gt;&lt;p&gt;Les lauréats des
+ projets devront fournir une participation financière destinée à couvrir
+ les frais associés à leurs projets. Cette participation, établie à 5 
+850 € par projet (échelonnée sur deux ou trois ans), pourra inclure les 
+coûts d’impression, d’équipement, de prestations intellectuelles, etc., 
+pendant toute la durée du projet (2026‑2028). Elle représente une 
+dépense de cofinancement du « guichet innovation territoriale » (GIT), 
+de la Direction interministérielle de la transformation publique, qui 
+contribue au financement du CAPC. Des pièces justificatives pourront 
+être sollicitées pour justifier ces dépenses.&lt;/p&gt;&lt;p&gt;&lt;a name="eztoc544678_9" id="eztoc544678_9"&gt;&lt;/a&gt;&lt;/p&gt;&lt;h2&gt;2. Les modalités de candidatures&lt;/h2&gt;&lt;p&gt;
+Pour candidater :&lt;br /&gt;
+1. Accédez au questionnaire en ligne afin d’organiser un rendez-vous de pré‑cadrage &lt;u&gt;(au plus tard le 4 juin 2026&lt;/u&gt;), soit en présentiel, soit en visioconférence.&lt;br /&gt;
+2. Au cours de ce rendez-vous, le candidat expose son projet, ses objectifs de participation et les publics visés…&lt;br /&gt;
+3. En fonction du résultat du rendez-vous de pré‑cadrage, le candidat transmet sa candidature via le formulaire en ligne, &lt;u&gt;le 15 juin au plus tard&lt;/u&gt;.&lt;br /&gt;4. Un comité de sélection examine les dossiers ; les candidats pourront être conviés à une audition pour présenter leur projet.&lt;/p&gt;&lt;p&gt;&lt;a name="eztoc544678_10" id="eztoc544678_10"&gt;&lt;/a&gt;&lt;/p&gt;&lt;h2&gt;3. La sélection des projets&lt;/h2&gt;&lt;p&gt;
+Les projets seront sélectionnés selon les critères suivants :&lt;br /&gt;
+• Le sujet et les publics concernés par la démarche.&lt;br /&gt;
+• Le niveau de participation envisagé.&lt;br /&gt;
+• La capacité du porteur de projet à porter la démarche (temps dédié, connaissance du terrain, etc.).&lt;br /&gt;
+• Projet à un stade précoce de développement.&lt;br /&gt;
+• La capacité à mobiliser une équipe projet solide avec des partenaires pertinents.&lt;br /&gt;
+• La capacité de l’équipe État’LIN et les moyens à sa disposition pour accompagner le projet.&lt;br /&gt;• Un
+ comité de sélection, composé par des agents du SGAR Pays de la Loire et
+ de la Direction interministérielle de la transformation publique, du 
+Centre interministériel de la participation citoyenne, ainsi qu’un 
+professionnel externe, évaluera les  candidatures.&lt;/p&gt;&lt;p&gt;Une attention 
+particulière sera portée à la complémentarité des projets (sujets, 
+politiques publiques concernées, dimensions, publics visés). De plus, 
+les candidatures portant sur les thématiques de la transition écologique
+ et de l’adaptation au changement climatique seront étudiées avec une 
+attention supplémentaire.&lt;/p&gt;&lt;p&gt;Au plus, 3 projets pourront être 
+accompagnés dans le cadre de la promotion 4 du CAPC. État’LIN se réserve
+ la possibilité de mettre fin à l’appel à projets avant la date prévue, 
+en fonction du nombre de dossiers reçus.&lt;/p&gt;&lt;p&gt;Les lauréats des projets devront fournir une participation financière destinée à couvrir les frais associés à leurs projets. Cette participation, établie à 5 850 € par projet (échelonnée sur deux ou trois ans), pourra inclure les coûts d’impression, d’équipement, de prestations intellectuelles, etc., pendant toute la durée du projet (2026‑2028). Elle représente une dépense de cofinancement du « guichet innovation territoriale » (GIT), de la Direction interministérielle de la transformation publique, qui contribue au financement du CAPC. Des pièces justificatives pourront être sollicitées pour justifier ces dépenses.&lt;/p&gt;&lt;p&gt;Les réponses seront communiquées aux candidats au plus tard le 17 juillet 2026.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.prefectures-regions.gouv.fr/pays-de-la-loire/Region-et-institutions/Organisation-administrative-de-la-region/Secretariat-General-pour-les-Affaires-Regionales-SGAR/Etat-LIN-le-laboratoire-d-innovation-publique-de-l-Etat-en-region-Pays-de-la-Loire/Centre-a-l-Appui-de-la-Participation-Citoyenne#titre</t>
+        </is>
+      </c>
+      <c r="W125" s="1" t="inlineStr">
+        <is>
+          <t>https://grist.numerique.gouv.fr/o/etatlin/forms/iCevE3Ei5fv96RCavXHJJS/31</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mail du service : &lt;strong&gt;etatlin&amp;#64;pays-de-la-loire.gouv.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Rémy Teyssèdre, designer de service et chef de projet participation citoyenne : &lt;strong&gt;remy.teyssedre&amp;#64;pays-de-la-loire.gouv.fr&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>remy.teyssedre@pays-de-la-loire.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-participer-les-citoyens-politiques-publiques/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>État'LIN - Laboratoire d'innovation publique en Pays de la Loire - Préfecture des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>166279</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les initiatives locales de développement solidaire et d’ECSI</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Appui aux initiatives locales de développement solidaire et d’ECSI</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif finance des projets de solidarité internationale portés par des organismes néo-aquitains. Il soutient deux types de projets et est organisé en 2 axes : les projets d&amp;#039;éducation à la citoyenneté et à la solidarité internationale (ECSI) dans l&amp;#039;axe &amp;#34;COMPRENDRE&amp;#34;, et les projets de développement solidaire avec des partenaires de pays éligibles à l&amp;#039;aide publique au développement dans l&amp;#039;axe &amp;#34;AGIR&amp;#34;. &lt;br /&gt;&lt;br /&gt;Dans le cadre de sa feuille de route pour l’action européenne, transfrontalière et internationale 2023-2028, la Région Nouvelle-Aquitaine affirme notamment l’ambition:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’être une région solidaire, inclusive et durable ;&lt;/li&gt;&lt;li&gt;De faciliter l’accès à l’Europe et à l’international des opérateurs régionaux;&lt;/li&gt;&lt;li&gt;De faire de l’action européenne et internationale un accélérateur de l’innovation sur l’ensemble du territoire.&lt;/li&gt;&lt;/ul&gt;Ce dispositif, renouvelé et unifié en 2026, vise à soutenir:&lt;br /&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les projets d’éducation à la citoyenneté et à la solidarité internationale (ECSI)&lt;/strong&gt;, à l’ouverture au monde, visant la compréhension des enjeux internationaux contemporains et notamment des objectifs de développement durable (ODD) dans une perspective internationale. &lt;strong&gt;AXE «COMPRENDRE»&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets de coopération et de solidarité internationale&lt;/strong&gt; impliquant un ou plusieurs partenaires internationaux issus d’un ou plusieurs pays éligibles à l’aide publique au développement et s’inscrivant dans une logique de partenariat. Ces projets devront obligatoirement inclure un volet d’ECSI sur le territoire régional au profit des jeunes et/ou du grand public. &lt;strong&gt;AXE «AGIR»&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;Il répond aux &lt;strong&gt;objectifs suivants &lt;/strong&gt;:&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Contribuer, à l’échelle régionale, à l’atteinte d&amp;#039;ici à 2030 des 17 Objectifs de Développement Durable (ODD) pour lutter contre la pauvreté, les inégalités et l’injustice et faire face au changement climatique ;&lt;/li&gt;&lt;li&gt;Contribuer à l’atteinte des objectifs de la feuille de route régionale « Néo Terra » dédiée à la transition énergétique et écologique ;&lt;/li&gt;&lt;li&gt;Favoriser l’ouverture au monde et une meilleure compréhension des enjeux mondiaux ;&lt;/li&gt;&lt;li&gt;Susciter l’engagement des acteurs néo-aquitains en faveur d’une société plus solidaire et responsable et d’un développement soutenable ;&lt;/li&gt;&lt;li&gt;Participer à la valorisation des savoir-faire régionaux à l’étranger et à leur enrichissement grâce aux échanges internationaux ;&lt;/li&gt;&lt;li&gt;Soutenir le dynamisme de la société civile de Nouvelle-Aquitaine dans la solidarité internationale et l’éducation à la citoyenneté internationale grâce à l&amp;#039;accompagnement d&amp;#039;acteurs associatifs, économiques et institutionnels locaux.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Montant maximal&lt;/strong&gt; : 10 000€ pour les projets de l&amp;#039;axe COMPRENDRE et 40 000€ pour les projets de l&amp;#039;axe AGIR&lt;p&gt;&lt;strong&gt;Taux d&amp;#039;aide &lt;/strong&gt;: la subvention ne pourra pas représenter plus de 50% du Coût Total (CT) du projet&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dépenses de personnels salariés plafonnées à 30% du coût total (CT) pour l&amp;#039;axe AGIR et 50% pour l&amp;#039;axe COMPRENDRE ; &lt;/li&gt;&lt;li&gt;Dépenses de personnels volontaires plafonnées à 40 % du CT ; &lt;/li&gt;&lt;li&gt;Frais de mission à l’étranger plafonnées à 30% du CT ;&lt;/li&gt;&lt;li&gt;Frais généraux (ou administratifs) limités à 5% du CT ;&lt;/li&gt;&lt;li&gt;Contributions valorisées plafonnées à 20% du CT ;&lt;/li&gt;&lt;li&gt;Autofinancement, hors valorisation, d’au moins 5% du CT ;&lt;/li&gt;&lt;li&gt;Participation (financière et/ou valorisée) des partenaires internationaux attendue.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+International</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q126" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;Bénéficiaire&lt;/h4&gt;&lt;strong&gt;&lt;br /&gt;Toute structure publique ou privée ayant son siège en Nouvelle-Aquitaine et 2 ans d&amp;#039;ancienneté au moment du dépôt du projet. &lt;/strong&gt;&lt;p&gt;Par exemple :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations,&lt;/li&gt;&lt;li&gt;Ordres professionnels,&lt;/li&gt;&lt;li&gt;Etablissements scolaires et de formation&lt;/li&gt;&lt;li&gt;Collectivités locales,&lt;/li&gt;&lt;li&gt;Chambres consulaires,&lt;/li&gt;&lt;li&gt;Syndicats,&lt;/li&gt;&lt;li&gt;Entreprises,&lt;/li&gt;&lt;li&gt;Fondations d’entreprises. &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;h4&gt;Critères d&amp;#039;éligibilité&lt;/h4&gt;&lt;br /&gt;Ils seront étudiés par l&amp;#039;équipe du service International de la direction de la coopération, pôle Europe et international, Région Nouvelle-Aquitaine :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Structure avec son siège en Nouvelle-Aquitaine et au moins deux ans d’ancienneté;&lt;/li&gt;&lt;li&gt;Projet avec un intérêt pour le territoire et les citoyens et citoyennes de Nouvelle-Aquitaine;&lt;/li&gt;&lt;li&gt;Durée des projets: 12 à 36 mois;&lt;/li&gt;&lt;li&gt;Axe AGIR: les projets doivent se dérouler dans des pays éligibles à l’Aide Publiques au Développement;&lt;/li&gt;&lt;li&gt;Axe COMPRENDRE: les projets doivent se dérouler en Nouvelle-Aquitaine (possibilité de faire une partie des actions à l’international).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/appui-aux-initiatives-locales-de-developpement-solidaire-et-decsi</t>
+        </is>
+      </c>
+      <c r="W126" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/appui-aux-initiatives-locales-de-developpement-solidaire-et-decsi</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sur la plateforme &amp;#34;Mes Démarches en Nouvelle-Aquitaine&amp;#34; (MDNA) &lt;a href="https://mes-demarches.nouvelle-aquitaine.fr/craPortailFO/externe/creationDossier.do?codeDispositif&amp;#61;COOP01-05" target="_self"&gt;en complétant le formulaire en ligne&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appui-aux-initiatives-locales-de-developpement-solidaire-et-d-ecsi/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>