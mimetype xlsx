--- v0 (2026-04-20)
+++ v1 (2026-08-31)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH85"/>
+  <dimension ref="A1:AH77"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,676 +263,305 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165441</v>
+        <v>165519</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>City-to-City exchanges</t>
-[...369 lines deleted...]
-        <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agences régionales de santé (ARS)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...4 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;La santé
 humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
 services écosystémiques indispensables à notre survie : production d’oxygène,
 régulation des températures, production d’aliments ou encore disponibilité de
 la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
 des êtres humains, et il est indispensable de les penser ensemble et non
 séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
 en intégrant les domaines entre eux, et en surveillant et réduisant les
 pressions des activités humaines sur les écosystèmes. L’adoption de cette
 approche permet d’identifier des solutions répondant à la fois à des enjeux
 environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
 d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
 professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
 les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
 titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
 structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Sols
 Espaces verts
 Espace public
 Friche
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>165514</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
 Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
 (coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
 Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
 coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
 territoire autour de projets menés en coopérations avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
 grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
 préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
 partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
 la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
 stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
 coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
 coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
@@ -955,177 +584,548 @@
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165405</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA4</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
-          <t>PETR DE L'ANJOU BLEU</t>
+          <t>GAL Via Domitia</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
-          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>leader@anjoubleu.com</t>
+          <t>j.cotxet@pnrnm.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
-          <t>GAL Anjou bleu</t>
+          <t>GAL Via Domitia</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>164285</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Développer les services à la population</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Subvention</t>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1     
 Renforcer l’offre
 de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
 Améliorer l’accès
 aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
 Faciliter les
 déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
 Créer des services
 de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
 Renforcer la
 cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
@@ -1243,761 +1243,589 @@
           <t>PETR Grand Quercy</t>
         </is>
       </c>
       <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>03/02/2025</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>163695</v>
+        <v>164104</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les initiatives ponctuelles ou nouvelles de sensibilisation et d'information des publics</t>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Initiative ponctuelle &amp;quot;Non aux discriminations et aux violences sexistes et sexuelles en Nouvelle-Aquitaine&amp;quot;</t>
+          <t>LEADER- Fiche action  10</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Pays du Calaisis</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
-        <is>
-[...133 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Calaisis</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD8" s="1" t="inlineStr">
+      <c r="AD7" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>164103</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action  9</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>163695</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les initiatives ponctuelles ou nouvelles de sensibilisation et d'information des publics</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Initiative ponctuelle &amp;quot;Non aux discriminations et aux violences sexistes et sexuelles en Nouvelle-Aquitaine&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir les initiatives ponctuelles ou nouvelles de sensibilisation et d&amp;#039;information des publics.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les événements ponctuels organisés en Nouvelle-Aquitaine ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;aide au démarrage des initiatives nouvelles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Subvention de fonctionnement (collectivités non éligibles)&lt;/p&gt;&lt;p&gt;Dépense éligible &amp;#61; ce qui peut être financé : dépenses de fonctionnement nécessaires à la mise en œuvre du projet (conception du projet, dépenses clairement identifiées d&amp;#039;animation et coordination du projet, supports d&amp;#039;information et de communication adaptés, locations, transports…).&lt;/p&gt;&lt;p&gt;Calcul de l&amp;#039;aide : 40 % maximum de la dépense éligible.&lt;/p&gt;&lt;p&gt;Subvention d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;Dépense éligible &amp;#61; ce qui peut être financé : dépenses d&amp;#039;investissement sur des projets d&amp;#039;équipements ou de travaux (matériels bureautiques, informatiques, mobilier, travaux d&amp;#039;amélioration du bâtiment uniquement si la structure est propriétaire du bien immobilier…).&lt;/p&gt;&lt;p&gt;Calcul de l&amp;#039;aide : 50 % maximum de la dépense éligible.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt; Les travaux dans les bâtiments des associations locataires.&lt;/p&gt;&lt;p&gt; La location/leasing de logiciels et/ou de matériel (imprimantes, véhicules…).&lt;/p&gt;&lt;p&gt; L&amp;#039;achat de consommables, petits matériels non amortissables ou le remplacement à l&amp;#039;identique de matériel obsolète.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Calendrier
+&lt;/p&gt;&lt;p&gt;Le dépôt des dossiers de demande de subvention doit se faire avant le démarrage du projet.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Du 25 juin 2024 au 16 décembre 2024 période de dépôt des dossiers pour un vote à la commission permanente du 7 avril 2025 ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Du 17 décembre 2024 au 13 janvier 2025 période de dépôt des dossiers pour un vote à la commission permanente du 19 mai 2025 ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Du 14 janvier 2025 au 28 avril 2025 période de dépôt des dossiers pour un vote à la commission permanente du 29 septembre 2025 ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Du 29 avril 2025 au 30 juin 2025 période de dépôt des dossiers pour un vote à la commission permanente du 17 novembre 2025 ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les dossiers reçus à partir du 1er juillet 2025 seront instruits pour un vote en commission permanente en 2026. Le calendrier des échéances sera communiqué dans le dernier trimestre 2025. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;Toutes les personnes morales (associations, entreprises, collectivités territoriales, établissements publics) dont le siège social ou l&amp;#039;activité principale est en Nouvelle-Aquitaine et entrant dans les champs de compétences de la Région (culture, sport, éducation populaire…).&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;La Région finance en priorité les initiatives organisées dans les territoires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Fragiles sur le plan socio-économique ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ayant peu de structures d&amp;#039;accompagnement des personnes victimes de violences et de discriminations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U9" s="1" t="inlineStr">
         <is>
-          <t>GAL Pays du Calaisis</t>
+          <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="V9" s="1" t="inlineStr">
         <is>
-          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/initiative-ponctuelle-non-aux-discriminations-et-aux-violences-sexistes-et-sexuelles-en-nouvelle</t>
         </is>
       </c>
       <c r="X9" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Avant le dépôt de votre dossier, une prise de contact avec le service EVAS est fortement conseillée afin de vérifier son éligibilité. Vous pouvez demander un rendez-vous via le formulaire « contactez-nous » en bas de page.&lt;/p&gt;&lt;p&gt;Un accusé de réception vous sera transmis par courriel dans les jours qui suivent la réception du dossier. Si vous ne le recevez pas, contactez le service EVAS à solidarites&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;&lt;p&gt;Le dossier de demande de subvention (téléchargeable en bas de cette fiche) est à envoyer complet par courriel à solidarites&amp;#64;nouvelle-aquitaine.fr. Il n&amp;#039;est pas nécessaire de doubler votre envoi par mail d&amp;#039;un envoi postal.&lt;/p&gt;&lt;p&gt;Les pièces à joindre à votre dossier sont : &lt;/p&gt;&lt;p&gt;Les statuts régulièrement déclarés ;&lt;/p&gt;&lt;p&gt;Le récépissé de déclaration en Préfecture ;&lt;/p&gt;&lt;p&gt;La copie de parution au Journal Officiel ;&lt;/p&gt;&lt;p&gt;La liste des membres du bureau et du conseil d&amp;#039;administration ;&lt;/p&gt;&lt;p&gt;Un avis de situation Sirene téléchargeable sur le site : https://avis-situation-sirene.insee.fr/ ;&lt;/p&gt;&lt;p&gt;Un relevé d’identité bancaire (RIB) récent (nom et adresse de la structure conformes à ceux de l&amp;#039;avis de situation Sirene) ;&lt;/p&gt;&lt;p&gt;Le pouvoir de signature donné par le représentant légal de la structure si autre signataire ;&lt;/p&gt;&lt;p&gt;Les comptes approuvés du dernier exercice clos (compte de résultat et bilan comptable) ;&lt;/p&gt;&lt;p&gt;Le rapport du commissaire aux comptes pour les structures qui en ont désigné un ;&lt;/p&gt;&lt;p&gt;Le rapport de la dernière assemblée générale (rapport d’activité, moral et financier).&lt;/p&gt;&lt;p&gt;En complément, uniquement pour les demandes d’investissement : &lt;/p&gt;&lt;p&gt;La copie du/des devis, au nom de l’association, correspondant à la demande et daté(s) de moins de 3 mois, à la date du dépôt de la demande (pas de capture d&amp;#039;écran de panier…)&lt;/p&gt;&lt;p&gt;Tout dossier incomplet ou non signé ne pourra pas être instruit.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
-          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/initiative-ponctuelle-non-aux-discriminations-et-aux-violences-sexistes-et-sexuelles-en-nouvelle-aquitaine/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>organizational</t>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
-          <t>13/01/2025</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>163042</v>
+        <v>163199</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+          <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Calvados</t>
-[...4 lines deleted...]
-          <t>Région académique — Normandie</t>
+          <t>Dinan Agglomération</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
-        <is>
-[...165 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I11" s="1" t="inlineStr">
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -2034,407 +1862,713 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD11" s="1" t="inlineStr">
+      <c r="AD10" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>163085</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
 projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
 par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
 Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
 cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
 propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Architecture
 Paysage
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
 se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
 temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
 la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
 notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
 promotion et communication, formation, animation, prestation de service,
 équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
 exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
 lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
 appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
 Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>162921</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions en faveur de la cohésion sociale</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Actions en faveur de la cohésion sociale (politique territoriale 2022-2028)</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tout projet innovant et/ou expérimental, en lien avec les compétences du Département, à destination des publics prioritaires suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Personnes âgées,&lt;/li&gt;&lt;li&gt;Personnes en situation de handicap,&lt;/li&gt;&lt;li&gt;Aidants,&lt;/li&gt;&lt;li&gt;Petite enfance, enfance, jeunes et leurs familles,&lt;/li&gt;&lt;li&gt;Personnes en insertion sociale et/ou professionnelle.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ces actions peuvent concerner les thématiques suivantes (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le développement de la prévention par le lien social et le lien intergénérationnel, notamment à visée apprenante (ateliers d’écriture, de lecture, de sculpture, de peinture…), permettant de lutter contre l’isolement ;&lt;/li&gt;&lt;li&gt;L’entraide, les échanges de bonnes pratiques (partage d’expérience, interconnaissance…) ;&lt;/li&gt;&lt;li&gt;La prévention de la perte d’autonomie ;&lt;/li&gt;&lt;li&gt;L’insertion professionnelle et sociale ;&lt;/li&gt;&lt;li&gt;L’analyse des besoins sociaux ;&lt;/li&gt;&lt;li&gt;La prévention en matière de santé (santé mentale, suicide, addiction, activités physiques adaptées, lutte contre la dénutrition, …).&lt;/li&gt;&lt;/ul&gt;Le soutien financier du Département concerne, dans ce cadre, essentiellement des crédits de fonctionnement qui peuvent être ponctuels ou pluriannuels, pour une durée maximale de trois ans. Des investissements peuvent également être pris en compte selon la nature du projet.&lt;br /&gt;&lt;strong&gt;MODALITES FINANCIERES&lt;br /&gt;&lt;/strong&gt;Fonctionnement – Financement de postes :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d’une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l’opération (coût du poste chargé).&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Financement d’études :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 50% avec une aide plafonnée à 15 000 €.&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Prestations de services :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;Investissement :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles HT avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour les financements de poste : Fiche de poste et CV du candidat retenu&lt;br /&gt;Pour les financements d’étude : Cahier des charges de l&amp;#039;étude et proposition du cabinet retenu&lt;br /&gt;Pour les financements d’investissement : Document de diagnostic énergétique en cas de rénovation d’un bâtiment&lt;br /&gt;Pièces justifiant de la bonification si sollicitation&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet devra concerner a minima l’une des cibles susmentionnées.&lt;br /&gt;Le projet devra être travaillé avec l’écosystème territorial et institutionnel. Les Centres médico-sociaux (CMS) du Département devront être a minima informés du projet, voir impliqués dans l’élaboration et les mises en œuvre des actions.&lt;/p&gt;&lt;p&gt;Il est à noter que chaque année, le Département lance également des appels à projets sur différentes thématiques : culture, environnement, transition écologique, insertion, maintien de l’autonomie, protection de l’enfance, sport… Le porteur de projet devra s’assurer que son action n’est pas finançable par le biais d’un autre dispositif départemental.&lt;/p&gt;&lt;p&gt;Il est précisé que le Fonds d’investissement rural (FIR) n’est pas éligible aux subventions de fonctionnement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;CONDITIONS DE BONIFICATION&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits de fonctionnement, eu égard à la nature des crédits mobilisés, le financement de ces projets n’est pas éligible à une éventuelle bonification.&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits d’investissement, ils devront s’inscrire dans une démarche d’innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Un examen au cas par cas de la demande de bonification sera étudié par le groupe de travail Politique territoriale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Fonctionnement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dépenses de création de postes ou d’augmentation d’un temps de travail d’un poste déjà existant, sur une durée maximale de trois ans ;&lt;/li&gt;&lt;li&gt;Frais d’études ;&lt;/li&gt;&lt;li&gt;Frais de prestations de services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Investissement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d’investissement inhérentes à la mise en place du projet innovant et/ou expérimental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U12" s="1" t="inlineStr">
         <is>
-          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+          <t>Manche</t>
         </is>
       </c>
       <c r="V12" s="1" t="inlineStr">
         <is>
-          <t>https://www.petr-garriguescostieres.org/leader/</t>
+          <t>https://www.manche.fr/guide-des-aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
         </is>
       </c>
       <c r="X12" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt; Formulaire de contact : &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;https://www.manche.fr/contacter-le-departement/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 02 33 05 96 79&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y12" s="1" t="inlineStr">
         <is>
-          <t>a.marin@petr-garriguescostieres.org</t>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z12" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
-          <t>17/07/2024</t>
+          <t>16/06/2024</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
+        <v>163042</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Commerces et services
+Economie sociale et solidaire
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>162982</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2477,538 +2611,2154 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD13" s="1" t="inlineStr">
+      <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>162977</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Améliorer le bien-être et le cadre de vie des Coëvronnais</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;La population des Coëvrons est en diminution, plutôt vieillissante, et rencontre des fragilités sociales. L’offre de soin est insuffisante. L’enjeu est d’adapter et de développer des soins et des services pour la population à toutes les étapes de la vie, de favoriser le vivre ensemble et l’échange entre les générations.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Faciliter les démarches partenariales pour améliorer la prévention et l&amp;#039;offre de soins sur le territoire&lt;/li&gt;&lt;li&gt;Favoriser l’inclusion sociale, l’insertion et les échanges entre les générations&lt;/li&gt;&lt;li&gt;Prévenir la rupture sociale&lt;/li&gt;&lt;li&gt;Développer l’offre petite enfance et enfance jeunesse&lt;/li&gt;&lt;li&gt;Soutenir l’offre de loisirs et sportive pour tous&lt;/li&gt;&lt;li&gt;Soutenir la vie associative&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Amélioration de la prévention et de l&amp;#039;offre de soins :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions innovantes telles que la télémédecine et unité mobile de soin&lt;/li&gt;&lt;li&gt;Actions d’aide à l’installation des professionnels de santé&lt;/li&gt;&lt;li&gt;Actions de prévention, d’information, de communication et de formation&lt;/li&gt;&lt;li&gt;Mise en réseau des professionnels de santé et des acteurs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Renforcement de l’inclusion sociale et des échanges entre les générations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur de l’inclusion sociale et de l’insertion&lt;/li&gt;&lt;li&gt;Services innovants en faveur des jeunes, de l’intergénérationnel et des personnes âgées (ex : habitats partagés, structures EHPAD/crèche, système de parrainage)&lt;/li&gt;&lt;li&gt;Actions en faveur du handicap et de la santé mentale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Développement de l’offre petite enfance et enfance jeunesse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets en lien avec l’accueil des enfants en situations de handicap (ex : structure de type Loisirs Pluriel), évènements et actions inclusives&lt;/li&gt;&lt;li&gt;Actions d’amélioration de l’offre actuelle&lt;/li&gt;&lt;li&gt;Nouveaux services et équipements&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Soutien d’une pratique sportive et de loisirs pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositifs et actions pour soutenir les pratiques amateurs&lt;/li&gt;&lt;li&gt;Actions en faveur de l’intergénérationnel&lt;/li&gt;&lt;li&gt;Acquisition d&amp;#039;équipements pour permettre une pratique inclusive&lt;/li&gt;&lt;li&gt;Développement d’offres de loisirs et sportives innovantes&lt;/li&gt;&lt;li&gt;Actions liées au développement de synergie entre les acteurs de la culture et des loisirs&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD15" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>Personnes âgées
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Recyclage et valorisation des déchets
+Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Santé
-[...3 lines deleted...]
-      <c r="O15" s="1" t="inlineStr">
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Artisanat
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>162525</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Développer une agriculture durable et diversifiée, les circuits courts et le tourisme</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui régénère ses éco-systèmes économiques</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Développer une agriculture durable et diversifiée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;poursuivre l’accompagnement des exploitants agricoles (conversion, transformation des productions, logistique…) et promouvoir des pratiques vertueuses en lien avec les acteurs (lycée agricole, chambre d&amp;#039;agriculture, syndicats d&amp;#039;exploitants)&lt;/li&gt;&lt;li&gt;encourager les micro-projets agricoles&lt;/li&gt;&lt;li&gt;accompagner la structuration d&amp;#039;une filière d’alimentation durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer des circuits courts, dans tous domaines économiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;valoriser les savoir-faire locaux et les activités économiques existantes sur le territoire&lt;/li&gt;&lt;li&gt;accompagner les projets de production, transformation et vente locale&lt;/li&gt;&lt;li&gt;aider l&amp;#039;installation de nouvelles entreprises innovantes sur le territoire (sortie d&amp;#039;incubateurs/couveuses…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accentuer la mise en tourisme du territoire &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner le développement, l’aménagement, l’animation et la valorisation des sites à vocation touristique&lt;/li&gt;&lt;li&gt;accompagner le développement de l’offre cyclo-touristique du territoire (fléchage, signalétique, étude d’identification des itinéraires, aire de service, communication…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité des acteurs publics et économiques à coconstruire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches visant à rendre plus lisibles l’offre de services publics et privés aux porteurs de projet et aux entreprises (communication, outils numériques...),&lt;/li&gt;&lt;li&gt;soutenir les actions en faveur de l&amp;#039;emploi inclusif auprès des employeurs : emploi des personnes en situation de handicap, insertion professionnelle en situation de travail...&lt;/li&gt;&lt;li&gt;soutenir les démarche d&amp;#039;amélioration de la qualité de vie au travail tenant compte des horaires, de la mobilité, de la garde d&amp;#039;enfants, de la parité, du logement...&lt;/li&gt;&lt;li&gt;soutenir les initiatives renforçant le lien apprentissage/formation/entreprises/territoires&lt;/li&gt;&lt;li&gt;accompagner l’émergence d’une offre de formation adaptée aux enjeux industriels locaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ligne directe : 02 46 59 15 45&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Standard : 02 46 59 15 40&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif-1/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>162482</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>1 € de cofinancement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
+(GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
+département de la Manche. Les communautés de communes Coutances mer et bocage
+et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
+prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
+Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
+européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
+Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
+Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
+de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les bénéficiaires
+peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
+sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les actions
+doivent être innovantes et répondre à la stratégie du territoire : “ Agir
+ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;4 axes de
+développement ont été retenu pour l’élaboration des fiches actions, auxquelles
+les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
+à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
+la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
+d’améliorer l’offre de services médicaux, par exemple en attirant des
+professionnels de santé médicale ou paramédicale en leur proposant des
+conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
+maintenant la vitalité des communes, en lien avec les commerces et services
+(marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
+cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;span&gt;Les actions facilitant l’accès aux services et
+activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Santé</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
+sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
+actions permettant d’améliorer les offres de services et d’activités sur le
+territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
+notamment de mieux accompagner la population vieillissante, avec des offres au
+plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
+administratifs. De plus, cela améliorera l’attractivité du territoire, et
+contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
+nouvelles technologies de l’information et de la communication, le maintien et
+le développement des structures de santé, les services relatifs à l’accueil de
+la petite enfance et des nouveaux habitants, les services d’insertion,
+formation et emploi, les services pour développer des nouvelles formes de
+travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
+les services administratifs, les services améliorant la vie des personnes âgées
+et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Véhiculer une
+image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Accueillir des
+familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Contribuer au
+développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Conserver et
+développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Rendre accessible
+les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Développer
+l’accès et la formation au numérique&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
+animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
+là pour vous aider à finaliser votre projet, vous orienter sur les aides
+disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
+communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
+Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
+COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
+GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
+JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>162563</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3047,1386 +4797,224 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...443 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
-[...731 lines deleted...]
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -4467,1333 +5055,862 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>143859</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions de prévention de la délinquance, la radicalisation, le séparatisme et les dérives sectaires - FIPD</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Fonds interministériel de prévention de la délinquance - FIPD</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>SG-Comité interministériel de prévention de la délinquance et de la radicalisation</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La circulaire du 16 février 2023 relative aux orientations budgétaires du FIPD pour l&amp;#039;année 2023 fixe les orientations du gouvernement en matière de politiques publiques de prévention et de lutte contre les phénomènes de rupture susceptibles de porter atteinte à la sécurité des français et au pacte républicain (délinquance, radicalisation, séparatisme, dérives sectaires).
+&lt;/p&gt;
+&lt;p&gt;
+ Les grandes priorités de ces politiques pour 2023 devront porter sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions visant à poursuivre le déploiement de la vidéoprotection de voie publique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention de la délinquance des jeunes, avec un accent porté sur ses manifestations les plus récentes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la poursuite de la protection des victimes de violences intrafamiliales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention de la radicalisation, dans la perspective d&amp;#039;un nouveau plan national ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la lutte contre les séparatismes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la lutte contre les dérives sectaires et contre le complotisme.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation , prise en charge de personnes vulnérables, spectacles culturels, ateliers ...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>http://cipdr-fipd@interieur.gouv.fr</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.fipd.interieur.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Informations et accompagnement pour candidater :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mme ROVIRA Michèle :
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.92.36.72.09
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:michele.rovira&amp;#64;alpes-de-haute-provence.gouv.fr" target="_self"&gt;
+  michele.rovira&amp;#64;alpes-de-haute-provence.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90f5-financer-des-actions-de-prevention-de-la-deli/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>129731</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Caisse des écoles de Chambéry</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  faciliter les coopérations entre les membres de la communauté éducative
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
+&lt;/p&gt;
+&lt;p&gt;
+ Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Chambéry</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>c.mouilleron@mairie-chambery.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Mairie de Chambéry</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>147706</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P27" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q23" s="1" t="inlineStr">
+      <c r="Q27" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD23" s="1" t="inlineStr">
+      <c r="AD27" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-[...867 lines deleted...]
-      <c r="A27" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>144547</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5836,347 +5953,164 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...181 lines deleted...]
-      </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>142693</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
@@ -6365,51 +6299,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>141770</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Financer des actions de prévention de la délinquance, la radicalisation, le séparatisme et les dérives sectaires</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>FIPD Fond interministériel de prévention de la délinquance</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>SG-Comité interministériel de prévention de la délinquance et de la radicalisation</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6509,51 +6443,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>SG CIDPR</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>26/05/2023</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>141753</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Découvrir le rôle des émotions en classe maternelle et savoir les gérer [FORMATION]</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Gestion des émotions</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
@@ -6661,572 +6595,388 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
-        <v>129731</v>
+        <v>120656</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
-[...5 lines deleted...]
-QPV - Quartiers Prioritaires de la politique de la Ville</t>
+          <t>Mener des actions de coopérations entre le secteur culturel et les milieux de santé</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Culture &amp;amp; Santé, handicap et dépendance</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>Caisse des écoles de Chambéry</t>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Direction régionale des Affaires culturelles (DRAC) — Occitanie</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I32" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
+ Le programme régional Culture et Santé offre l&amp;#039;opportunité aux établissements éligibles qui le souhaitent, d&amp;#039;inscrire une démarche artistique et culturelle dans leur projet d&amp;#039;établissement et de santé. Les appels à candidature régionaux Culture Santé s&amp;#039;inscrivent dans le cadre de la politique interministérielle initiée en 1999 et renouvelée en 2010 par la convention nationale Culture Santé entre le Ministère de la Santé et le Ministère de la Culture.
+&lt;/p&gt;
+&lt;h4&gt;
+ Qu&amp;#039;est-ce que Culture et Santé ?
+&lt;/h4&gt;
+&lt;p&gt;
+ Le ministère de la Culture et le ministère de la Santé mènent depuis plus de vingt ans une politique commune d&amp;#039;accès à la culture pour tous les publics en milieu hospitalier et médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Destinée à promouvoir les actions en faveur du rayonnement et de la visibilité de la thématique &amp;#34;Culture et Santé&amp;#34;, cette politique interministérielle participe à amener la Culture « près » des citoyens et à développer le partage d&amp;#039;expériences entre les acteurs. L&amp;#039;ensemble de la communauté sanitaire est visée : personnes hospitalisées, personnes âgées, familles, professionnels de la santé et du médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans chaque région,
+ &lt;strong&gt;
+  la déclinaison de ce programme est confiée aux Directions Régionales des Affaires Culturelles
+ &lt;/strong&gt;
+ (DRAC/DAC)
+ &lt;strong&gt;
+  et aux Agences régionales de Santé
+ &lt;/strong&gt;
+ (ARS) qui définissent conjointement leurs axes de priorités. Ainsi des appels à candidature régionaux permettent de soutenir des actions de coopérations entre le secteur culturel et les milieux de santé.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs de la démarche
+&lt;/h4&gt;
+&lt;p&gt;
+ Prendre part à la vie culturelle réduit l&amp;#039;isolement du malade et respecte la dimension existentielle de la personne. La culture, vecteur de valorisation personnelle, professionnelle et sociale, est considérée comme une contribution à la politique de santé qui accorde une nouvelle place à l&amp;#039;usager. Une action culturelle au sein des établissements de santé contribue également à la qualité des relations professionnelles et améliore l&amp;#039;inscription des établissements dans la cité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs généraux des appels à projets Culture et Santé sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  faciliter les coopérations entre les membres de la communauté éducative
-[...8 lines deleted...]
-  enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
+  encourager le développement de partenariats singuliers entre les professionnels de la culture, de la santé, les publics et les œuvres, et la production de nouveaux dialogues et points de vue riches d&amp;#039;enseignements partagés dans ces domaines,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aider au développement et au déploiement d&amp;#039;actions spécifiques favorisant l&amp;#039;inclusion des personnes en situation de handicap, quel que soit le type de handicap,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer l&amp;#039;apport des arts et de la culture aux soins de santé auprès de tous les publics dépendants et empêchés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
-[...3 lines deleted...]
-&lt;/p&gt;</t>
+ Pour obtenir plus d&amp;#039;informations sur le dispositif Culture &amp;amp; Santé, rendez-vous ici :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Thematiques/Developpement-culturel/Le-developpement-culturel-en-France/Culture-et-Sante" rel="noopener" target="_blank"&gt;
+  En savoir plus
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Le dispositif se décline en région Occitanie en deux volets : Culture &amp;amp; Santé et Culture, Handicap &amp;amp; Dépendance.
+&lt;/h4&gt;
+&lt;h5&gt;
+ Calendrier
+&lt;/h5&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 31 décembre 2022, 23h59 (heure de Paris)
+  &lt;/strong&gt;
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notification de subvention : à compter d&amp;#039;avril 2023
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h5&gt;
+ Comment déposer un dossier ?
+&lt;/h5&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; correspondant à votre situation en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
-&lt;/p&gt;</t>
+ &lt;strong&gt;
+  Nos voix à ciel ouvert entre Loire et Forêt (Centre-Val de Loire, 2022)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention : 5 800 €
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet propose une découverte de sa voix au sein de la nature en lien avec celles des autres. Il se déploiera en trois volets:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des ateliers chants et des résidences avec l&amp;#039;équipe artistique, l&amp;#039;équipe éducative, les résidents et les jeunes de deux institutions et un réalisateur
+ &lt;/li&gt;
+ &lt;li&gt;
+  quatre concerts-restitutions en extérieur avec chant partagé avec le public
+ &lt;/li&gt;
+ &lt;li&gt;
+  un film artistique témoignant de cette aventure en plein nature entre Forêt et Loire. Le répertoire s&amp;#039;étend de la chanson, à l&amp;#039;opéra et au rap.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-Culture et identité collective
+          <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
-Sports et loisirs
-[...1 lines deleted...]
-Famille et enfance
 Handicap
 Egalité des chances
-Accès aux services
-[...1 lines deleted...]
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...2 lines deleted...]
-Animation et mise en réseau
 Spectacle vivant
 Médias et communication
-Bibliothèques et livres
-Inclusion numérique</t>
+Bibliothèques et livres</t>
         </is>
       </c>
       <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R32" s="1" t="inlineStr">
         <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements sanitaires publics, ESPIC ou associatifs peuvent déposer un dossier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements à vocation sociale et établissements privés à but lucratif sont éligibles uniquement s&amp;#039;ils sont associés à un établissement sanitaire public, ESPIC ou associatif.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus sur les critères d&amp;#039;éligibilité des porteurs et du projet, vous êtes invités à vous référer aux cahiers des charges ci-dessous.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-sante-handicap-et-dependance</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/2022-12-appel-a-projet-culture-sante</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
-[...47 lines deleted...]
-&lt;p&gt;
+ &lt;span&gt;
+  Pour toute question sur le dispositif Culture et Santé en Occitanie, vous êtes invités à vous adresser à :
+ &lt;/span&gt;
  &lt;br /&gt;
-&lt;/p&gt;</t>
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;lamecano.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;lamecano.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  06 12 22 64 11
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y32" s="1" t="inlineStr">
         <is>
-          <t>c.mouilleron@mairie-chambery.fr</t>
+          <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
       <c r="Z32" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4937-culture-sante-handicap-et-dependance/</t>
         </is>
       </c>
       <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
-          <t>Mairie de Chambéry</t>
+          <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
-          <t>17/02/2023</t>
+          <t>20/10/2022</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
-        <v>132278</v>
+        <v>120635</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Financer les investissements des collectivités</t>
+          <t>Développer des actions d'éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Emprunt institutionnel</t>
+          <t>Culture et lien social</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Collecticity</t>
+          <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
-        <is>
-[...261 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L34" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif Culture et lien social a pour but de développer des actions d&amp;#039;éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville. Il est mis en place par la direction régionale des affaires culturelles (DRAC) de la région dans laquelle le projet est réalisé.
 Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
 &lt;/p&gt;
 &lt;h4&gt;
  Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
 &lt;/h4&gt;
 &lt;p&gt;
  À travers cette politique, les DRAC (directions régionales des affaires culturelles) affirment une politique volontariste auprès des structures culturelles en accompagnant, en lien étroit avec les acteurs de la politique de la ville, les projets artistiques et culturels mis en œuvre en faveur des habitants des quartiers politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Il est vivement conseillé aux porteurs de projets candidats de consulter, dès la conception du projet et en amont de toute autre démarche, les services de la DRAC/DAC, qui pourront leur prodiguer des conseils.
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs de la démarche
 &lt;/h4&gt;
 &lt;p&gt;
  Les pratiques artistiques et culturelles sont de puissants leviers d&amp;#039;émancipation personnelle et de cohésion sociale. Pour autant, les freins à la pratique artistique et à la fréquentation des lieux culturels sont nombreux : accessibilité géographique, moyens financiers, mécanismes d&amp;#039;exclusion sociale...
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif a donc vocation à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -7305,276 +7055,276 @@
  &lt;li&gt;
   Remplissez le formulaire et retournez-le par mail en cliquant sur le bouton &amp;#34;Déposer mon dossier&amp;#34; de votre département.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre dossier devra être accompagné des pièces jointes suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la fiche de candidature complétée et signée ;
  &lt;/li&gt;
  &lt;li&gt;
   le dossier de présentation du projet artistique (format libre) ;
  &lt;/li&gt;
  &lt;li&gt;
   les curriculum vitae de tous les artistes ou professionnels de la culture amenés à intervenir dans le projet ;
  &lt;/li&gt;
  &lt;li&gt;
   le cas échéant : le bilan et l&amp;#039;évaluation des projets développés en 2022.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Egalité des chances
 Cohésion sociale et inclusion
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité du demandeur
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être déposés par une structure culturelle ayant pour objectifs principaux, établis dans ses statuts, la création et la diffusion d&amp;#039;œuvres artistiques, culturelles, patrimoniales ou scientifiques et techniques : association culturelle, compagnie, artiste inscrit à la maison des artistes, musée, médiathèque, lieu patrimonial, structure de diffusion scientifique et technique à l&amp;#039;exception des établissements publics nationaux du ministère de la Culture, etc.
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;adresser aux habitants d&amp;#039;un quartier politique de la ville.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets culturels et artistiques proposés doivent être le fruit d&amp;#039;une co-construction entre une structure culturelle et une structure du champ social (maison de quartier, centre d&amp;#039;hébergement et de réinsertion sociale, centre social, bailleur social, association œuvrant dans le champ social, centre d&amp;#039;animation, mission locale, centre d&amp;#039;accueil de demandeurs d&amp;#039;asile, foyers d&amp;#039;accueil, résidence sociale...).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans la nouvelle géographie prioritaire – loi de programmation pour la ville et la cohésion urbaine du 21 février 2014 Ouvre une nouvelle fenêtre – en proposant des projets dans les territoires cibles que sont les quartiers politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les structures peuvent s&amp;#039;appuyer sur les outils de localisation suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une carte interactive des quartiers prioritaires Ouvre une nouvelle fenêtre sur le site Internet de Système d&amp;#039;information géographique de la Politique de la ville
  &lt;/li&gt;
  &lt;li&gt;
   les quartiers prioritaires de la politique de la ville sur le géoportail Ouvre une nouvelle fenêtre
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-lien-social</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aube / Marne : M. SALINGUE (
   &lt;a href="mailto:guillaume.salingue&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    guillaume.salingue&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 26 70 36 93)
  &lt;/li&gt;
  &lt;li&gt;
   Ardennes / Haute-Marne : Mme TABOURIN (
   &lt;a href="mailto:chantal.tabourin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    chantal.tabourin&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 26 70 36 86)
  &lt;/li&gt;
  &lt;li&gt;
   Meurthe-et-Moselle / Meuse / Moselle / Vosges : Mme MARTINET (
   &lt;a href="mailto:frederique.martinet&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    frederique.martinet&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 87 56 41 00)
  &lt;/li&gt;
  &lt;li&gt;
   Bas-Rhin / Haut-Rhin : Mme BLONDEAU (
   &lt;a href="mailto:nicole.blondeau&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    nicole.blondeau&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 88 15 57 10)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bdf7-culture-et-lien-social/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF34" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>120596</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -7602,66 +7352,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P35" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q35" s="1" t="inlineStr">
+      <c r="Q34" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -7673,1504 +7423,746 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...758 lines deleted...]
-      <c r="A39" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>120021</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Réalisation d'un portrait sociodémographique</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
 &lt;/p&gt;
 &lt;p&gt;
  Durée : 15 jours à 1 mois
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
   &lt;/li&gt;
   &lt;li&gt;
    Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
   &lt;/li&gt;
   &lt;li&gt;
    Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Consommation et production
 Lutte contre la précarité
 Emploi
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité de Seine-et-Marne
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ID77 - Sylvie ROGNON
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>10/08/2022</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>119980</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>119942</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J41" s="1" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -9199,164 +8191,164 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>119940</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -9373,299 +8365,2174 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>117478</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de "l'Aisance Aquatique" à destination des enfants de 4 à 6 ans</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à la mise en œuvre de l'Aisance Aquatique à l'usage des collectivités</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer l&amp;#039;Aisance Aquatique dans votre territoire, les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les premières informations concernant l&amp;#039;Aisance Aquatique dans les territoires sont décrites dans le guide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une présentation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des exemples de mise en oeuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des précisions sur les conditions d&amp;#039;encadrement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une liste de différents financements mobilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Famille et enfance
+Egalité des chances</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sports.gouv.fr/preventiondesnoyades/zoom-sur/article/guide-d-accompagnement-a-la-mise-en-oeuvre-de-l-aisance-aquatique-aaq-a-l-usage</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ pour connaître le référent départemental AAQ du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la carte interactive des professionnels et des bassins :
+ &lt;a href="https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
+  https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>leila.bengana@jeunesse-sports.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb6d-copie-10h15-accompagner-le-deploiement-du-sav/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>117477</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement du "Savoir Rouler à Vélo" à destination des enfants de 6 à 11 ans</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement du savoir rouler à vélo à l'usage des collectivités</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en oeuvre le Savoir Rouler à Vélo dans votre territoire ? Les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  srav&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les premières informations de la mise en place du &amp;#34;Savoir Rouler à Vélo&amp;#34; dans les territoires sont décrites dans le guide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une présentation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des exemples de mise en oeuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des précisions sur les conditions d&amp;#039;encadrement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une liste de différents financements mobilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Education et renforcement des compétences
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://sports.gouv.fr/savoir-rouler-a-velo/zoom-sur/article/guide-d-accompagnement-du-savoir-rouler-a-velo-a-l-usage-des-collectivites-2022</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
+ &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  srav&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ pour connaître le référent départemental SRAV.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous cherchez un intervenant près de chez vous ? Consultez la carte interactive des intervenants :
+ &lt;a href="https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
+  https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>leila.bengana@jeunesse-sports.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8f72-accompagner-le-deploiement-du-savoir-rouler-a/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
       <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>117568</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’apprentissage tout au long de la vie</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+structure intervenant sur l’éducation (champ du primaire, secondaire,
+périscolaire ou supérieur) ayant un fort impact social et territorial, une
+structure de formation continue ayant un fort impact social et territorial, une
+structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
+ou de la formation professionnelle ayant une fonction support clé pour les
+organismes de formation ou organismes de formation et/ou centre de formations
+d’apprentis ou encore une collectivité locale ou une entreprise publique locale
+(société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
+projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
+Territoires investit dans vos projets pour permettre à chacune et chacun
+d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
+point du territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
+financement s’articule autour de deux volets. Un premier consacré à
+l’éducation, où nous accompagnons, conseillons et finançons les projets
+éducatifs des territoires. Un second consacré à la formation professionnelle à
+impact, où nous investissons dans le développement de structures de formation
+professionnelle, initiale ou continue, positionnées sur la formation des
+publics répondant à des enjeux de cohésion sociale et territoriale, de la
+transition écologique, et des métiers en tension. Cet investissement prend la
+forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature de la demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides
+Cimetières et funéraire
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur les frais de fonctionnement de la structure
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes hors compétences du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur des subventions dont l&amp;#039;octroi est prévu par un autre dispositif départemental
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des services ; Tél. : 05 16 09 74 24
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 45
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -9702,82 +10569,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9823,3048 +10690,1375 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>104550</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la gratuité des manuels et des autres ressources pédagogiques aux familles</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Gratuité des ressources pédagogiques et manuels scolaires</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>90 euros par élève : enseignement général et technologique, 70 euros : enseignement professionnel</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Garantir la gratuité des manuels et des autres ressources pédagogiques aux familles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir le pouvoir d&amp;#039;achat des familles en maintenant la gratuité des manuels scolaires pour tous les lycéens des établissements publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir l&amp;#039;égalité des chances
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagner la transition vers le numérique éducatif
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir la liberté pédagogique des enseignants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale prend la forme d&amp;#039;une dotation pluriannuelle exceptionnelle versée aux établissements publics et privés. Elle permet l&amp;#039;acquisition par les établissements de manuels papier ou numérique, mis à disposition des lycéens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Revitalisation
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2025</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Attribution d&amp;#039;une aide exceptionnelle aux établissements à la CP du 6 juin 2019.
+ &lt;br /&gt;
+ (pas de dossier à constituer)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/gratuite-des-ressources-pedagogiques-et-manuels-scolaires</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fabienne Rigoli
+ &lt;br /&gt;
+ 0228205876
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a325-gratuite-des-ressources-pedagogiques-et-manue/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>104596</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Mon ordi au lycée</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP
+&lt;/p&gt;
+&lt;p&gt;
+ La Région distribue les ordinateurs dans les établissements en début d&amp;#039;année scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2021</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre élève de seconde ou 1ere inscrit dans un lycée public ou privé ligérien.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://enquete.paysdelaloire.fr/surveyserver/s/paysdelaloire/176-DL-MonOrdiAuLycee/inscription.htm#3</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Equipement et numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ NicolasTavolieri
+ &lt;br /&gt;
+ nicolas.tavolieri&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 52 81
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f67-mon-ordi-au-lycee/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>117161</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Disposer des chiffres clés des réalités sociodémographiques de son territoire</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aide à l&amp;#039;installation, pour la création et le fonctionnement des points information jeunesse (PIJ) et des bureaux information jeunesse (BIJ), labellisés par le Ministère de la jeunesse et des sports.
-[...13 lines deleted...]
- Délibération n°2016-02-0009 (AD du 17/10/2016)
+ Comprendre les réalités sociodémographiques de votre territoire avec les chiffres clés de l&amp;#039;Observatoire départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Les « chiffres clés » de l&amp;#039;Observatoire départemental sont des fiches synthétiques de 4 à 6 pages permettant de visualiser à travers des représentations graphiques simples et imagées les principales données de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Qui sont les habitants de ma commune ? Comment évolue la population de mon EPCI ? Combien d&amp;#039;actifs sur mon territoire et dans quels secteurs travaillent-ils ?
+&lt;/p&gt;
+&lt;p&gt;
+ Des questions auxquelles se proposent de répondre les « chiffres clés » de l&amp;#039;Observatoire départemental permettant ainsi de dresser un état des lieux synthétique de la population de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les diagnostics seront extraits du logiciel de l&amp;#039;observatoire départemental « en un clic » et pourra faire l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces données pourront faire l&amp;#039;objet d&amp;#039;approfondissement pour des besoins spécifiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
+Famille et enfance
 Egalité des chances
-Accès aux services
-[...4 lines deleted...]
-      <c r="O44" s="1" t="inlineStr">
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Emploi
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...7 lines deleted...]
-      <c r="S44" s="1" t="inlineStr">
+ Collectivités de Seine-et-Marne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X44" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de la citoyenneté, de la jeunesse et de la vie associative
-[...2 lines deleted...]
- Téléphone : 01 60 91 32 44
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2a2-disposer-des-chiffres-cles-des-realites-socio/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-[...158 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>95203</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités vers le LABEL "AMI DES AÎNÉS"®</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>LABEL "AMI DES AÎNÉS"®</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Réseau francophone des villes amies des aînés</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...25 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
-[...11 lines deleted...]
- Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+ &lt;strong&gt;
+  Sensibilisation aux enjeux de l&amp;#039;adaptation des territoires au vieillissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La démarche Villes Amies des Aînés (VADA), initiée par l&amp;#039;Organisation Mondiale de la Santé (OMS) et développée en France par le Réseau Francophone des Villes amies des aînés (RFVAA), consiste à
+ &lt;strong&gt;
+  interroger les particularités territoriales et les politiques locales au prisme des particularités liées au vieillissement de la population
+ &lt;/strong&gt;
+ . Cette méthodologie, qui s&amp;#039;appuie sur de la conduite de projet, a pour particularité de
+ &lt;strong&gt;
+  rendre incontournable la consultation des habitants, la transversalité des politiques publiques, le partenariat avec les acteurs du territoire et la lutte contre les stéréotypes liés à l&amp;#039;âge
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce contexte, les collectivités peuvent s&amp;#039;engager vers le LABEL &amp;#34;AMI DES AÎNÉS&amp;#34;&lt;span&gt;®&lt;/span&gt; pour
+ &lt;strong&gt;
+  être accompagnées dans l&amp;#039;amélioration de leurs politiques locales et pour affirmer leur volonté d&amp;#039;améliorer l&amp;#039;environnement social et bâti
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A travers leur appartenance au programme Petites Villes de Demain ou Action Cœur de Ville, les collectivités qui le souhaitent pourront
+ &lt;strong&gt;
+  bénéficier d&amp;#039;un accompagnement approfondi pour aller vers ce processus de labellisation
+ &lt;/strong&gt;
+ (facilitation pour la participation aux événements du RFVAA, interlocuteurs dédiés, accès à une banque de bonnes pratiques, organisation de webinaires réservés...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
-[...3 lines deleted...]
-  https://www.interregeurope.eu/discover-projects/
+ Pour des retours d&amp;#039;expériences de territoires labellisés, rendez-vous sur le numéro spécial de la Gazette des communes grâce au lien suivant : http://villesamiesdesaines-rf.fr/pdf/HS-GazettexRFVAA.pdf
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Santé
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être adhérent au Réseau Francophone des Villes Amies des Aînés
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>http://villesamiesdesaines-rf.fr/label-ami-des-aines</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>http://villesamiesdesaines-rf.fr/</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus contactez :
+ &lt;a href="mailto:contact&amp;#64;rfvaa.com" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;rfvaa.com
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>agiacomini@rfvaa.com</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76d9-accompagner-les-collectivites-vers-le-label-a/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Francophone des Villes Amies des Aînés</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>94953</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions d’intégration et d’accompagnement dans la vie étudiante et valoriser les engagements et les mouvements étudiants</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'animation de la vie étudiante</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>10000€</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Quelques exemples de projets financés :
+  Soutien à l&amp;#039;animation de la vie étudiante
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Objectif : Soutenir les actions d&amp;#039;intégration et d&amp;#039;accompagnement dans la vie étudiante et valoriser les engagements et les mouvements étudiants
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région s&amp;#039;articule autour de 2 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  AXE 1 - Valorisation des Engagements et Mouvements Etudiants
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien aux manifestations étudiantes qui participent au rayonnement et à l&amp;#039;attractivité du Grand Est et de ses territoires.
+Les manifestations, initiées par les associations étudiantes ou multi partenariales, peuvent être soutenues dès lors qu&amp;#039;elles présentent une dimension régionale, nationale ou internationale et se déroulent sur le territoire du Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  AXE 2 Soutien aux actions d&amp;#039;intégration et d&amp;#039;accompagnement dans la vie étudiante
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien aux initiatives étudiantes destinées à accueillir les étudiants primo-entrants d&amp;#039;un territoire afin de favoriser leur intégration et le bien–vivre dans ce territoire.
+Les manifestations doivent participer d&amp;#039;une logique thématique explicite – ex : sportive, artistique, patrimoniale – et faciliter la découverte et l&amp;#039;appropriation de leur environnement par les nouveaux arrivants, elles permettent aux nouveaux étudiants d&amp;#039;échanger avec d&amp;#039;autres étudiants plus anciens ou avec la population locale en vue de faciliter leur intégration au sein de la cité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide :
+ &lt;/strong&gt;
+ les établissements d&amp;#039;enseignement supérieur, les associations et les associations étudiantes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ subvention de fonctionnement.
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Aider le développement de la mobilité électrique au niveau régional ;
-[...14 lines deleted...]
-  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+  Taux maxi : 50 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond : 10 000 €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La demande d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un appel à projet est lancé.
+Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention adressée au Président de la Région démontrant que l&amp;#039;aide allouée a un effet incitatif.
+La demande d&amp;#039;aide doit contenir les informations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le nom du porteur de projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une description du projet, y compris ses dates de début et de fin,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la localisation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un budget prévisionnel équilibré en dépenses et recettes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le montant de l&amp;#039;aide sollicitée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Délais de transmission de la demande
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;Axe 1
+ &lt;/strong&gt;
+ :
+ &lt;strong&gt;
+  Valorisation des Engagements et Mouvements Etudiants
+ &lt;/strong&gt;
+ Les dates de réception sont fixées au 30 juin pour les actions du premier semestre de l&amp;#039;année universitaire à venir et au 31 décembre pour les manifestations du second semestre de l&amp;#039;année universitaire en cours.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;Axe 2 : Soutien aux actions d&amp;#039;intégration et d&amp;#039;accompagnement dans la vie étudiante
+ &lt;/strong&gt;
+ La date de réception par la Région de la réponse à l&amp;#039;appel à projet est fixée au 30 septembre 2017 pour l&amp;#039;année universitaire 2017-2018 et au plus tard au 30 avril précédent l&amp;#039;année universitaire de déroulement de la manifestation pour les années suivantes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Axe 1 : Valorisation des Engagements et Mouvements Etudiants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les manifestations dont les étudiants sont les organisateurs,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les manifestations multi partenariales d&amp;#039;ampleur régionale ou à visibilité nationale ou internationale.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Axe 2 : Soutien aux actions d&amp;#039;intégration et d&amp;#039;accompagnement dans la vie étudiante
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les manifestations destinées aux étudiants primo-entrants,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les manifestations se déroulant dans le mois précédent la rentrée ou dans un délai de trois mois après la rentrée universitaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les manifestations justifiant d&amp;#039;une déclinaison thématique avérée ou d&amp;#039;un intérêt local marqué.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les manifestations strictement festives ou d&amp;#039;intégration, les soirées étudiantes, ainsi que les salons étudiants ou manifestations à caractère professionnel, ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dépenses éligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les rémunérations hors salaires de fonctionnaires,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les prestations externes,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de déplacement, d&amp;#039;hébergement, de restauration,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de location,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de communication,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les achats liés à l&amp;#039;événement soutenu.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
-[...13 lines deleted...]
-Montagne
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie sociale et solidaire
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2018</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-a-lanimation-de-la-vie-etudiante/</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0159/depot/simple</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.grandest.fr/contact/" rel="noopener" target="_blank"&gt;
+  Prendre contact avec la Région Grand Est
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/05e2-soutien-a-lanimation-de-la-vie-etudiante/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>92049</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participent au plan de relance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont un modèle économique équilibré et affichent des perspectives de développement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Sols
-Espaces verts
-[...7 lines deleted...]
-Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
-[...9 lines deleted...]
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
-Equipement public
-[...5 lines deleted...]
-Accessibilité
 Lutte contre la précarité
-Emploi
-[...21 lines deleted...]
-Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
-Cimetières et funéraire
-Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="U46" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X46" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Point de contact national Nord de la France
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
- :
-[...610 lines deleted...]
-          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...581 lines deleted...]
-      </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
-          <t>15/04/2022</t>
+          <t>22/04/2021</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
-        <v>105015</v>
+        <v>102937</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les partenaires du Département</t>
-[...4 lines deleted...]
-          <t>Soutien aux partenaires du Département</t>
+          <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
-        <is>
-[...803 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...245 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -12872,51 +12066,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -12933,167 +12127,167 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>102581</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs œuvrant dans le domaine social</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Soutien aux acteurs œuvrant dans le domaine social</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département reconnaît le rôle primordial des acteurs sociaux en Charente, favorisant le développement des territoires, encourageant le maintien du lien social et l&amp;#039;apprentissage de la citoyenneté.
 &lt;/p&gt;
 &lt;p&gt;
  Plus particulièrement, la vie associative, fondée sur l&amp;#039;engagement individuel et collectif, la solidarité et l&amp;#039;altruisme, doit ainsi être encouragée et soutenue dans son développement. Au cœur de l&amp;#039;association, l&amp;#039;engagement bénévole doit être soutenu et accompagné dans ses initiatives.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de structurer, de pérenniser et de développer les activités sociales et médico-sociales complémentaires à son action, le Département est susceptible d&amp;#039;accorder son soutien aux porteurs d&amp;#039;un projet dans les secteurs d&amp;#039;activité suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Personnes âgées et handicapées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  S&amp;#039;agissant du schéma pour l&amp;#039;autonomie et la citoyenneté, il sera tenu compte du respect de ses objectifs et orientations. Les actions financées doivent ainsi permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -13179,66 +12373,66 @@
  Subvention de fonctionnement :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant sera établi à partir de critères tels que le nombre d&amp;#039;adhérents et/ou de bénévoles, la nature de l&amp;#039;action sociale et/ou caritative, les projets, l&amp;#039;organisation d&amp;#039;animations ou d&amp;#039;actions sur le territoire départemental, la prise en compte de l&amp;#039;agenda 21 départemental, la réalisation des projets de l&amp;#039;année précédente...
 &lt;/p&gt;
 &lt;p&gt;
  Subvention de fonctionnement affecté à une action :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;opération. Il est plafonné à 10.000 euros.
 &lt;/p&gt;
 &lt;p&gt;
  Plafond des subventions publiques :
 &lt;/p&gt;
 &lt;p&gt;
  La subvention départementale éventuellement accordée peut faire l&amp;#039;objet d&amp;#039;un cumul avec d&amp;#039;autres aides publiques (Europe, Etat, Région, intercommunalités, communes...) de telle sorte que le total des subventions accordées pour une même action ne soit pas supérieur à 80% du coût global de l&amp;#039;opération. Cela implique donc un financement propre de l&amp;#039;organisme demandeur d&amp;#039;au moins 20% de l&amp;#039;opération.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Famille et enfance
 Handicap
 Egalité des chances
 Cohésion sociale et inclusion
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligibles à une subvention, les projets devront s&amp;#039;inscrire dans le champ d&amp;#039;un des trois domaines précités : personnes âgées et handicapées, enfance et famille, action sociale. Les projets devront s&amp;#039;inscrire dans le cadre des programmes ou schémas départementaux afférents à ces politiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets financés doivent concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le fonctionnement annuel d&amp;#039;une association
  &lt;/li&gt;
  &lt;li&gt;
   des actions, en fonctionnement
  &lt;/li&gt;
  &lt;li&gt;
   des projets expérimentaux, en fonctionnement. En ce cas, il est à noter que le soutien du Département ne vise qu&amp;#039;à rendre possible l&amp;#039;expérimentation et n&amp;#039;engage en aucun cas celui-ci sur la reconduction de son financement
  &lt;/li&gt;
  &lt;li&gt;
   des investissements dans le cas où la demande n&amp;#039;est éligible à aucun autre règlement du Département.
  &lt;/li&gt;
@@ -13381,79 +12575,79 @@
   subvention sans convention :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - versement de 50% du montant total de la subvention à compter de la décision favorable de l&amp;#039;Assemblée délibérante ;
 &lt;/p&gt;
 &lt;p&gt;
  - versement du solde en une seule fois dès production des justificatifs/factures acquittées.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   subvention avec convention : versement au regard des dispositions définies dans la convention
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Caducité :
 &lt;/p&gt;
 &lt;p&gt;
  Fonctionnement et fonctionnement affecté : 1 an à compter de la date de notification de la décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/06-Insertion_et_action_sociale/soutien_acteurs_domaine_social.pdf</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement
  &lt;/li&gt;
@@ -13491,1312 +12685,540 @@
  Pour rappel, l&amp;#039;organisme de droit privé bénéficiaire d&amp;#039;une subvention de fonctionnement affectée doit produire un compte rendu financier qui atteste de la conformité des dépenses effectuées au regard de l&amp;#039;objet de la subvention. Le compte rendu financier est déposé auprès du Département dans les six mois suivant la fin de l&amp;#039;exercice pour lequel la subvention a été attribuée.
 &lt;/p&gt;
 &lt;p&gt;
  Contacts
 &lt;/p&gt;
 &lt;p&gt;
  Personnes âgées et personnes handicapées : 05 16 09 76 32
 &lt;/p&gt;
 &lt;p&gt;
  Enfance et famille : 05 16 09 69 24
 &lt;/p&gt;
 &lt;p&gt;
  Action sociale : 05 16 09 69 54 ou 69 69
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail citoyens &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d33e-soutenir-les-acteurs-uvrant-dans-le-domaine-s/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>12/10/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>92602</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
-[...771 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
  &lt;/li&gt;
  &lt;li&gt;
   Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de la subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais de location de locaux et/ou de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>92608</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>30% maximum du budget de l’action</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
 Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
  &lt;/li&gt;
  &lt;li&gt;
   Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
  &lt;/li&gt;
  &lt;li&gt;
   Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
  &lt;/li&gt;
  &lt;li&gt;
   Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
  &lt;/li&gt;
  &lt;li&gt;
   Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Forêts
 Montagne
 Sols
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Risques naturels
 Qualité de l'air
 Lutte contre la précarité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats intercommunaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>92586</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -14835,1758 +13257,397 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>94242</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Œuvrer en faveur de l’innovation pour l’éducation</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les acteurs qui œuvrent en faveur de l&amp;#039;innovation pour l&amp;#039;éducation.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre concerne les structures privées ou associatives intervenant sur l&amp;#039;éducation et les collectivités qui souhaitent contribuer à l&amp;#039;innovation dans le domaine de l&amp;#039;éducation ou de la EdTech.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_edtech_forgood_psat</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4b71-investir-dans-linnovation-pour-leducation-edu/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>16/06/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-[...1361 lines deleted...]
-      <c r="A74" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>62848</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16632,855 +13693,787 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E75" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>74861</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Financer la mobilité européenne des élèves des filières sanitaires et sociales</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient et accompagne les écoles relevant des filières sanitaires et sociales désirant intégrer dans leur offre de formation des stages en entreprise en Europe au profit de leurs élèves en formation relevant des niveaux 3 et 4.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Dans un contexte économique et social en mutation, la mobilité européenne génère un effet accélérateur de retour à l&amp;#039;emploi ou d&amp;#039;entrée en formation.  Consciente de ces enjeux, la Région Occitanie Pyrénées-Méditerranée, avec le soutien financier de l&amp;#039;Agence Erasmus &amp;#43;, contribue à l&amp;#039;insertion socio-professionnelle des apprentis, en favorisant l&amp;#039;ouverture internationale comme levier de développement de la citoyenneté et des compétences professionnelles.
+&lt;/p&gt;
+&lt;p&gt;
+ Des dispositifs d&amp;#039;accompagnement financier et techniques sont mis à la disposition des structures proposant des formations de niveau 3 et 4 de la filière sanitaire et sociale pour les soutenir dans le développement des actions de mobilité à l&amp;#039;international.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Huit catégories de dépenses sont éligibles à un barème forfaitaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais de visites préparatoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de préparation au départ et de formation linguistique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de mobilité (voyage et séjour),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais culturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais d&amp;#039;assurance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien aux besoins spécifiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de personnel et charges indirectes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité de dépôt d&amp;#039;une demande de subvention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;organisme bénéficiaire dépose une demande pour un groupe et pour une destination, même si les séjours sont échelonnés et/ou les départs individuels.   Par principe, la demande de financement devra être antérieure au commencement d&amp;#039;exécution de l&amp;#039;opération (phase préparatoire de la mobilité). Toutefois, les dossiers sollicitant un financement pour des opérations qui auraient débuté 6 mois avant la date de réception de la demande de financement pourront être considérés recevables par la Région dans le respect des dispositions des articles 4 et 5 du règlement d&amp;#039;intervention régissant ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les organismes membres du consortium ERASMUS&amp;#43; &amp;#34;Mobilité des apprenants d&amp;#039;Occitanie 2020/2022&amp;#34; coordonnés par la Région Occitanie :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les organismes gestionnaires des établissements de formations sanitaires et sociales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des établissements de formations sanitaires et sociales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout organisme associé et habilité par un établissement membre pour la mise en œuvre du projet de mobilité,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets éligibles doivent répondre aux caractéristiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action n&amp;#039;est pas cofinancée par des financements européens captés directement par l&amp;#039;établissement ou le bénéficiaire direct
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre minimal d&amp;#039;apprenants bénéficiaires fixé à 5 , et dans la mesure du possible d&amp;#039;un groupe &amp;#34;classe&amp;#34; ou &amp;#34;promotion&amp;#34;, pour lequel l&amp;#039;organisme bénéficiaire est libre de déterminer les critères de formation du groupe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définir des modalités de préparation au départ et d&amp;#039;accompagnement adaptées au public éligible (avant, pendant et après la période de mobilité) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer une période de formation en entreprise dans le cadre d&amp;#039;un partenariat européen en lien avec les objectifs pédagogique de la formation suivie par les apprenants bénéficiaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclure une démarche d&amp;#039;évaluation des compétences acquises en cours de mobilité et des impacts du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Destinations éligibles : Seules les mobilités organisées dans les pays éligibles au programme ERASMUS&amp;#43; sont éligibles au programme régional. Pour accéder à la liste des pays éligibles, veuillez-vous référer au site Internet de l&amp;#039;Agence Erasmus &amp;#43; . La zone géographique prioritaire en Europe est définie par les accords de coopération de la Région Occitanie Pyrénées / Méditerranée, à savoir les relations bilatérales privilégiées avec l&amp;#039;Allemagne et les zones transfrontalières espagnoles (Catalogne, Navarre, Aragon, Pays Basque) et les Iles Baléares dans le cadre de l&amp;#039;Eurorégion Pyrénées / Méditerranée ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le contenu de la mobilité prendra en compte un stage en entreprise d&amp;#039;une durée minimale de 10 jours consécutifs. Le séjour peut être ventilée sur un temps en entreprise et/ou un temps en centre de formation, si la mobilité est à visée certificative ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-a-la-mobilite-europeenne-des-eleves-des-filieres-sanitaires-et-sociales</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mathilde DUPAS
+&lt;/p&gt;
+&lt;p&gt;
+ chargée de mission
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : mathilde.dupas&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5287-aides-a-la-mobilite-europeenne-des-eleves-des/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>74203</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Créer une offre d'accession sociale à la propriété de qualité en centre-ville</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...13 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Subvention</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu'à 15 000 € par logement produit</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement mixte (prêt et subvention) accordé dans le cadre du Programme national Action Cœur de Ville pour la
+ production d&amp;#039;une offre d&amp;#039;accession sociale à la propriété,
+ s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques du financement varient selon les modes de production (VEFA/VIR ; PSLA ; BRS ; Démembrement Accession ; SCI APP) et le type d&amp;#039;opérations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition-amélioration d&amp;#039;immeubles entiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de locaux ou d&amp;#039;immeubles entiers en
+ vue de leur transformation en logements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démolition-reconstruction de logements ou de
+ locaux en vue de leur transformation en logements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;immeubles de logements dans des
+ dents creuses, suite à une démolition antérieure.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Contexte et objectifs :
+  Exemple d&amp;#039;opérations financées :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de résidences sociales de type FJT pour des jeunes ayant un besoin en hébergement ou logement temporaire du fait, en particulier,  de leurs parcours de formation (notamment d&amp;#039;apprentis) et d&amp;#039;accès à un premier emploi.
+  maisons de ville en PSLA à Compiègne par Clésence ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Habitat participatif en BRS et PSLA à Pau par le COL.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Egalité des chances
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires personnes morales titulaires d&amp;#039;un
+ droit réel (titre de propriété, bail à réhabilitation,
+ usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
+ opérations financées.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes d&amp;#039;habitat social :
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;
+ – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Sociétés coopératives d&amp;#039;HLM (SA COOP).
+&lt;/p&gt;
+&lt;p&gt;
+ – Etablissements publics locaux
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Accompagner la restructuration et la réhabilitation lourde de sorte que les résidences dédiées aux jeunes soient adaptées à leurs besoins et améliorent les conditions d&amp;#039;usage et de gestion (économie des coûts de gestion) ;
+  Autres personnes morales.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
+  Les opérations devront justifier le respect des conditions suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  acquisition-amélioration
+ &lt;/strong&gt;
+ d&amp;#039;immeubles entiers ou acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements  : atteinte d&amp;#039;une performance énergétique minimale équivalente à une étiquette C;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  démolition-reconstruction
+ &lt;/strong&gt;
+ de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  construction d&amp;#039;immeubles
+ &lt;/strong&gt;
+ de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Logements en accession sociale à la propriété :
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la Région Occitanie / Pyrénées-Méditerranée.
-[...2 lines deleted...]
-  Associations ou établissements agréés.
+  En Accession Directe, en Vente en l&amp;#039;Etat futur d&amp;#039;Achèvement (VEFA), en vente d&amp;#039;immeuble à rénover (VIR).
+ &lt;/li&gt;
+ &lt;li&gt;
+  En location accession (financement PSLA), en bail
+ réel solidaire (BRS), en SCI d&amp;#039;accession progressive
+ à la propriété (SCI APP) ou en démembrement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...74 lines deleted...]
-&lt;p&gt;
+ La subvention forfaitaire, complémentaire obligatoirement du prêt, est plafonnée à 15 000 € TTC par
+ logement produit, et versée au maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ En contrepartie, le maître d&amp;#039;ouvrage devra s&amp;#039;engager à promouvoir la commercialisation d&amp;#039;au moins 75% des logements de l&amp;#039;opération auprès de salariés du secteur privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement sera effectué au maître d&amp;#039;ouvrage
+ après vérification de l&amp;#039;éligibilité de l&amp;#039;accédant en justifiant son statut de salarié et l&amp;#039;obligation faite
+ à l&amp;#039;accédant d&amp;#039;occupation du bien subventionné au
+ titre de résidence principale durant une période
+ minimale de 5 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;objectif de 75% n&amp;#039;est pas atteint, la subvention sera réajustée à la baisse en fonction du nombre de logements manquants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="R75" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...38 lines deleted...]
- Dans le cas d&amp;#039;une mise à disposition de foncier renouvelée via un bail emphytéotique, (réhabilitation ou autre), la durée de celui-ci devra être au moins égale à celle du prêt contracté (&amp;#43; 3 ans de sortie de bail).
+ Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
+ &lt;a href="https://www.actionlogement.fr/implantations"&gt;
+  agence Action Logement la plus proche
+ &lt;/a&gt;
+ .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>chloe.ribelles@actionlogement.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a96-creer-une-offre-de-logements-locatifs-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement Services</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-[...242 lines deleted...]
-      <c r="E77" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17523,440 +14516,1160 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>74162</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Prêt</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du label énergétique et/ou des caractéristiques et de l'équilibre de l'opération</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement accordé dans le cadre du Programme national Action Cœur de Ville pour la
+ production d&amp;#039;une offre locative nouvelle conventionnée dans le parc social et intermédiaire,
+ s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques du financement varient selon le type d&amp;#039;opération :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Acquisition-amélioration d&amp;#039;immeubles entiers;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Démolition-reconstruction de logements ou de locaux en vue de leur transformation en logements;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;immeubles emblématiques à caractère patrimonial (ex : ancienne Ecole des Beaux Arts à Dôle ; immeuble La Nationale à Pointe-à-Pitre...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction neuve sur dents creuses (exemple à Gap suite à une démolition) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation de bureaux ou de bâtiments industriels en logements (ex : garage Rédélé à Dieppe)...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Exemple en
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;CrB3UOjV0_A&amp;amp;list&amp;#61;PLHeZWaaRJmkQLDIzPaDAkmBMikr_pfMCc&amp;amp;index&amp;#61;2"&gt;
+  vidéo
+ &lt;/a&gt;
+ d&amp;#039;une belle opération à Moulins (63) par Evoléa.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Egalité des chances
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les bénéficiaires personnes morales titulaires d&amp;#039;un
+ droit réel (titre de propriété, bail à réhabilitation,
+ usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
+ opérations financées.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes d&amp;#039;habitat social :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Sociétés coopératives d&amp;#039;HLM (SA COOP).
+&lt;/p&gt;
+&lt;p&gt;
+ – Etablissements publics locaux
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes agréés « maîtrise d&amp;#039;ouvrage d&amp;#039;insertion ».
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute personne morale bénéficiaire du régime fiscal du logement intermédiaire (art 279-0 bis A du CGI).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Les opérations devront justifier le respect des conditions suivantes :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  acquisition-amélioration
+ &lt;/strong&gt;
+ d&amp;#039;immeubles entiers ou acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements  : atteinte d&amp;#039;une performance énergétique minimale équivalente à une étiquette C;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  démolition-reconstruction
+ &lt;/strong&gt;
+ de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  construction
+ &lt;/strong&gt;
+ d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est précisé que les travaux éligibles portent sur les
+ parties communes de l&amp;#039;immeuble et parties privatives
+ des logements, à l&amp;#039;exception des parties privatives
+ liées aux locaux commerciaux qui ne sont pas éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations ne devront pas avoir démarré au
+ moment du dépôt de dossier de demande de financement (date de l&amp;#039;ordre de service).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez nous contacter
+ par
+  mail en joignant votre interlocuteur habituel ou par l&amp;#039;
+ &lt;a href="https://www.actionlogement.fr/implantations"&gt;
+  agence Action Logement la plus proche
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>chloe.ribelles@actionlogement.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b0a3-creer-une-offre-de-logements-locatifs-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement Services</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>23773</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Ouvrir les portes de votre mairie aux télétravailleurs avec RuraConnect</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Association des Maires Ruraux de France - AMRF</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Travailler à la campagne est une chance, saisissez-la !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   « Imaginez un monde dans lequel chaque professionnel, où qu&amp;#039;il soit en France, puisse trouver et réserver en 3 clics, un bureau ou une salle de réunion communale pour travailler dans de bonnes conditions. »
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Association des maires ruraux de France (AMRF) a créé RuraConnect pour ça !
  C&amp;#039;est une plateforme de réservation de tiers-lieux dans les communes rurales (mais pas que !) qui vise à faciliter le travail à distance de nombreux actifs et à réduire le temps des trajets domicile/travail.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt;&amp;gt;&amp;gt; MAIRIES : VALORISEZ VOTRE IMMOBILIER COMMUNAL &amp;lt;&amp;lt;&amp;lt;
 &lt;/p&gt;
 &lt;p&gt;
  Engagez-vous
  en
  faveur
  d&amp;#039;une ruralité tournée vers l&amp;#039;avenir en rejoignant la communauté des précurseurs !
  Vous avez un espace de travail dans votre mairie
  qui pourrait être loué ? N&amp;#039;attendez plus, r
  endez-vous sur www.ruraconnect.fr
  c&amp;#039;est très simple :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Inscrivez sans frais et sans engagement votre commune ;
  &lt;/li&gt;
  &lt;li&gt;
   Prenez au moins deux belles photos de l&amp;#039;espace de travail ;
  &lt;/li&gt;
  &lt;li&gt;
   Créez facilement votre annonce en ligne en 3 minutes.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &amp;gt;&amp;gt;&amp;gt; EN SAVOIR PLUS &amp;lt;&amp;lt;&amp;lt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour participer au webinaire (durée 30 minutes) et découvrir la plateforme, envoyez un mail aux contacts indiqués ci-dessous. Plusieurs sessions ont lieu chaque mois.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.amrf.fr/wp-content/uploads/sites/46/2020/01/Guide-présentation-RuraConnect-BD.pdf</t>
         </is>
       </c>
-      <c r="W78" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://ruraconnect.fr</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   E-mail : ruraconnect&amp;#64;amrf.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 04 37 43 39 80
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : PANIER Thibault
  &lt;/li&gt;
  &lt;li&gt;
   E-mail : t.panier(at)base10.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 06 23 41 67 07
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>sophie.cretinon@amrf.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cd20-ouvrez-les-portes-de-votre-mairie-aux-teletra/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>AMRF</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>23/01/2020</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>23444</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettre l&amp;#039;égalité des chances et l&amp;#039;accès aux droits pour toutes et tous,
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer au développement social et économique des quartiers Politique de la Ville,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement d&amp;#039;actions à envergure départementale / régionale ou actions structurantes ou actions mutualisées, s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage », et/ou innovantes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -17974,241 +15687,241 @@
   &lt;strong&gt;
    20 000 € extensible à 30 000 €
   &lt;/strong&gt;
   si :
   &lt;ul&gt;
    &lt;li&gt;
     Action à envergure départementale / régionale ou actions structurantes ou actions mutualisées,
    &lt;/li&gt;
    &lt;li&gt;
     Action s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage » considérée comme prioritaire par la Région
    &lt;/li&gt;
    &lt;li&gt;
     Action innovante
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;ul&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Santé
 Formation professionnelle
 Lutte contre la précarité
 Emploi</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Thématiques d&amp;#039;intervention :
  &lt;/strong&gt;
  emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Périmètre :
  &lt;/strong&gt;
  intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
  &lt;/strong&gt;
  modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La mobilisation des partenaires locaux
  &lt;/strong&gt;
  afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;intervention de l&amp;#039;Etat
  &lt;/strong&gt;
  est souhaitée (des cas spécifiques pourront être examinés au regard de l&amp;#039;intérêt du dossier, la non-participation de l&amp;#039;Etat devra être dument justifiée.)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère structurant du projet :
  &lt;/strong&gt;
  échelle d&amp;#039;intervention large, complémentarité avec l&amp;#039;offre existante, mise en réseau avec d&amp;#039;autres actions conduites dans le quartier ou des actions similaires menées sur d&amp;#039;autres territoires. La Région souhaite encourager le développement d&amp;#039;actions identiques de niveau régional sur l&amp;#039;ensemble des 105 quartiers prioritaires et soutenir des actions de niveau local, spécifiques, adaptées à chaque quartier prioritaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère innovant
  &lt;/strong&gt;
  de l&amp;#039;action proposée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-regional-de-soutien-aux-associations-et-EPCI-en</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  Madame Zeina ASSI,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Montpellier -
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 81 61
 &lt;/p&gt;
 &lt;p&gt;
  Mail : zeina.assi&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Madame Laura MONTY,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Toulouse
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 33 56 19
 &lt;/p&gt;
 &lt;p&gt;
  Mail : laura.monty&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF79" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>22/01/2020</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>10501</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I68" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J80" s="1" t="inlineStr">
+      <c r="J68" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18236,214 +15949,214 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P80" s="1" t="inlineStr">
+      <c r="P68" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q80" s="1" t="inlineStr">
+      <c r="Q68" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>10297</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Expérimenter des pratiques pédagogiques innovantes - INNOV'EMPLOI</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les principaux enjeux du dispositif Innov&amp;#039;emploi :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
  &lt;/li&gt;
  &lt;li&gt;
   Lutter contre les ruptures en cours de formation
  &lt;/li&gt;
  &lt;li&gt;
   Expérimenter des pratiques pédagogiques innovantes adaptées à des publics ou des territoires isolés
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des parcours qualifiants vers l&amp;#039;emploi, renouvelés dans leurs contenus, au regard des besoins de l&amp;#039;économie en temps réel et de façon prospective
  &lt;/li&gt;
@@ -18462,196 +16175,196 @@
  &lt;/li&gt;
  &lt;li&gt;
   Proposer un dispositif soutenant l&amp;#039;innovation afin de répondre au mieux aux besoins nouveaux des territoires, des publics et des entreprises par la mise en œuvre d&amp;#039;études, d&amp;#039;actions d&amp;#039;ingénieries et/ou de formations.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 enjeux spécifiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Égalité des chances pour les publics et les territoires
  &lt;/li&gt;
  &lt;li&gt;
   Développement des niveaux de compétences intégrant les nouveaux métiers
  &lt;/li&gt;
  &lt;li&gt;
   Innovation visant la dynamique économique et territoriale
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Formation professionnelle
 Innovation, créativité et recherche
 Emploi</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conformément au Règlement de Gestion des Financements Régionaux (en vigueur depuis le 30 juin 2017) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les projets devront obligatoirement proposer un co-financement cohérent autre que le financement de la Région Occitanie.
  &lt;/li&gt;
  &lt;li&gt;
   Sont éligibles les dépenses de fonctionnement liées directement à la réalisation de l&amp;#039;action ou à l&amp;#039;ingénierie portées par la structure bénéficiaire de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Le versement du financement octroyé dans le cadre du présent dispositif est proportionnel, c&amp;#039;est-à-dire que le montant varie en fonction de la réalisation de l&amp;#039;opération subventionnée et ne pourra en aucun cas être réévalué.
  &lt;/li&gt;
  &lt;li&gt;
   Les modalités de versement se présentent sous forme d&amp;#039;une avance de 30%, d&amp;#039;un acompte et du solde.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Actions éligibles au dispositif Innov&amp;#039;emploi - Expérimentation
  &lt;/li&gt;
  &lt;li&gt;
   Tout projet relevant du domaine de l&amp;#039;emploi, de la formation, de l&amp;#039;orientation professionnelle, qui présente un caractère inédit en Occitanie (que ce soit au regard du contenu, du public visé, de la filière, de la méthode pédagogique, des outils utilisés, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Les retours d&amp;#039;expérience doivent pouvoir être transférables et le porteur du projet aura à cœur de faire des préconisation issues de l&amp;#039;expérimentation afin de contribuer à l&amp;#039;adaptation du système régional d&amp;#039;orientation, formation ou emploi
  &lt;/li&gt;
  &lt;li&gt;
   La Région portera une attention particulière aux projets permettant un levier en matière d&amp;#039;animation territoriale ou de dynamique partenariale entre acteurs dans un même espace géographique. L&amp;#039;objectif de la Région est d&amp;#039;inciter au partenariat collaboratif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-experimentation</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : innovemploi&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5ef7-innovemploi-volet-experimentation/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF81" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>10301</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Max : 3</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses.
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;inscrire dans les règles d&amp;#039;éco-conditionnalités de la Région, à savoir :
   &lt;ul&gt;
    &lt;li&gt;
     Inciter les opérateurs à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
    &lt;/li&gt;
    &lt;li&gt;
     Inciter les opérateurs à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
@@ -18691,248 +16404,248 @@
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Opération en Acquisition-Amélioration réalisée en Maîtrise d&amp;#039;ouvrage directe
   &lt;strong&gt;
    3%
   &lt;/strong&gt;
   du Prix de Revient HT plafonnée à
   &lt;strong&gt;
    2000€
   &lt;/strong&gt;
   par logement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
   &lt;strong&gt;
    500 €
   &lt;/strong&gt;
   par logement (aide forfaitaire)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Jeunesse
 Egalité des chances
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations en construction neuve ou en acquisition amélioration, agréées en Prêt Locatif Social (PLS) par l&amp;#039;Etat ou les délégataires des aides à la pierre,
 &lt;/p&gt;
 &lt;p&gt;
  Opérations ayant obtenu un agrément PLS Etat à partir de 2018.
 &lt;/p&gt;
 &lt;p&gt;
  Contrepartie de l&amp;#039;Etat, des Départements, des EPCI et/ou des communes
 &lt;/p&gt;
 &lt;p&gt;
  Sous forme de foncier mis à disposition ou cédé dont les conditions financières permettant de valoriser une aide au moins équivalente à celle de la Région et/ou
 &lt;/p&gt;
 &lt;p&gt;
  une aide directe équivalente a minima à celle de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  Attribution à minima de 50% des logements à des étudiant.e.s bénéficiaires de bourses.
 &lt;/p&gt;
 &lt;p&gt;
  Application d&amp;#039;une modulation du plafond de loyer maximum préconisé par l&amp;#039;avis du Ministère (convention APL), à hauteur a minima de :
 &lt;/p&gt;
 &lt;p&gt;
  17% en zone A
 &lt;/p&gt;
 &lt;p&gt;
  4 % en zone B1
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-au-logement-des-etudiants-Hors-CPER</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission : 04 67 22 79 13
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaire : 04 67 22 93 96
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d3a-aide-au-logement-des-etudiants-hors-cper/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF82" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>9082</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18957,391 +16670,180 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P83" s="1" t="inlineStr">
+      <c r="P71" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-[...211 lines deleted...]
-      <c r="A85" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>391</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19369,143 +16871,1413 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W85" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>30635</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logement pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de résidences sociales de type FJT pour des jeunes ayant un besoin en hébergement ou logement temporaire du fait, en particulier,  de leurs parcours de formation (notamment d&amp;#039;apprentis) et d&amp;#039;accès à un premier emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la restructuration et la réhabilitation lourde de sorte que les résidences dédiées aux jeunes soient adaptées à leurs besoins et améliorent les conditions d&amp;#039;usage et de gestion (économie des coûts de gestion) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la Région Occitanie / Pyrénées-Méditerranée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations ou établissements agréés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les opérations de production nouvelle :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;ouvrage directe :
+  &lt;strong&gt;
+   6.5%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition-Amélioration :
+  &lt;strong&gt;
+   7%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 500€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
+  &lt;strong&gt;
+   3.5 %
+  &lt;/strong&gt;
+  du Prix de revient HT plafonnée à
+  &lt;strong&gt;
+   2000 €
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Pour les opérations de restructuration et d&amp;#039;amélioration :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Restructurations lourdes :
+  &lt;strong&gt;
+   20%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  /logement,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration (mise aux normes de sécurité, d&amp;#039;accessibilité ou thermique) :
+  &lt;strong&gt;
+   10%
+  &lt;/strong&gt;
+  plafonnée à
+  &lt;strong&gt;
+   1 000€
+  &lt;/strong&gt;
+  par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour tous types d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Public accueilli :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   un minimum de 30% de jeunes en formation professionnelle notamment apprenti.e.s (hors étudiant.e.s) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une attention particulière sera portée sur la part de jeunes hébergés en séjour fractionné du fait d&amp;#039;une formation éloignée de leur lieu de formation ou d&amp;#039;apprentissage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de production nouvelle :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de résidence sociale-FJT ou foyer soleil rattaché à une RS-FJT
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier via un bail emphytéotique, construction ou réhabilitation ou autres, la durée de celui-ci devra être au moins égale à celle du prêt foncier 50 ans (&amp;#43; 3 ans de sortie de bail) soit minimum 53 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de restructuration et d&amp;#039;amélioration
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conventionnement APL, le cas échéant après travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier renouvelée via un bail emphytéotique, (réhabilitation ou autre), la durée de celui-ci devra être au moins égale à celle du prêt contracté (&amp;#43; 3 ans de sortie de bail).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-au-logement-des-jeunes</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Solidarités et de l&amp;#039;Égalité
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission : 04 67 22 79 13
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : 04 67 22 93 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b08b-aide-au-logement-des-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>554</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD75" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD76" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>72011</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et développer des innovations sociales avec la Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La
+  &lt;a href="https://www.avise.org/le-reseau-fabrique-a-initiatives" target="_self"&gt;Fabrique à initiatives&lt;/a&gt;
+  est un dispositif d&amp;#039;ingénierie territoriale
+ &lt;/strong&gt;
+ créé en 2010 par l&amp;#039;&lt;a href="https://www.avise.org/"&gt;Avise
+&lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
+ &lt;strong&gt;
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+ &lt;/strong&gt;
+ en apportant
+ &lt;strong&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale. &lt;/strong&gt;La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. &lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
+  Comprendre le dispositif en 25 projets
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif a trois clés d&amp;#039;entrée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un besoin
+  &lt;/strong&gt;
+  : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
+  &lt;em&gt;
+   Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une idée
+  &lt;/strong&gt;
+  : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
+  &lt;em&gt;
+   E&lt;/em&gt;&lt;em&gt;xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un lieu
+  &lt;/strong&gt;
+  : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
+  &lt;em&gt;
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovantes en QPV, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il intervient à travers un processus adapté aux enjeux spécifiques du territoire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Détecter les besoins et les opportunités
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   et qualifier des projets à impact&lt;/strong&gt;, à travers des ateliers d&amp;#039;intelligence collective, une démarche de prospective et une animation territoriale &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Concevoir des activités innovantes
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   durables
+  &lt;/strong&gt;
+  à travers la mobilisation collective au service de la réalisation de l&amp;#039;étude d&amp;#039;opportunité&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transmettre le projet
+  &lt;/strong&gt;
+  à un entrepreneur ou collectif qualifié ou à une entreprise de l&amp;#039;ESS existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagner le porteur de projet jusqu&amp;#039;à la création
+  &lt;/strong&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés du territoire&lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Exemples de projets réalisés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
+  &lt;/strong&gt;
+  , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
+  &lt;/strong&gt;
+  avec la Métropole du Havre
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
+  &lt;/strong&gt;
+  avec la commue du Juch
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réseau de conciergeries de quartier
+  &lt;/strong&gt;
+  , avec Strasbourg Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion
+  &lt;/strong&gt;
+  pour personnes en situation de handicap, avec la commune de Pontarlier
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Jardin familial et pédagogique
+  &lt;/strong&gt;
+  , avec la CC du Pays Ajaccien
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Filière locale de compostage
+  &lt;/strong&gt;
+  , en partenariat avec Nantes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu culturel et restaurant en circuit-court
+  &lt;/strong&gt;
+  , en partenariat avec la Ville de Bègles
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conciergerie itinérante rurale
+  &lt;/strong&gt;
+  , sur le Pays des Hauts du Val de Saône
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu numérique et intergénérationnel
+  &lt;/strong&gt;
+  , avec la commune de Moncontour
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion en QPV
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu café associatif / repair café
+  &lt;/strong&gt;
+  etc. avec la commune d&amp;#039;Annonay
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conserverie à partir d&amp;#039;invendus alimentaires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Mobilité pour tous
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ne pas avoir identifié de porteurs de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
+  &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
+   carte du réseau
+  &lt;/a&gt;
+  )&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.avise.org/le-reseau-fabrique-a-initiatives</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://fabriqueainitiatives.org/contact/</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>contact@avise.org</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>