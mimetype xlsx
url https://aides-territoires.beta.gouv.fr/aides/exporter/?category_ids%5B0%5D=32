--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH110"/>
+  <dimension ref="A1:AH99"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,606 +263,2782 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>164285</v>
+        <v>166264</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Développer les services à la population</t>
+          <t>Soutenir les secteurs du tourisme et de la culture</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>EUROPE - Interreg France-Suisse</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
+          <t>Interreg VI France - Suisse – Priorité 4 : Tourisme durable et culture</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>PETR Grand Quercy</t>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Entreprise privée
-Association</t>
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t> Min : 15 Max : 64</t>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;1.1     
-[...18 lines deleted...]
-&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est
+un programme de l’Union européenne cofinancé par le Fonds européen de
+développement régional (FEDER), la Confédération suisse et les cantons, pour
+soutenir la Coopération territoriale européenne (CTE) qui s’inscrit dans le
+cadre de la politique de cohésion européenne. Cette dernière vise à renforcer
+la cohésion économique, sociale et territoriale en réduisant les différences de
+développement entre les régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 4 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;objectif suivant : &lt;/p&gt;&lt;p&gt;&lt;u&gt;Culture et tourisme durable dans le développement
+économique, l’inclusion sociale et l’innovation sociale&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Développement d’une stratégie commune de valorisation et de promotion
+     des potentialités touristiques ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Développement d’offres et de pratiques touristiques plus durables et
+     inclusives ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Promotion des actions culturelles transfrontalières inclusives ;&lt;/li&gt;
+ &lt;li&gt;Action
+     4 : Développement des usages numériques dans les domaines du tourisme et
+     de la culture.&lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
-[...2 lines deleted...]
-etc.&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Retrouvez
+tous les projets culturels et touristiques soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A97" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A97&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Sports et loisirs
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
 Personnes âgées
 Jeunesse
 Famille et enfance
-Egalité des chances
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité
+International
+Attractivité économique
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour plus de détails,
+consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/soutenir-les-secteurs-du-tourisme-et-de-la-culture</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-secteurs-du-tourisme-et-de-la-culture/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
 Accès aux services
 Cohésion sociale et inclusion
 Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
 Equipement public
 Bâtiments et construction
-Logement et habitat</t>
-[...25 lines deleted...]
-      <c r="T2" s="0" t="inlineStr">
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...2 lines deleted...]
-Construction d’un gymnase
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
+Création d’une voie douce / piste cyclable
 Création d’un terrain de football
-Gestion d'une base nautique
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
-Rénovation du gymnase</t>
-[...29 lines deleted...]
-          <t>02/05/2026</t>
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>166420</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la vitalité et l'attractivité du Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche-Action 2 : Vitalité et attractivité</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide a pour objectif de répondre aux enjeux suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser un aménagement durable du territoire&lt;/li&gt;&lt;li&gt;Assurer un bon niveau de service à tous les habitants&lt;/li&gt;&lt;li&gt;Maintenir le dynamisme culturel &lt;/li&gt;&lt;li&gt;Préserver le patrimoine architectural et paysager&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des axes suivants&lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. S’engager dans un aménagement durable et harmonieux pour un territoire équilibré, connecté et solidaire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser une planification territoriale répondant aux enjeux actuels&lt;/li&gt;&lt;li&gt;Expérimenter afin de reconquérir et requalifier les cœurs de villes, des bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Révéler et valoriser les richesses patrimoniales et les potentiels paysagers&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Comprendre et faire connaître les patrimoines et les paysages&lt;/li&gt;&lt;li&gt;Accompagner les démarches de protection patrimoniale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3. Fortifier et adapter un environnement de vie participant au bien-être et à l’épanouissement des habitants&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser la création culturelle et en faciliter l’accès à tous&lt;/li&gt;&lt;li&gt;Assurer l’accès aux soins, à la prévention et aux parcours de santé&lt;/li&gt;&lt;li&gt;Mailler le territoire avec une offre de services et de loisirs accessibles à tous&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Observatoires territoriaux ; projets de territoire intercommunaux ; démonstrateur de nouveaux usages de l’espace public et de nouvelles formes d’habitat résidentiel ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Chartes et guides partagés de qualité urbaine ; animation d’une démarche de labellisation et de protection d’un site patrimonial ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création artistique, manifestation culturelle ; services innovants à la personne permettant le maintien à domicile ; maison des jeunes ; etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets sont sélectionnés par un comité de programmation selon des critères spécifiques à chaque type d&amp;#039;opération. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>GAL Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/nos-missions/accompagner-vos-projets/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;leader&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;&lt;p&gt;05-65-73-61-70&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>leader@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-vitalite-et-l-attractivite-du-centre-ouest-aveyron/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>Personnes âgées
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
+Citoyenneté
 Santé
-Lutte contre la précarité</t>
-[...12 lines deleted...]
-      <c r="S3" s="1" t="inlineStr">
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C4" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163815</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Programme Leader du GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Communauté Coeur de Beauce
+Pays Dunois</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Personnes âgées
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-dunois.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>secretaire@pays-dunois.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DUNOIS</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I4" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>Sports et loisirs
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé</t>
-[...2 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S4" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD4" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD9" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>163142</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
+mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
+territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
+au profit des collectivités seine-et-marnaises pour un accompagnement dans la
+mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
+orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
+un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
+Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
+potentialités offertes pour poursuivre son développement, tout en conservant
+ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
+réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
+l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
+initiatrice de la demande, puis auprès des communes volontaires si elles en
+estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
+pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
+leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
+collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>163085</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Architecture
+Paysage
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>163042</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Commerces et services
+Economie sociale et solidaire
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162989</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’inclusion des jeunes vers le monde professionnel</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 11 - FEDER</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La part des jeunes en formation (16 – 25 ans) est plus faible sur le
+territoire qu’en Gironde. Cela est dû à l’absence d’établissement
+d’enseignement supérieur ce qui amène les jeunes à poursuivre leur scolarité et
+formation à l’extérieur du territoire et notamment dans les espaces urbains
+(Bordeaux, Pau, La Rochelle). &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;L’arrivée du lycée à Créon pourrait être une opportunité de développer
+des filières de formations locales ou de servir de plateforme de formations.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Enfin, le chômage des jeunes reste important et touche principalement sur
+le territoire les jeunes sans (ou avec peu) de formation et/ou de qualification
+scolaire et professionnelle.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Former les jeunes et notamment ceux en difficulté&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer l’envie d’entreprendre et de s’insérer dans la vie
+professionnelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;     &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et aménagements d’espaces relatifs à la
+formation et à l’apprentissage des métiers sur le territoire&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement et
+animation territoriale pour impulser des dynamiques locales pour l’emploi, la
+formation et les compétences des habitants et notamment des jeunes&lt;/span&gt;&lt;em&gt;&lt;span&gt; &lt;/span&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
+aménagements de logements spécifiques pour des publics de jeunes travailleurs
+ou en formation ou en insertion&lt;em&gt;&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-linclusion-des-jeunes-vers-le-monde-professionnel/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>162984</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Déployer une offre d’accueil, sportive, culturelle et artistique notamment à destination des jeunes du territoire</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 10 - FEDER</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Dans la population du Cœur Entre-deux-Mers, la part des jeunes jusqu’à 18
+ans est relativement importante du fait de la présence de nombreux ménages
+jeunes-primo accédants et ayant des enfants en bas âge. Agir sur les modes de
+garde (à cause des déplacements des parents actifs à l’extérieur) et sur la
+création de loisirs pour ce public participe donc à développer leur cadre de
+vie.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;De plus, Le Cœur Entre-deux-Mers possède une vie associative riche et
+notamment à destination des jeunes à travers les clubs de sport, d’arts et de
+pratiques culturelles.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;L’accompagnement des jeunes aux découvertes artistiques et culturelles
+permettra de faciliter leur insertion dans la vie locale, les impliquer dans
+des démarches partenariales et citoyennes en ouvrant des possibilités en termes
+de développement personnel.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Offrir des services aux parents de jeunes enfants permettant de
+développer le cadre de vie et l’appartenance au territoire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer une offre de loisirs pour jeunes&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intégrer le rajeunissement de la population dans les politiques publiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les jeunes vers la découverte de l’art et de la culture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Densifier les réseaux de connaissance entre acteurs de la culture&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures d’accueil,
+de gardes d’enfants et des espaces de rencontres enfants-parents&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
+aménagements de « Tiers-Lieux » où l’on retrouve une offre (ludique,
+associative, médico-sociale, …) avec des services et animations variés
+notamment à destination des jeunes&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Bâtiments sportifs et
+équipements pour répondre aux pratiques et à l’émergence de nouvelles activités
+sportives notamment des jeunes&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Bâtiments et équipements
+destinés à accompagner notamment les jeunes à l’éveil artistique et culturel
+avec, ou en lien avec, une politique et programmation jeunesse&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner des
+parcours d’éducation artistique et culturelle&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Mutualiser les
+investissements matériels et immatériels pour les acteurs culturels et jeunesse
+notamment&lt;/span&gt; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner la
+diversification et l’usage des bibliothèques vers de nouvelles activités
+digitales à destination des jeunes notamment&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Equipement public
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>162982</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -905,2244 +3081,1135 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD5" s="1" t="inlineStr">
+      <c r="AD15" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C6" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>162977</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien-être et le cadre de vie des Coëvronnais</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
-[...396 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I8" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...33 lines deleted...]
-Recyclage et valorisation des déchets
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;La population des Coëvrons est en diminution, plutôt vieillissante, et rencontre des fragilités sociales. L’offre de soin est insuffisante. L’enjeu est d’adapter et de développer des soins et des services pour la population à toutes les étapes de la vie, de favoriser le vivre ensemble et l’échange entre les générations.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Faciliter les démarches partenariales pour améliorer la prévention et l&amp;#039;offre de soins sur le territoire&lt;/li&gt;&lt;li&gt;Favoriser l’inclusion sociale, l’insertion et les échanges entre les générations&lt;/li&gt;&lt;li&gt;Prévenir la rupture sociale&lt;/li&gt;&lt;li&gt;Développer l’offre petite enfance et enfance jeunesse&lt;/li&gt;&lt;li&gt;Soutenir l’offre de loisirs et sportive pour tous&lt;/li&gt;&lt;li&gt;Soutenir la vie associative&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Amélioration de la prévention et de l&amp;#039;offre de soins :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions innovantes telles que la télémédecine et unité mobile de soin&lt;/li&gt;&lt;li&gt;Actions d’aide à l’installation des professionnels de santé&lt;/li&gt;&lt;li&gt;Actions de prévention, d’information, de communication et de formation&lt;/li&gt;&lt;li&gt;Mise en réseau des professionnels de santé et des acteurs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Renforcement de l’inclusion sociale et des échanges entre les générations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur de l’inclusion sociale et de l’insertion&lt;/li&gt;&lt;li&gt;Services innovants en faveur des jeunes, de l’intergénérationnel et des personnes âgées (ex : habitats partagés, structures EHPAD/crèche, système de parrainage)&lt;/li&gt;&lt;li&gt;Actions en faveur du handicap et de la santé mentale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Développement de l’offre petite enfance et enfance jeunesse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets en lien avec l’accueil des enfants en situations de handicap (ex : structure de type Loisirs Pluriel), évènements et actions inclusives&lt;/li&gt;&lt;li&gt;Actions d’amélioration de l’offre actuelle&lt;/li&gt;&lt;li&gt;Nouveaux services et équipements&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Soutien d’une pratique sportive et de loisirs pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositifs et actions pour soutenir les pratiques amateurs&lt;/li&gt;&lt;li&gt;Actions en faveur de l’intergénérationnel&lt;/li&gt;&lt;li&gt;Acquisition d&amp;#039;équipements pour permettre une pratique inclusive&lt;/li&gt;&lt;li&gt;Développement d’offres de loisirs et sportives innovantes&lt;/li&gt;&lt;li&gt;Actions liées au développement de synergie entre les acteurs de la culture et des loisirs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-[...51 lines deleted...]
-      <c r="O8" s="1" t="inlineStr">
+Santé</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S8" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AD8" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>164104</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action  10</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Calaisis</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD17" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>164103</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action  9</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q10" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Calaisis</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD10" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C11" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>164285</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services à la population</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
-Etablissement public dont services de l'Etat
-Agriculteur
+Intercommunalité / Pays
+Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...62 lines deleted...]
-          <t>Personnes âgées
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;1.1     
+Renforcer l’offre
+de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
+Améliorer l’accès
+aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
+Faciliter les
+déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
+Créer des services
+de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
+Renforcer la
+cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
+Promouvoir les
+atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
+initiatives contribuant au lien social, l’interconnaissance et   l’implication
+des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
+Adapter l’offre de
+logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
+les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
+modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
+etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
+transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
+etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
+Egalité des chances
+Accès aux services
 Cohésion sociale et inclusion
-Logement et habitat
-[...3 lines deleted...]
-      <c r="O11" s="1" t="inlineStr">
+Santé
+Equipement public
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S11" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
+ce projet porte sur un équipement, seules les opérations présentant un
+financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
+97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD11" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C12" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>162708</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien vivre et favoriser le faire ensemble sur le territoire</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
-Etablissement public dont services de l'Etat
-Agriculteur
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
-[...60 lines deleted...]
-          <t>Personnes âgées
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 50 000€</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
+subvention LEADER 2023-2027, le GAL souhaite agir pour une meilleure qualité de
+vie et davantage de lien social sur son territoire. &lt;/span&gt;&lt;span&gt;Le
+GAL pourra ainsi permettre la création ou le développement de tiers lieux tels
+que des espaces de travail partagés et collaboratifs ou des jardins partagés,
+faciliter l’accès à la culture par le soutien à de l’équipement culturel ou
+l’organisation d’évènements en lien avec le patrimoine local. Au regard de la
+dépendance à la voiture individuelle, &lt;/span&gt;&lt;span&gt;iI&lt;/span&gt;&lt;span&gt;
+pourra financer des projets permettant une mobilité plus durable et partagée.
+Finalement, le bien manger sera favorisé à travers le soutien à de l’animation
+locale ou la mise en place de restauration collective transformant des produis
+frais et locaux.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Exemples de projets : Aménagement
+d’un atelier collectif d’artisans (Fablab) ; Equipement pour un espace de
+coworking à vocation économique ; jardins partagés ; véhicule en partage ;
+évènement culturel ; Ateliers pédagogiques ; Equipement d’une cuisine collective…&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Cohésion sociale et inclusion
-Santé
-[...28 lines deleted...]
-      <c r="T12" s="1" t="inlineStr">
+Citoyenneté
+Alimentation
+Tiers-lieux
+Economie sociale et solidaire
+Accessibilité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
+association, un collectif, une TPE/PME ou un porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être situé sur
+une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
+Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
+Bagnols/Cèze)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Obtenir un
+cofinancement &lt;/span&gt;&lt;span&gt;(Région,
+commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être en capacité de &lt;/span&gt;&lt;span&gt;régler par
+avance les dépenses &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Evènement&lt;/span&gt;&lt;span&gt; : uniquement la 1ère édition et avec mesures
+écoresponsables&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>galdescevennesaurhone@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-[...635 lines deleted...]
-      <c r="A16" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>162563</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3181,1383 +4248,1342 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>162524</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P22" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q22" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création de jardins partagés
 Création d’une crèche
 Déployer les équipements numériques
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>155119</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des centres de vacances</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Centres de vacances (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les centres de vacances (ou colonies de vacances) sont des accueils collectifs avec hébergement pour tous les jeunes âgés de 4 à 17 ans lors de leurs congés scolaires, professionnels ou de leurs loisirs. Les groupes accueillis sont composés d&amp;#039;au minimum 12 enfants et/ou adolescents pour une durée supérieure à 5 nuits.
+&lt;/p&gt;
+&lt;p&gt;
+ Les organisateurs, qui proposent de tels accueils sont tenus de les déclarer auprès des services déconcentrés du ministère concerné
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Jeunesse
+Famille et enfance
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/centres-de-vacances-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/257a-centres-de-vacances-politique-territoriale-22/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>155121</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil petite enfance / enfance / familles</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil petite enfance / enfance / familles  (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une maison d&amp;#039;assistant(e)s maternel(le)s est un établissement loué à des assistantes maternelles agréées. Un à six assistants maternels peuvent y exercer, mais uniquement 4 en simultané. C&amp;#039;est la loi n° 2010-625 du 9 juin 2010 qui en est le fondement juridique. Le service de la Protection Maternelle et Infantile (PMI) doit vérifier que les conditions d&amp;#039;accueil de la maison garantissent la sécurité et la santé des enfants accueillis. Les assistant(e)s maternel(le)s qui exercent dans une MAM sont employés par les parents qui leur confient leurs enfants. Ils sont soumis à la même réglementation que ceux qui travaillent à leur domicile (code de l&amp;#039;action sociale et des familles). La seule différence réside dans la possibilité de délégation entre eux de l&amp;#039;accueil des enfants.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le relais petite enfance a pour mission de créer un environnement favorable aux conditions et à la qualité de l&amp;#039;accueil individuel. Ce n&amp;#039;est ni un lieu de garde d&amp;#039;enfants, ni un employeur d&amp;#039;assistant(e)s maternel(le)s. Il n&amp;#039;est pas réglementé comme le sont les établissements et services d&amp;#039;accueil mais est défini par des circulaires de la Caisse Nationale d&amp;#039;Allocations Familiales, à l&amp;#039;origine de leur création. Le RPE assure différentes missions et services auprès des parents, des professionnels de l&amp;#039;accueil à domicile (assistant(e)s maternel(le)s, candidats à l&amp;#039;agrément garde d&amp;#039;enfants à domicile), et des acteurs de la petite enfance, sur un territoire défini. C&amp;#039;est un lieu d&amp;#039;écoute, d&amp;#039;information et d&amp;#039;animation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra respecter l&amp;#039;avis des services compétents (Etat, PMI, Service départemental d&amp;#039;incendie et de secours (SDIS...). A noter cependant que pour le RPE, la PMI n&amp;#039;a pas d&amp;#039;avis à donner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la création et l&amp;#039;extension, un diagnostic local sur les besoins d&amp;#039;implantation ou de rénovation d&amp;#039;une structure d&amp;#039;accueil petite enfance, enfance et famille devra être établi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions générales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition écologique : Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition inclusive :Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-petite-enfance-enfance-familles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>162482</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="F18" s="1" t="inlineStr">
+      <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J18" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>1 € de cofinancement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
 (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
 département de la Manche. Les communautés de communes Coutances mer et bocage
 et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
 prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
 Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
 européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
 Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
 Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
 de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les bénéficiaires
 peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
 sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les actions
 doivent être innovantes et répondre à la stratégie du territoire : “ Agir
 ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;4 axes de
 développement ont été retenu pour l’élaboration des fiches actions, auxquelles
 les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
 à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
 la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
 d’améliorer l’offre de services médicaux, par exemple en attirant des
 professionnels de santé médicale ou paramédicale en leur proposant des
 conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
 maintenant la vitalité des communes, en lien avec les commerces et services
 (marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
 cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;span&gt;Les actions facilitant l’accès aux services et
 activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P25" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q18" s="1" t="inlineStr">
+      <c r="Q25" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
 sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
 actions permettant d’améliorer les offres de services et d’activités sur le
 territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
 notamment de mieux accompagner la population vieillissante, avec des offres au
 plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
 administratifs. De plus, cela améliorera l’attractivité du territoire, et
 contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
 nouvelles technologies de l’information et de la communication, le maintien et
 le développement des structures de santé, les services relatifs à l’accueil de
 la petite enfance et des nouveaux habitants, les services d’insertion,
 formation et emploi, les services pour développer des nouvelles formes de
 travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
 les services administratifs, les services améliorant la vie des personnes âgées
 et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Véhiculer une
 image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accueillir des
 familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Contribuer au
 développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Conserver et
 développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Rendre accessible
 les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Développer
 l’accès et la formation au numérique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
 animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
 là pour vous aider à finaliser votre projet, vous orienter sur les aides
 disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
 communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
 Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
 GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
 JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD18" s="1" t="inlineStr">
+      <c r="AD25" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>11/04/2024</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>162465</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Appel à projets &amp;#8211; Violences intra familiales 2025 &amp;#8211;  prévention et lutte contre les violences conjugales, les violences sexuelles et sexistes</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;NATURE DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Si vous souhaitez développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles, vous pouvez candidater à cet appel à projet du Département de la Manche par le biais du site demarches-simplifiees.fr.&lt;/p&gt;&lt;p&gt;L’appel à projets a pour objectif de mettre en œuvre des projets à l’échelle locale ou départementale ayant des effets concrets et mesurables sur la réduction et la prise en charge des VIF dans la Manche.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;COMMENT BÉNÉFICIER DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de demande devra être déposé sur la plateforme demarches-simplifiees.fr avant le 24 mai 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pièces à joindre pour toute structure :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation sur l&amp;#039;honneur.&lt;/li&gt;&lt;li&gt;RIB / IBAN.&lt;/li&gt;&lt;li&gt;Dernier rapport d&amp;#039;activité.&lt;/li&gt;&lt;li&gt;Le dernier bilan, compte de résultat et annexe, approuvés, et rapport éventuel du commissaire aux comptes (obligatoire pour les associations ayant reçu un montant global de subvention supérieur à 153 000 €).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pièces à fournir en plus pour les associations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Statuts déclarés de l&amp;#039;association.&lt;/li&gt;&lt;li&gt;Copie de la publication au JO ou du récépissé de déclaration à la préfecture.&lt;/li&gt;&lt;li&gt;Attestation cotisation URSSAF&lt;/li&gt;&lt;li&gt;Le contrat d’engagement républicain, conformément à la loi du 24 août 2021.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièces à fournir en plus pour les entreprises :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Extrait du K bis&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièce supplémentaire à fournir pour les porteurs extérieurs au Département de la Manche :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation de partenariat avec des acteurs locaux&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Accès aux services
 Santé
 Sécurité</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets déposés doivent cibler une ou plusieurs des priorités suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;prévenir les violences intra familiales induites par les stéréotypes sexistes ;&lt;/li&gt;&lt;li&gt;protéger les personnes face aux violences subies, dans le respect de leurs choix de vie individuel : soutien au dépôt de plainte, mise à l’abri d’urgence en cas de besoin, soutien à l’organisation d’un départ… ;&lt;/li&gt;&lt;li&gt;réduire les impacts et les risques sur les enfants confrontés aux violences intra familiales : prévention primaire (évitement de risque) ou secondaire (limitation du risque) par des modalités sécurisées d’exercice des relations familiales, d’accompagnement des publics… ;&lt;/li&gt;&lt;li&gt;agir en prévention primaire et/ou secondaire et promotion de la santé auprès des personnes victimes, auteures et de leur entourage par des prises en charge individuelles ou collectives : campagne d’information ou de repérage lors de suivis individuels ou d’évènements collectifs, festifs par exemple ; réduction des facteurs de risques associés ; prise en charge des conséquences sur la santé des violences conjugales et intrafamiliales ;&lt;/li&gt;&lt;li&gt;permettre aux personnes victimes sorties des violences intra familiales d’enclencher un processus de réparation ;&lt;/li&gt;&lt;li&gt;favoriser la désistance des personnes auteures pour prévenir la réitération de comportements violents ;&lt;/li&gt;&lt;li&gt;formations-actions pour expérimenter des solutions à des phénomènes de violences spécifiques, des actions de prévention globale ou des prises en charge ciblées tant des personnes victimes et/ou des personnes auteures.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets présentés pourront cibler :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mineurs comme des majeurs ;&lt;/li&gt;&lt;li&gt;des personnes individuelles comme des groupes ;&lt;/li&gt;&lt;li&gt;des couples, familles ;&lt;/li&gt;&lt;li&gt;les personnes victimes de violences et leurs proches, incluant les personnes en situation de handicap ou en perte d’autonomie ;&lt;/li&gt;&lt;li&gt;les personnes auteures de violences et leur entourage, incluant les personnes en situation de handicap ou de perte d’autonomie ;&lt;/li&gt;&lt;li&gt;des professionnels.&lt;/li&gt;&lt;/ul&gt;Le périmètre géographique du projet proposé devra être précisé et argumenté du point de vue de la coordination avec les actions et dispositifs préexistants et d’un partenariat en lien avec les services du département. &lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Note à l&amp;#039;attention des porteurs éligibles : une coquille est apparue dans la précédente diffusion concernant les porteurs de projets éligibles. Les collectivités territoriales et les EPCI sont désormais éligibles. Cette coquille sera régularisée en commission permanente du Département du 19 avril 2024. Si vous êtes concernés par ces deux catégories, vous pouvez d&amp;#039;ores et déjà déposer votre dossier sur la plateforme &amp;#34;démarches simplifiées&amp;#34;.&lt;/p&gt;&lt;p&gt;L’appel à projets s’adresse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aux associations loi 1901 ;&lt;/li&gt;&lt;li&gt;aux collectivités territoriales ;&lt;/li&gt;&lt;li&gt;aux établissements publics de coopération intercommunale ;&lt;/li&gt;&lt;li&gt;aux établissements publics ;&lt;/li&gt;&lt;li&gt;aux groupements d’intérêts publics souhaitant obtenir une subvention de fonctionnement exclusivement imputable au projet présenté. Les dépenses sont entendues au sens comptable des collectivités ;&lt;/li&gt;&lt;li&gt;aux services de l’administration pénitentiaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour les porteurs de projets extérieurs au département, un partenariat formalisé avec un acteur manchois est demandé et un rapprochement préalable avec un ou des territoires de solidarité est nécessaire. Les porteurs de projets pourront par ailleurs assurer la réalisation de leurs actions dans le cadre de partenariats existants ou établis pour ce projet.&lt;/p&gt;&lt;p&gt;Projets non éligibles :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dossiers de candidature incomplets sur le plan administratif ;&lt;/li&gt;&lt;li&gt;offres similaires à des actions existantes sur le même territoire et auprès des mêmes bénéficiaires ;&lt;/li&gt;&lt;li&gt;projets éligibles à la politique contractuelle du Département de la Manche.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/appel-a-projets-violences-intra-familiales-2025/</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lecler Lara - Direction de projets et des territoires de solidarité &lt;/p&gt;&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  0233881987 - 0625796053&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-8211-violences-intra-familiales-2024/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>07/04/2024</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...386 lines deleted...]
-      <c r="H22" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
-Subvention
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
-[...194 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
 l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
 dispositifs d’aides à l’ingénierie et de financements recensés sur la
 plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
 communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
 spécialiste des cofinancements, mais vous apportera une vision plus claire de
 la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
 recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
 de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
 territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Personnes âgées
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
@@ -4569,183 +5595,183 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Spectacle vivant
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
 Président, vice-président, conseiller communautaire en fonction à la date de la
 formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
 portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>162241</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Se former aux financements de projets de son territoire par le mécénat</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
 d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
 dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
 gagnant-gagnant entre les collectivités et les entreprises locales ou
 nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
 permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
 potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
 2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
 mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
 délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
 collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
 financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
 donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
 structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
 mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
 potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
 engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
 et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
 projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
 financements (mécénat) pour les projets (petits et grands) portés par les
 communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
@@ -4753,188 +5779,1132 @@
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
 projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
 d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;AMJ | 2 rue
 de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>157092</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un patrimoine vernaculaire valorisé (clos masure notamment)
+&lt;/p&gt;
+&lt;p&gt;
+ - Un allongement de la durée des séjours touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des parcours résidentiels facilités pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des centres bourgs dynamiques, des services proches des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - UN vieillissement de la population mieux anticipé et accompagné
+&lt;/p&gt;
+&lt;p&gt;
+ - Une offre locale de formation renforcée et adaptée
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accès aux services de soins facilité par des initiatives innovantes
+&lt;/p&gt;
+&lt;p&gt;
+ - Un maillage de solutions de mobilités adaptées au territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création de nouveaux services numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services à la population.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de l&amp;#039;offre de santé sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de partenariats avec des centres de formations locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Formation professionnelle
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>162921</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions en faveur de la cohésion sociale</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Actions en faveur de la cohésion sociale (politique territoriale 2022-2028)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tout projet innovant et/ou expérimental, en lien avec les compétences du Département, à destination des publics prioritaires suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Personnes âgées,&lt;/li&gt;&lt;li&gt;Personnes en situation de handicap,&lt;/li&gt;&lt;li&gt;Aidants,&lt;/li&gt;&lt;li&gt;Petite enfance, enfance, jeunes et leurs familles,&lt;/li&gt;&lt;li&gt;Personnes en insertion sociale et/ou professionnelle.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ces actions peuvent concerner les thématiques suivantes (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le développement de la prévention par le lien social et le lien intergénérationnel, notamment à visée apprenante (ateliers d’écriture, de lecture, de sculpture, de peinture…), permettant de lutter contre l’isolement ;&lt;/li&gt;&lt;li&gt;L’entraide, les échanges de bonnes pratiques (partage d’expérience, interconnaissance…) ;&lt;/li&gt;&lt;li&gt;La prévention de la perte d’autonomie ;&lt;/li&gt;&lt;li&gt;L’insertion professionnelle et sociale ;&lt;/li&gt;&lt;li&gt;L’analyse des besoins sociaux ;&lt;/li&gt;&lt;li&gt;La prévention en matière de santé (santé mentale, suicide, addiction, activités physiques adaptées, lutte contre la dénutrition, …).&lt;/li&gt;&lt;/ul&gt;Le soutien financier du Département concerne, dans ce cadre, essentiellement des crédits de fonctionnement qui peuvent être ponctuels ou pluriannuels, pour une durée maximale de trois ans. Des investissements peuvent également être pris en compte selon la nature du projet.&lt;br /&gt;&lt;strong&gt;MODALITES FINANCIERES&lt;br /&gt;&lt;/strong&gt;Fonctionnement – Financement de postes :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d’une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l’opération (coût du poste chargé).&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Financement d’études :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 50% avec une aide plafonnée à 15 000 €.&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Prestations de services :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;Investissement :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles HT avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour les financements de poste : Fiche de poste et CV du candidat retenu&lt;br /&gt;Pour les financements d’étude : Cahier des charges de l&amp;#039;étude et proposition du cabinet retenu&lt;br /&gt;Pour les financements d’investissement : Document de diagnostic énergétique en cas de rénovation d’un bâtiment&lt;br /&gt;Pièces justifiant de la bonification si sollicitation&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet devra concerner a minima l’une des cibles susmentionnées.&lt;br /&gt;Le projet devra être travaillé avec l’écosystème territorial et institutionnel. Les Centres médico-sociaux (CMS) du Département devront être a minima informés du projet, voir impliqués dans l’élaboration et les mises en œuvre des actions.&lt;/p&gt;&lt;p&gt;Il est à noter que chaque année, le Département lance également des appels à projets sur différentes thématiques : culture, environnement, transition écologique, insertion, maintien de l’autonomie, protection de l’enfance, sport… Le porteur de projet devra s’assurer que son action n’est pas finançable par le biais d’un autre dispositif départemental.&lt;/p&gt;&lt;p&gt;Il est précisé que le Fonds d’investissement rural (FIR) n’est pas éligible aux subventions de fonctionnement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;CONDITIONS DE BONIFICATION&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits de fonctionnement, eu égard à la nature des crédits mobilisés, le financement de ces projets n’est pas éligible à une éventuelle bonification.&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits d’investissement, ils devront s’inscrire dans une démarche d’innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Un examen au cas par cas de la demande de bonification sera étudié par le groupe de travail Politique territoriale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Fonctionnement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dépenses de création de postes ou d’augmentation d’un temps de travail d’un poste déjà existant, sur une durée maximale de trois ans ;&lt;/li&gt;&lt;li&gt;Frais d’études ;&lt;/li&gt;&lt;li&gt;Frais de prestations de services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Investissement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d’investissement inhérentes à la mise en place du projet innovant et/ou expérimental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Formulaire de contact : &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;https://www.manche.fr/contacter-le-departement/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 02 33 05 96 79&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>161678</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Constituer les dossiers de demandes de subventions</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Aide au montage des dossiers de demande de subvention</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez besoin d&amp;#039;être accompagné dans la constitution de vos dossiers de demandes de subventions ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la constitution de vos dossiers de demandes de subventions :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aide à la rédaction de la notice de présentation de votre projet &lt;/li&gt;&lt;li&gt;vérification de la complétude du dossier de demande de subvention&lt;/li&gt;&lt;li&gt;relecture de votre plan de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Prestation tarifée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/constituer-les-dossiers-de-demandes-de-subventions/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>161677</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'élaboration des plans de financement afin de sécuriser la faisabilité financière de votre projet</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Elaboration de plans de financement prévisionnels</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez avoir une vision affinée, pertinente et réaliste des taux d&amp;#039;intervention financière de chaque co-financeur public ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie vous propose de vous accompagner dans l&amp;#039;élaboration des plans de financements prévisionnels, au vu de l&amp;#039;avant projet détaillé, vous permettant d&amp;#039;avoir une projection de la faisabilité financière de votre projet en intégrant les subventions mobilisables et en calculant votre reste à charge.&lt;/p&gt;&lt;p&gt;L&amp;#039;optimisation de vos plans de financements vous permettra de réduire votre autofinancement et de maîtriser l&amp;#039;impact financier du projet dans votre budget.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/simuler-laccompagnement-des-financeurs-pour-la-faisabilite-financiere-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>161676</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans une démarche d'identification exhaustive des subventions mobilisables</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL FINANCIER OPERATIONNEL</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous recherchez des subventions pour financer vos projets quelle qu&amp;#039;en soit la thématique ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie  vous propose un conseil opérationnel dans la recherche des financements institutionnels (Etat, Région, Département).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rechercher-et-mobiliser-les-subventions-selon-la-nature-du-projet/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>160868</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Favoriser la coopération des acteurs du territoire</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 5</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I25" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>de 5 000 à 40 000 euros</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  La coopération peut prendre les formes suivantes :
  &lt;br /&gt;
  &lt;strong&gt;
   - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;strong&gt;
   - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  &lt;strong&gt;
@@ -4953,51 +6923,51 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
 &lt;/p&gt;
 &lt;p&gt;
  Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Friche
 Foncier
 Transition énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
@@ -5017,217 +6987,217 @@
 Paysage
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;p&gt;
  Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="AD25" s="1" t="inlineStr">
+      <c r="AD34" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>14/02/2024</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>160867</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Accompagner la structuration des services de proximité</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 4</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Subvention
-Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>de 7 500 à 30 000 euros</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif stratégique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs opérationnels :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services de proximité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
  &lt;/li&gt;
  &lt;li&gt;
@@ -5267,3286 +7237,440 @@
   Type d&amp;#039;opérations :
  &lt;/strong&gt;
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
  &lt;/li&gt;
  &lt;li&gt;
   Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   *le cahier des charges des études devra être transmis
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
  &lt;/li&gt;
  &lt;li&gt;
   Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="AD26" s="1" t="inlineStr">
+      <c r="AD35" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>14/02/2024</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...2322 lines deleted...]
-      </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
-        <v>155127</v>
+        <v>153882</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+          <t>Soutenir des associations, des collectivités dans leur fonctionnement ou au profit d'une action en faveur de la protection de l'enfance</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+          <t>Structures oeuvrant pour la protection de l&amp;rsquo;enfance</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
-        <is>
-[...520 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La subvention consiste à soutenir des associations, des collectivités dans leur fonctionnement ou au profit d&amp;#039;une action en faveur de la protection de l&amp;#039;enfance.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Examen par l&amp;#039;assemblée départementale,
   &lt;/li&gt;
   &lt;li&gt;
    délibération par le conseil départemental et notification des subventions
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/structures-oeuvrant-pour-la-protection-de-lenfance/</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3260-structures-oeuvrant-pour-la-protection-de-lrs/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>153399</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Développer des projets ruraux en Seine Aval</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="F39" s="1" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France
 Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J39" s="1" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>Dépend du régime d'aide qui s'applique pour le projet</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
 &lt;/p&gt;
 &lt;p&gt;
  -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
 &lt;/p&gt;
 &lt;p&gt;
  -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
 &lt;/p&gt;
 &lt;p&gt;
  -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation d&amp;#039;un atelier de transformation
  &lt;/li&gt;
  &lt;li&gt;
   Communication autour de la valorisation des co-produits agricoles
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de points de vente de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
  &lt;/li&gt;
  &lt;li&gt;
   Financement de food-truck de produits de locaux
  &lt;/li&gt;
  &lt;li&gt;
   Plantation de haies
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de foncier forestier
@@ -8568,51 +7692,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un gîte touristique
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;aires de repos pour les randonneurs
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;un festival agricole
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un jardin pédagogique
  &lt;/li&gt;
  &lt;li&gt;
   Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
@@ -8633,192 +7757,192 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Inclusion numérique
 Protection animale</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://leaderseineaval.com/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Margaux GROSJEAN
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>margaux.grosjean@safer-idf.com</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>ADADSA</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>31/10/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>152453</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SPORTIFS</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 75</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L40" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -8840,68 +7964,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -9126,222 +8250,850 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Oise</t>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
+          <t>18/08/2023</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
+        <v>147700</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'accès aux activités sportives et culturelles</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Bon loisirs</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Centre Communal d'Action Sociale de Billom</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un bon loisir sous forme de formulaire d&amp;#039;aide à l&amp;#039;inscription à une activité sportive ou culturelle. Le paiement est directement fait  à l&amp;#039;association.
+ L&amp;#039;objectif est de favoriser l&amp;#039;accès à la culture et au sport des mineurs pour les familles aux budgets précaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif est ouvert à tous les Billomois mineurs répondant aux critères d&amp;#039;octroi (quotient CAF retenu) et s&amp;#039;inscrivant dans une association Billomoise.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le bénéficiaire de l&amp;#039;aide doit être mineur entre 6 ans et 18 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être domicilié à Billom
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;inscrire à une activité sportive ou culturelle dans une association Billomoise
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avoir un quotient familial CAF inférieur à 500€
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Billom</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://billom.fr/mon-quotidien/solidarite/#a01</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact CCAS : 04.73.73.37.67
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travailleur social : Mme Camille TOITOT &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>c.toitot@billom.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1676-favoriser-lacces-aux-activites-sportives-et-c/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>CCAS de la Ville de Billom</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>144547</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9384,1192 +9136,1112 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C42" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>155125</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover ou étendre de lieux d'accueils de proximité de type France services, M@nche services, centres sociaux ou espaces de vie sociale</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Lieux d’accueil de proximité :  France Services, Manche Services, centre social, espace de vie social, (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant pas être réhabilité), rénovation ou extension de lieux d&amp;#039;accueils de proximité de type France services, M&amp;#64;nche services, centres sociaux ou espaces de vie sociale
+&lt;/p&gt;
+&lt;p&gt;
+ Possibilité de financement de postes pour les agents d&amp;#039;accueil dans le cadre exclusivement des France services et M&amp;#64;nche services et selon les cahiers de charges de ces deux dispositifs.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces structures sont définis comme étant des lieux d&amp;#039;accueil, d&amp;#039;information et d&amp;#039;orientation à destination des usagers de services publics. Elles peuvent également proposer des animations de proximité et des loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ Conçues pour faciliter et animer la vie quotidienne des habitants usagers, comme des espaces de rencontre ouverts à tous, ces lieux ont pour vocation de développer une logique de services de proximité. La démarche est notamment orientée par la question de l&amp;#039;accès aux droits et par la participation des usagers au développement de la qualité des services publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  France services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nouveau modèle d&amp;#039;accès aux services publics de proximité proposé par l&amp;#039;Etat. Ces espaces visent à permettre à chaque citoyen d&amp;#039;accéder aux services publics et d&amp;#039;être accueilli dans un lieu unique, par des personnes formées et disponibles, pour effectuer ses démarches du quotidien et être accompagné sur le numérique. Neuf partenaires nationaux y sont regroupés auxquels peuvent s&amp;#039;ajouter des partenaires locaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle emploi,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-maladie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les allocations familiales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mutualité sociale agricole,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-retraite,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Poste,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de l&amp;#039;intérieur (agence nationale des titres sécurisés),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère des finances, et
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de la justice.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque France services dispose d&amp;#039;un visio-accueil fournit par le Département pour permettre la mise en relation à distance avec certains partenaires (CAF, CARSAT, CPAM, MSA
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  M&amp;#64;nche services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du maillage de l&amp;#039;Etat, les M&amp;#64;nche services sont des lieux d&amp;#039;accueil de proximité situés potentiellement dans les 67 communes identifiées comme éligibles au CPS, et ayant pour vocation d&amp;#039;accueillir, d&amp;#039;informer, d&amp;#039;orienter et d&amp;#039;accompagner les usagers sur les portails internet et sur des démarches simples en lien avec les cinq partenaires, que sont la CAF, la CARSAT, la CPAM, la MSA et Pôle emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Centre sociaux et espaces de vie sociale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux de proximité à vocation globale, familiale et intergénérationnelle, qui accueillent toute la population en veillant à la mixité sociale. Ouverts à l&amp;#039;ensemble de la population, ils offrent aux usagers un accueil, des activités et des services. Ils sont également en capacité de déceler les besoins et les attentes des usagers et des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux d&amp;#039;animation de la vie sociale permettant aux habitants d&amp;#039;exprimer, de concevoir et de réaliser leurs projets : ils prennent en compte l&amp;#039;expression des demandes et des initiatives des usagers et des habitants, et favorisent la vie sociale et la vie associative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les rénovations, document de diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant de la bonification si sollicitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fiche de poste
+ &lt;/li&gt;
+ &lt;li&gt;
+  CV du candidat retenu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les France services et M&amp;#64;nche services respect du cahier des charges de ces deux dispositifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit ici du financement des postes d&amp;#039;agents d&amp;#039;accueil des France services et M&amp;#64;nche services, uniquement dans le cadre d&amp;#039;une création de poste ou pour les M&amp;#64;nche services d&amp;#039;une augmentation du temps de travail d&amp;#039;un poste existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de matériel informatiques nécessaire à l&amp;#039;offre de service ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des France services et de M&amp;#64;nche services, au regard des cahier des charges de ces deux dispositifs, il est possible de financer la création de postes d&amp;#039;agents d&amp;#039;accueil ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/lieux-daccueil-de-proximite-france-services-manche-services-centre-social-espace-de-vie-social-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/74ab-lieux-daccueil-de-proximite-france-services-m/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant de la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets scolaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets périscolaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
-[...26 lines deleted...]
-Cours d'eau / canaux / plans d'eau
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Musée
 Sports et loisirs
-Forêts
-[...1 lines deleted...]
-Transition énergétique
+Tourisme
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-[...232 lines deleted...]
-Education et renforcement des compétences
 Alimentation
 Commerces et services
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
-Risques naturels
-[...8 lines deleted...]
-Accessibilité
 Lutte contre la précarité
-Emploi
-[...5 lines deleted...]
-Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
-[...6 lines deleted...]
-Limiter les déplacements subis
 Spectacle vivant
-Médias et communication
-[...12 lines deleted...]
-      <c r="O43" s="1" t="inlineStr">
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les communes du PETR Garrigues et Costières de Nîmes
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...2 lines deleted...]
-      <c r="T43" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
-[...310 lines deleted...]
-          <t>published</t>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AC45" s="1" t="inlineStr">
         <is>
-          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+          <t>GAL Alsace Centrale</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
-          <t>22/05/2023</t>
+          <t>22/11/2023</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
-        <v>141752</v>
+        <v>142693</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
-[...9 lines deleted...]
-          <t>Aménagement d'espace (péri)scolaire</t>
+          <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
-        <is>
-[...203 lines deleted...]
-      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre le numérique au service de votre projet de territoire : par où commencer ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment choisir les solutions les plus adaptées ?
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
@@ -10609,823 +10281,1826 @@
   Identification et priorisation de vos besoins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Co-construction de la stratégie numérique au service du projet de territoire
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilisation des parties prenantes
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des services et montée en compétence des agents
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Grand Bassin de Bourg-en-Bresse
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Commerces et services
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Médias et communication
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>141752</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d'espace (péri)scolaire</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet en quatre phases principales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   se projeter :
+  &lt;/strong&gt;
+  &lt;em&gt;
+   le rapport d&amp;#039;étonnement
+  &lt;/em&gt;
+  . Il s&amp;#039;agit d&amp;#039;observer l&amp;#039;existant, les pratiques qui y sont liées, les ressentis et les envies de l&amp;#039;ensemble des usagers de la cour et de ses abords comme ceux des personnels et élus municipaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   co-construire
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   le hackathon
+  &lt;/em&gt;
+  . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   finaliser
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   l&amp;#039;incubation
+  &lt;/em&gt;
+  . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   vivre
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   la formation et l&amp;#039;accompagnement
+  &lt;/em&gt;
+  . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Transition énergétique
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y47" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>frederic.kapala@reseau-canope.fr</t>
         </is>
       </c>
       <c r="Z47" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
         </is>
       </c>
       <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
       <c r="AC47" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
       <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG47" s="1" t="inlineStr">
         <is>
-          <t>08/06/2023</t>
+          <t>22/05/2023</t>
         </is>
       </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
+        <v>141753</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Découvrir le rôle des émotions en classe maternelle et savoir les gérer [FORMATION]</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des émotions</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation de 6h en présentiel autour de la gestion des émotions des élèves, permettant aux ATSEM de venir en appui des équipes pédagogiques sur l&amp;#039;amélioration du climat scolaire.&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : ​Apports théoriques : connaître les différentes émotions et leur impact sur le comportement de l&amp;#039;enfant. Elaborer des outils permettant l&amp;#039;observation et la compréhension des émotions de l&amp;#039;enfant. Réfléchir aux moyens d&amp;#039;actions de l&amp;#039;ATSEM pour accompagner enfants, enseignants et parents pour un climat scolaire favorable aux apprentissages. Comment aider les enfants à gérer leurs émotions ? Comment être en appui de l&amp;#039;enseignant ​?
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réalisation d&amp;#039;un livret d&amp;#039;accueil travaillé en équipe pour les familles, les enfants.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;accueil des élèves en classe – des outils pratiques pour faire exprimer les émotions à l&amp;#039;arrivée à l&amp;#039;école (jeux et activités autour des émoticones, photolangage, éducation à l&amp;#039;image)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la mise en œuvre d&amp;#039;activités autour de l&amp;#039;expression orale des enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ​​Groupe de 6 à 15 ATSEM par session​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d06-decouvrir-le-role-des-emotions-en-classe-mate/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>141754</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>​​Mener un projet de réaménagement du foyer des élèves en établissement scolaire</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement foyer élèves</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réseau Canopé propose une démarche d&amp;#039;accompagnement du réaménagement du foyer, basée sur la participation des élèves et de l&amp;#039;équipe éducative. Recueil de besoins et des envies, ateliers de conception participative pour travailler sur les contraintes et les leviers afin de coconstruire des espaces adaptés aux besoins éducatifs et de bien-être des élèves au bénéfice d&amp;#039;un climat scolaire positif et propice aux apprentissages.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1. Sondage en ligne ou en classe auprès des élèves pour exprimer leurs besoins (se détendre, discuter, jouer, etc.) et leurs souhaits d&amp;#039;aménagement du foyer (mobilier, matériel, couleurs, etc.)
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Ateliers de conception participative : à l&amp;#039;aide des outils Archiclasse et Archistart, élèves, équipe éducative et représentants des collectivités explorent et modélisent de nouvelles idées d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Réunion de travail avec l&amp;#039;équipe éducative et la collectivité pour discuter des besoins éducatifs, des conditions techniques et de sécurité liées à l&amp;#039;aménagement du foyer. Planification de la mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ 4. Mise en place d&amp;#039;une phase de test autour de plusieurs modélisations d&amp;#039;aménagement du foyer.
+&lt;/p&gt;
+&lt;p&gt;
+ 5. Phase d&amp;#039;évaluation permettant aux élèves de donner leur avis sur le nouvel aménagement du foyer, via un sondage en ligne et une réunion.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ces activités est de s&amp;#039;assurer que le réaménagement du foyer réponde aux besoins et aux souhaits de toutes les parties impliquées, en veillant à ce que les élèves se sentent inclus et pris en compte dans le processus.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Architecture</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire  au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département  :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7dc6-mener-un-projet-de-reamenagement-du-foyer-des/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>129731</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Caisse des écoles de Chambéry</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   faciliter les coopérations entre les membres de la communauté éducative
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
  &lt;/li&gt;
  &lt;li&gt;
   soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
  &lt;/li&gt;
  &lt;li&gt;
   enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
 &lt;/p&gt;
 &lt;p&gt;
  Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
 &lt;/p&gt;
 &lt;p&gt;
  Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Chambéry</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>c.mouilleron@mairie-chambery.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Mairie de Chambéry</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>138014</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l'aide aux familles pour les frais de restauration collective des collègiens</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Aide aux familles pour les frais de restauration collective</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
+      <c r="J51" s="1" t="inlineStr">
         <is>
           <t>3 tranches selon 3 niveaux de bourse : 30 €, 70 €, 100 € par an défalqué des factures</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide aux familles des  élèves boursiers pour faire face aux frais de restauration collective (versée aux collèges publics et privés qui déduisent sur les factures aux familles).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Elèves boursiers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier de demande
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Sur demande
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Alimentation</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur dépôt de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Collèges
 &lt;/p&gt;
 &lt;p&gt;
  Françoise Chabalier
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
   françoise.chabalier&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.07.43.65
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/913d-aider-les-familles-sur-les-frais-de-restaurat/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G50" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
-[...23 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
 Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
 Jeunesse
 Famille et enfance
+Handicap
+Accès aux services
 Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation</t>
-[...2 lines deleted...]
-      <c r="O50" s="1" t="inlineStr">
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...11 lines deleted...]
- &lt;br /&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="T50" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
-Construction d’une école
+Construction d’un éclairage public
 Construction d’un gymnase
-Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
-Création d’une bibliothèque municipale
-[...1 lines deleted...]
-Création d’une maison de santé
 Création d’un terrain de football
-Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
-Isolation du bâtiment
+Déployer les équipements numériques
+Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
-Mise en place de la télémedecine
-[...26 lines deleted...]
-          <t>06/05/2026</t>
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>121006</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Subzen</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -11446,177 +12121,177 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>120979</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
   Qu&amp;#039;est-ce que le prêt social ?
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
  &lt;/li&gt;
  &lt;li&gt;
   Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Choisissez une
   &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
@@ -11638,3200 +12313,801 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   et dotée d&amp;#039;une trajectoire de décarbonation.
  &lt;/li&gt;
  &lt;li&gt;
   5 thématiques éligibles :
  &lt;/li&gt;
  &lt;li&gt;
   1) L&amp;#039;action sanitaire, sociale et familiale,
  &lt;/li&gt;
  &lt;li&gt;
   2) Le développement et la cohésion territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   3) L&amp;#039;enseignement et la formation professionnelle,
  &lt;/li&gt;
  &lt;li&gt;
   4) Le sport, culture et vie associative,
  &lt;/li&gt;
  &lt;li&gt;
   5) Les services d&amp;#039;incendies et de secours.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Valorisation d'actions
 Bibliothèques et livres
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 300 000 euros
 &lt;/p&gt;
 &lt;p&gt;
  Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
  &lt;/li&gt;
  &lt;li&gt;
   Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
  &lt;/li&gt;
  &lt;li&gt;
   Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>03/11/2022</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>120977</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Conseil sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil sur le montage de projet de création d&amp;#039;établissement lié à la parentalité et aux modes d&amp;#039;accueil des enfants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ces établissements comprennent les Lieux d&amp;#039;Accueil Enfant Parent ou LAEP, les Relais Petite Enfance ou RPE (ex RAM), les accueils collectifs de mineurs ou ACM (accueil de loisirs et l&amp;#039;accueil périscolaire).
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre, le service concerné du Département apportera des conseils à la collectivité sur le lancement et le montage du projet puis participera à la démarche jusqu&amp;#039;à son avis sur la compatibilité des locaux et le projet pédagogique.
 &lt;/p&gt;
 &lt;p&gt;
  En lien avec la Caisse d&amp;#039;Allocations familiales pour les LAEP et les RPE et le service de la Préfecture SDJES pour les ACM.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél.: 01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8003-conseiller-les-collectivites-sur-la-creation-/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>28/10/2022</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>120976</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner les collectivités pour la création d’établissements d’accueil du jeune enfant (EAJE) et des maisons d’assistants maternels (MAM)</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Conseil pour la création d’établissements d’accueil du jeune enfant (EAJE) et des maisons d’assistants maternels (MAM)</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil et accompagnement dans le montage de projet de création d&amp;#039;EAJE ou MAM.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les EAJE comprennent les crèches collectives, les crèches familiales et les jardins d&amp;#039;enfants.
 &lt;/p&gt;
 &lt;p&gt;
  Les MAM sont des regroupements d&amp;#039;assistants maternels dans un même lieu pour exercer leur profession.
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil et l&amp;#039;accompagnement s&amp;#039;inscrit dans une démarche de projet et portent sur :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La participation à une réunion des porteurs de projets
   &lt;/li&gt;
   &lt;li&gt;
    Un diagnostic de territoire
   &lt;/li&gt;
   &lt;li&gt;
    La recherche de locaux
   &lt;/li&gt;
   &lt;li&gt;
    Le montage technique et financier du projet en lien avec la législation en vigueur et les acteurs locaux (CAF, MSA,...)
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  En lien avec la Caisse d&amp;#039;Allocations familiales (CAF), et la Mutuelle Sociale Agricole (MSA).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, GIP ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél.: 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/91fc-conseiller-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>28/10/2022</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1056 lines deleted...]
-      </c>
       <c r="AH58" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:34" customHeight="0">
       <c r="A59" s="1">
-        <v>126143</v>
+        <v>121337</v>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Enveloppes communes urbaines</t>
+          <t>Fonds "Thématiques"</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Loire</t>
+          <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
       <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L59" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N59" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...4 lines deleted...]
-Musée
+          <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
-Forêts
-[...841 lines deleted...]
-Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...8 lines deleted...]
-      <c r="O63" s="1" t="inlineStr">
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
-[...3 lines deleted...]
-      <c r="S63" s="1" t="inlineStr">
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 150 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes, EPCI&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
-[...3 lines deleted...]
-Construction d’une cantine scolaire
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
-Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
-Création d’une voie douce / piste cyclable
 Création d’un terrain de football
-Déployer les équipements numériques
-[...4 lines deleted...]
-Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
-Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
-Réfection/aménagement de la voirie
 Rénovation du gymnase
-Rénovation énergétique école
-[...3 lines deleted...]
-      <c r="AC63" s="1" t="inlineStr">
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-[...350 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
-[...160 lines deleted...]
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -14859,66 +13135,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P66" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q66" s="1" t="inlineStr">
+      <c r="Q60" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -14930,321 +13206,1870 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>120021</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Réalisation d'un portrait sociodémographique</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
 &lt;/p&gt;
 &lt;p&gt;
  Durée : 15 jours à 1 mois
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
   &lt;/li&gt;
   &lt;li&gt;
    Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
   &lt;/li&gt;
   &lt;li&gt;
    Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Consommation et production
 Lutte contre la précarité
 Emploi
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité de Seine-et-Marne
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ID77 - Sylvie ROGNON
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>117478</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de "l'Aisance Aquatique" à destination des enfants de 4 à 6 ans</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à la mise en œuvre de l'Aisance Aquatique à l'usage des collectivités</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer l&amp;#039;Aisance Aquatique dans votre territoire, les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les premières informations concernant l&amp;#039;Aisance Aquatique dans les territoires sont décrites dans le guide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une présentation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des exemples de mise en oeuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des précisions sur les conditions d&amp;#039;encadrement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une liste de différents financements mobilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Famille et enfance
+Egalité des chances</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sports.gouv.fr/preventiondesnoyades/zoom-sur/article/guide-d-accompagnement-a-la-mise-en-oeuvre-de-l-aisance-aquatique-aaq-a-l-usage</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ pour connaître le référent départemental AAQ du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la carte interactive des professionnels et des bassins :
+ &lt;a href="https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
+  https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>leila.bengana@jeunesse-sports.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb6d-copie-10h15-accompagner-le-deploiement-du-sav/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature de la demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides
+Cimetières et funéraire
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur les frais de fonctionnement de la structure
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes hors compétences du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur des subventions dont l&amp;#039;octroi est prévu par un autre dispositif départemental
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des services ; Tél. : 05 16 09 74 24
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 45
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y67" s="1" t="inlineStr">
         <is>
-          <t>id77@departement77.fr</t>
+          <t>subventions16@lacharente.fr</t>
         </is>
       </c>
       <c r="Z67" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
         </is>
       </c>
       <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC67" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG67" s="1" t="inlineStr">
         <is>
-          <t>10/08/2022</t>
+          <t>23/11/2021</t>
         </is>
       </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
         <v>112001</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
@@ -15527,81 +15352,81 @@
           <t>Interreg Europe</t>
         </is>
       </c>
       <c r="AD68" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
       <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
       <c r="AH68" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
         <v>111757</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H69" s="1" t="inlineStr">
         <is>
-          <t>Prêt
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Prêt</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
@@ -15888,51 +15713,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
       <c r="AH69" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
         <v>111723</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Soutenir les organismes coordonnateurs de séjours en classes de découverte</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Soutien aux organismes du domaine de l'éducation</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -16180,491 +16005,785 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>31/12/2021</t>
         </is>
       </c>
       <c r="AH70" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:34" customHeight="0">
       <c r="A71" s="1">
-        <v>111636</v>
+        <v>117172</v>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Accueillir les jeunes enfants</t>
+          <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Solidarité et santé: Protection maternelle et infantile et santé publique (accueil des jeunes enfants)</t>
+          <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
-          <t>Commune
-Intercommunalité / Pays</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
       <c r="J71" s="1" t="inlineStr">
         <is>
-          <t>Subvention forfaitaire</t>
+          <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
+          <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- Aide au développement de places en établissement d&amp;#039;accueil de jeunes enfants.
-[...37 lines deleted...]
-</t>
+ &lt;strong&gt;
+  Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
+&lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S71" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T71" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U71" s="1" t="inlineStr">
         <is>
-          <t>Essonne</t>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
       <c r="X71" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
       <c r="Y71" s="1" t="inlineStr">
         <is>
-          <t>mpiegut@cd-essonne.fr</t>
+          <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
       <c r="Z71" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6f87-accueillir-les-jeunes-enfants/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
       <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB71" s="1" t="inlineStr">
         <is>
-          <t>Création d’une crèche</t>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC71" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG71" s="1" t="inlineStr">
         <is>
-          <t>10/12/2021</t>
+          <t>01/04/2022</t>
         </is>
       </c>
       <c r="AH71" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
-        <v>104710</v>
+        <v>117167</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Pays de la Loire</t>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...15 lines deleted...]
-&lt;/p&gt;</t>
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
-[...1 lines deleted...]
-Sports et loisirs
 Tourisme
-Forêts
-[...11 lines deleted...]
-Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
-[...3 lines deleted...]
-Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
-Technologies numériques et numérisation
-[...1 lines deleted...]
-Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
-Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-[...3 lines deleted...]
-Equipement public
 Bâtiments et construction
 Réhabilitation
-Logement et habitat
-[...5 lines deleted...]
-International
 Attractivité économique
 Artisanat
-Information voyageur, billettique multimodale
-[...2 lines deleted...]
-Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
-Médias et communication
-[...10 lines deleted...]
-Protection animale</t>
+Médias et communication</t>
         </is>
       </c>
       <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
-[...7 lines deleted...]
-&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
-  Le taux d&amp;#039;aide publique est fixé par la GAL.
+  FICHE ACTION 6 :
  &lt;/strong&gt;
-&lt;/p&gt;</t>
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U72" s="1" t="inlineStr">
         <is>
-          <t>Pays de la Loire</t>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
       <c r="V72" s="1" t="inlineStr">
         <is>
-          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
       <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des politiques européennes
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y72" s="1" t="inlineStr">
         <is>
-          <t>olivier.guillon@paysdelaloire.fr</t>
+          <t>contact@pays-epinal.fr</t>
         </is>
       </c>
       <c r="Z72" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
         </is>
       </c>
       <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB72" s="1" t="inlineStr">
         <is>
-          <t>Mise en place d’un café / bistrot</t>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
         </is>
       </c>
       <c r="AD72" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF72" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG72" s="1" t="inlineStr">
         <is>
-          <t>18/11/2021</t>
+          <t>29/03/2022</t>
         </is>
       </c>
       <c r="AH72" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:34" customHeight="0">
       <c r="A73" s="1">
+        <v>117161</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Disposer des chiffres clés des réalités sociodémographiques de son territoire</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Comprendre les réalités sociodémographiques de votre territoire avec les chiffres clés de l&amp;#039;Observatoire départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Les « chiffres clés » de l&amp;#039;Observatoire départemental sont des fiches synthétiques de 4 à 6 pages permettant de visualiser à travers des représentations graphiques simples et imagées les principales données de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Qui sont les habitants de ma commune ? Comment évolue la population de mon EPCI ? Combien d&amp;#039;actifs sur mon territoire et dans quels secteurs travaillent-ils ?
+&lt;/p&gt;
+&lt;p&gt;
+ Des questions auxquelles se proposent de répondre les « chiffres clés » de l&amp;#039;Observatoire départemental permettant ainsi de dresser un état des lieux synthétique de la population de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les diagnostics seront extraits du logiciel de l&amp;#039;observatoire départemental « en un clic » et pourra faire l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces données pourront faire l&amp;#039;objet d&amp;#039;approfondissement pour des besoins spécifiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Egalité des chances
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Emploi
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2a2-disposer-des-chiffres-cles-des-realites-socio/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>102581</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs œuvrant dans le domaine social</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Soutien aux acteurs œuvrant dans le domaine social</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département reconnaît le rôle primordial des acteurs sociaux en Charente, favorisant le développement des territoires, encourageant le maintien du lien social et l&amp;#039;apprentissage de la citoyenneté.
 &lt;/p&gt;
 &lt;p&gt;
  Plus particulièrement, la vie associative, fondée sur l&amp;#039;engagement individuel et collectif, la solidarité et l&amp;#039;altruisme, doit ainsi être encouragée et soutenue dans son développement. Au cœur de l&amp;#039;association, l&amp;#039;engagement bénévole doit être soutenu et accompagné dans ses initiatives.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de structurer, de pérenniser et de développer les activités sociales et médico-sociales complémentaires à son action, le Département est susceptible d&amp;#039;accorder son soutien aux porteurs d&amp;#039;un projet dans les secteurs d&amp;#039;activité suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Personnes âgées et handicapées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  S&amp;#039;agissant du schéma pour l&amp;#039;autonomie et la citoyenneté, il sera tenu compte du respect de ses objectifs et orientations. Les actions financées doivent ainsi permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -16750,66 +16869,66 @@
  Subvention de fonctionnement :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant sera établi à partir de critères tels que le nombre d&amp;#039;adhérents et/ou de bénévoles, la nature de l&amp;#039;action sociale et/ou caritative, les projets, l&amp;#039;organisation d&amp;#039;animations ou d&amp;#039;actions sur le territoire départemental, la prise en compte de l&amp;#039;agenda 21 départemental, la réalisation des projets de l&amp;#039;année précédente...
 &lt;/p&gt;
 &lt;p&gt;
  Subvention de fonctionnement affecté à une action :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;opération. Il est plafonné à 10.000 euros.
 &lt;/p&gt;
 &lt;p&gt;
  Plafond des subventions publiques :
 &lt;/p&gt;
 &lt;p&gt;
  La subvention départementale éventuellement accordée peut faire l&amp;#039;objet d&amp;#039;un cumul avec d&amp;#039;autres aides publiques (Europe, Etat, Région, intercommunalités, communes...) de telle sorte que le total des subventions accordées pour une même action ne soit pas supérieur à 80% du coût global de l&amp;#039;opération. Cela implique donc un financement propre de l&amp;#039;organisme demandeur d&amp;#039;au moins 20% de l&amp;#039;opération.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Famille et enfance
 Handicap
 Egalité des chances
 Cohésion sociale et inclusion
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligibles à une subvention, les projets devront s&amp;#039;inscrire dans le champ d&amp;#039;un des trois domaines précités : personnes âgées et handicapées, enfance et famille, action sociale. Les projets devront s&amp;#039;inscrire dans le cadre des programmes ou schémas départementaux afférents à ces politiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets financés doivent concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le fonctionnement annuel d&amp;#039;une association
  &lt;/li&gt;
  &lt;li&gt;
   des actions, en fonctionnement
  &lt;/li&gt;
  &lt;li&gt;
   des projets expérimentaux, en fonctionnement. En ce cas, il est à noter que le soutien du Département ne vise qu&amp;#039;à rendre possible l&amp;#039;expérimentation et n&amp;#039;engage en aucun cas celui-ci sur la reconduction de son financement
  &lt;/li&gt;
  &lt;li&gt;
   des investissements dans le cas où la demande n&amp;#039;est éligible à aucun autre règlement du Département.
  &lt;/li&gt;
@@ -16952,79 +17071,79 @@
   subvention sans convention :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - versement de 50% du montant total de la subvention à compter de la décision favorable de l&amp;#039;Assemblée délibérante ;
 &lt;/p&gt;
 &lt;p&gt;
  - versement du solde en une seule fois dès production des justificatifs/factures acquittées.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   subvention avec convention : versement au regard des dispositions définies dans la convention
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Caducité :
 &lt;/p&gt;
 &lt;p&gt;
  Fonctionnement et fonctionnement affecté : 1 an à compter de la date de notification de la décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/06-Insertion_et_action_sociale/soutien_acteurs_domaine_social.pdf</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W74" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement
  &lt;/li&gt;
@@ -17062,138 +17181,138 @@
  Pour rappel, l&amp;#039;organisme de droit privé bénéficiaire d&amp;#039;une subvention de fonctionnement affectée doit produire un compte rendu financier qui atteste de la conformité des dépenses effectuées au regard de l&amp;#039;objet de la subvention. Le compte rendu financier est déposé auprès du Département dans les six mois suivant la fin de l&amp;#039;exercice pour lequel la subvention a été attribuée.
 &lt;/p&gt;
 &lt;p&gt;
  Contacts
 &lt;/p&gt;
 &lt;p&gt;
  Personnes âgées et personnes handicapées : 05 16 09 76 32
 &lt;/p&gt;
 &lt;p&gt;
  Enfance et famille : 05 16 09 69 24
 &lt;/p&gt;
 &lt;p&gt;
  Action sociale : 05 16 09 69 54 ou 69 69
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail citoyens &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d33e-soutenir-les-acteurs-uvrant-dans-le-domaine-s/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>12/10/2021</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>101387</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Financer la santé numérique et les services liés au prendre soin</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Financement de la santé numérique et des services liés au « prendre soin »</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Prêt
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 entreprise privée (opérateur, investisseur, exploitant ou société de services
 portant un projet) ou une entreprise à impact social (entreprise de l’ESS,
 entreprise à mission ou corporate venture) et vous développez un projet de
@@ -17202,1621 +17321,979 @@
 d’un tiers de confiance et d’avoir accès à un réseau territorial et politique
 propice à l’essaimage de projets innovants. Cela peut ainsi concerner un
 service lié à la e-santé et au médico-social, comme la transition numérique des
 établissements de santé, l’usage du numérique pour la prévention, les
 technologies innovantes au service des soignants, ou encore un service à impact
 social lié au prendre soin dans la santé, le vieillissement, le handicap, la
 petite enfance, l’habitat, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;En tant que
 « tiers de confiance », la Banque des Territoires propose de financer
 les projets portant une logique d’intérêt général sous la forme d’apports en
 capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;strong&gt;L’offre
 d’investissement concerne les projets ayant pour objectifs de :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer &lt;strong&gt;l’accès
 aux soins &lt;/strong&gt;et contribuer à la &lt;strong&gt;résorption des déserts médicaux&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner
 la structuration de la gestion, de l’exploitation et de la &lt;strong&gt;protection des
 données de santé &lt;/strong&gt;(entrepôts de données, suivi des données en vie réelle)&lt;/li&gt;&lt;li&gt;Améliorer le &lt;strong&gt;parcours
 de soins &lt;/strong&gt;et le &lt;strong&gt;lien ville-hôpital&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Favoriser et
 sécuriser &lt;strong&gt;l’usage de technologies innovantes &lt;/strong&gt;au service des soignants,
 des patients et des établissements de santé&lt;/li&gt;&lt;li&gt;Promouvoir des
 &lt;strong&gt;infrastructures numériques résilientes &lt;/strong&gt;pour répondre aux enjeux santé&lt;/li&gt;&lt;li&gt;Favoriser
 l’usage du numérique au service de la &lt;strong&gt;prévention&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner &lt;strong&gt;la
 transition numérique &lt;/strong&gt;des établissements sanitaires et médico-sociaux&lt;/li&gt;&lt;li&gt;Favoriser &lt;strong&gt;l’autonomie&lt;/strong&gt;
 et le soutien à domicile des &lt;strong&gt;personnes fragiles&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Santé
 Technologies numériques et numérisation
 Sécurité</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-sante?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=e_sante_psat</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-sante-numerique/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Mise en place de la télémedecine</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>07/09/2021</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...135 lines deleted...]
-      </c>
       <c r="AH75" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:34" customHeight="0">
       <c r="A76" s="1">
-        <v>111642</v>
+        <v>97734</v>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la scolarité des enfants habitant des quartiers en Politique de la ville</t>
-[...9 lines deleted...]
-          <t>Habitat et logement : Politique de la ville</t>
+          <t>Construire et réhabiliter des logements sociaux</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude,
+ en proposant ses aides,
+ a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider au maintien dans le logement dans de bonnes conditions.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, réhabilitation et maintien des logements sociaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux propriétaires occupants aux ressources modestes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/logement</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tel : 04.68.11.69.81
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+   richard.cane&amp;#64;aude.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>97687</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le fonctionnement des Établissements d’Accueil des Jeunes Enfants</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>L’aide départementale sera attribuée selon les modalités</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds départemental pour la cohésion sociale, ciblant les 39 quartiers prioritaires de la ville en Essonne.
-[...12 lines deleted...]
-      <c r="N76" s="1" t="inlineStr">
+ Les objectifs de cette aide sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant la conciliation entre vie familiale et vie professionnelle des parents de jeunes enfants par le développement de services de garde correspondant à leurs attentes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la socialisation, le bien-être et le développement harmonieux des jeunes enfants en leur permettant d&amp;#039;être accueillis dans des structures adaptées à leurs besoins et offrant un accueil de qualité.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
-Cohésion sociale et inclusion
-[...8 lines deleted...]
-      <c r="R76" s="1" t="inlineStr">
+Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides à la construction d&amp;#039;EAJE sont destinées aux structures intercommunales et, à défaut, lorsque les structures intercommunales n&amp;#039;ont pas la compétence, aux communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides à la réhabilitation et à l&amp;#039;extension d&amp;#039;EAJE sont destinées aux gestionnaires publics (structures intercommunales, communes) et privés à but non lucratif (associations) d&amp;#039;EAJE.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, ainsi qu&amp;#039;aux VRD
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses de réalisation ou d&amp;#039;acquisition de mobilier spécifiques à un EAJE (dortoirs, salles d&amp;#039;activités, salles de change, cuisine...) lié directement à l&amp;#039;opération de construction ou de rénovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses de mobilier adapté à la prise en charge d&amp;#039;enfants handicapés, même hors opération de construction ou de rénovation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Le projet doit répondre aux trois volets de la Charte de l&amp;#039;accompagnement à la scolarité (CLAS) : méthodologie, parentalité et apports culturels.
-[...2 lines deleted...]
-   Répondre aux critères définis dans l&amp;#039;appel à projet annuel commun entre l&amp;#039;Etat, la Caisse d&amp;#039;allocations familiales et le Département.
+   Ne sont pas prises en charge les dépenses d&amp;#039;acquisition de terrain.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X76" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/etablissements-daccueil-des-jeunes-enfants</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de la ville et de l&amp;#039;habitat
-[...2 lines deleted...]
- Téléphone : 01 60 91 16 34
+ Pôle Solidarités - Direction Enfance Famille
+&lt;/p&gt;
+&lt;p&gt;
+ Alexandra Catanese,
+ Secrétaire de Direction
+&lt;/p&gt;
+&lt;p&gt;
+ Tel :
+ 04.68.11.66.64
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:alexandra.catanese&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  alexandra.catanese&amp;#64;aude.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36f6-ameliorer-le-fonctionnement-des-etablissement/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G77" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>103290</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...2 lines deleted...]
-      <c r="H77" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Ile-de-France soutient des projets de création de structures d&amp;#039;accueil innovantes de la petite enfance (crèches à horaires décalés, structures itinérantes, accueil des enfants en situation de handicap, MAM, RAP). Cette aide permet également de financer des projets de soutien à la parentalité et des formations pour les professionnels de la petite enfance afin que les structures soient mieux remplies et mieux gérées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets permettant l&amp;#039;accueil et le développement des enfants de leur naissance à leur 4 ème anniversaire, non scolarisés, ou des enfants porteurs de handicap jusqu&amp;#039;à 6 ans, ainsi que les projets favorisant la professionnalisation des personnels de la petite enfance et la parentalité, entendue comme le renforcement des compétences parentales et l&amp;#039;amélioration du lien parents-enfants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en investissement et fonctionnement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La subvention régionale en fonctionnement s&amp;#039;élève à 50% maximum de la dépense subventionnable (total des dépenses éligibles), dans la limite d&amp;#039;un montant de 50 000€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La subvention régionale en investissement s&amp;#039;élève à 50% maximum de la dépense subventionnable dans une limite plafond de 300 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les subventions sont subordonnées aux conditions d&amp;#039;une convention liant la Région Ile-de-France et le porteur de projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une Associations loi 1901, collectivités territoriales et leurs groupements, entreprises publiques locales, établissements publics, fondations, GIP, mutuelles privées non lucratives, organismes sanitaires et sociaux, SCI, caisses de retraite publiques et privées non lucratives, offices publics, entreprises privées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-modes-de-garde-innovants-pour-la-petite-enfance</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  CRITERES D&amp;#039;INTERVENTION
+  Service Action sociale, santé, famille :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
-[...7 lines deleted...]
- Le montant de la subvention est attribué en fonction de la nature de la demande.
+ &lt;span&gt;
+  &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr"&gt;
+   solidarites&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
-[...8 lines deleted...]
-Tourisme
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/887c-soutien-aux-modes-de-garde-innovants-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Forêts
+Montagne
 Sols
-Espaces verts
-[...2 lines deleted...]
-Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Education et renforcement des compétences
-[...299 lines deleted...]
-          <t>Famille et enfance
+Citoyenneté
 Santé
 Education et renforcement des compétences
-Equipement public</t>
-[...2 lines deleted...]
-      <c r="O78" s="1" t="inlineStr">
+Alimentation
+Risques naturels
+Qualité de l'air
+Lutte contre la précarité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
-[...157 lines deleted...]
-      </c>
       <c r="R79" s="1" t="inlineStr">
-        <is>
-[...182 lines deleted...]
-      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...41 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="H81" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...264 lines deleted...]
-      <c r="I83" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18855,933 +18332,402 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>92049</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participent au plan de relance ;
  &lt;/li&gt;
  &lt;li&gt;
   Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont un modèle économique équilibré et affichent des perspectives de développement ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
  &lt;/li&gt;
  &lt;li&gt;
   Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>22/04/2021</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-[...531 lines deleted...]
-      <c r="A88" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>83481</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C88" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
-[...3 lines deleted...]
-Union régionale des CAUE des Pays de la Loire
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
-Union régionale des CAUE Bourgogne-Franche-Comté
-[...5 lines deleted...]
-      <c r="G88" s="1" t="inlineStr">
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -19824,85 +18770,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -19925,79 +18871,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -20030,151 +18976,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>83479</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -20232,77 +19178,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -20324,79 +19270,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -20429,226 +19375,226 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>82915</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
-[...3 lines deleted...]
-CAUE de la Dordogne
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
 CAUE des Bouches-du-Rhône
 CAUE du Calvados
 CAUE du Cantal
 CAUE de la Charente
 CAUE du Cher
 CAUE de Corrèze
 CAUE de l'Aude
-CAUE de l'Aveyron
+CAUE de l'Yonne
 CAUE de la Drôme
 CAUE de l'Oise
 CAUE du Gard
 CAUE de la Haute-Garonne
-CAUE d'Alsace
-[...9 lines deleted...]
-CAUE de l'Yonne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
 CAUE Lot-et-Garonne
 CAUE du Maine-et-Loire
 CAUE de la Manche
 CAUE de la Mayenne
 CAUE de Meurthe-et-Moselle
 CAUE de la Moselle
 CAUE de Mayotte
 CAUE de la Seine-et-Marne
 CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Orientales
 CAUE de Rhône-Métropole
 CAUE de la Sarthe
 CAUE de la Savoie
 CAUE de l'Orne
 CAUE de la Somme
 CAUE du Pas-de-Calais
 CAUE des Deux-Sèvres
 CAUE de la Vendée
 CAUE de la Haute-Vienne
 CAUE des Vosges
 CAUE de l'Essonne
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
 CAUE de la Charente-Maritime
 CAUE du Val-de-Marne
 CAUE du Val d'Oise
 CAUE de Guadeloupe
 CAUE de la Martinique
 CAUE de la Guyane
 CAUE de l'Île-de-la-Réunion
 CAUE du Var
 CAUE du Tarn-et-Garonne
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
 CAUE de Corse
 CAUE de la Creuse
-CAUE du Loir-et-Cher</t>
-[...2 lines deleted...]
-      <c r="G90" s="1" t="inlineStr">
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -20690,88 +19636,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -20790,79 +19736,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -21334,647 +20280,256 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-[...391 lines deleted...]
-      <c r="A93" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>82911</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de la Charente
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Charente-Maritime
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
 CAUE de Mayotte
 CAUE des Landes
 CAUE des Vosges
 CAUE de l'Ariège
 CAUE de la Drôme
 CAUE de la Meuse
 CAUE de la Somme
 CAUE du Cantal
 CAUE de la Vendée
 CAUE de l'Aveyron
 CAUE de l'Essonne
 CAUE de l'Hérault
 CAUE de la Creuse
 CAUE de la Guyane
 CAUE de la Manche
 CAUE du Calvados
 CAUE de l'Orne
 CAUE du Gers
 CAUE du Tarn
 CAUE d'Alsace
 CAUE de Corse
 CAUE de l'Yonne
 CAUE de l'Aude
 CAUE du Maine-et-Loire
 CAUE du Cher
 CAUE de l'Ardèche
 CAUE du Loiret
 CAUE de Corrèze
 CAUE de l'Aisne
 CAUE de l'Isère
 CAUE de l'Ain
 CAUE du Morbihan
 CAUE de la Sarthe
 CAUE du Var
 CAUE du Gard
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 CAUE de la Haute-Vienne
 CAUE de Rhône-Métropole
 CAUE des Hauts-de-Seine
 CAUE du Tarn-et-Garonne
 CAUE de la Savoie
 CAUE du Lot
 CAUE de l'Oise
 CAUE de la Dordogne
 CAUE des Bouches-du-Rhône
 CAUE de Meurthe-et-Moselle
 CAUE de l'Île-de-la-Réunion
-CAUE de la Charente-Maritime
 CAUE des Pyrénées-Orientales
-CAUE des Pyrénées-Atlantiques
-[...21 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+CAUE des Pyrénées-Atlantiques</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -22021,85 +20576,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -22119,79 +20674,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -22371,195 +20926,375 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>78201</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Adapter l'offre de services et d'équipements de proximité aux besoins de la population</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des cofinancements publics mobilisés et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  a) &lt;/strong&gt;Objectif stratégique&lt;/p&gt;&lt;p&gt;Face au renouveau démographique que connaît le territoire depuis les années 2000, le Pays Comminges Pyrénées doit favoriser l’accueil de nouvelles populations (globalement plus jeunes et contenant un nombre plus important de CSP&amp;#43; qu’au sein même de la population commingeoise) tout en maintenant la qualité de vie reconnue du territoire. De fait, la croissance démographique s’est accompagnée d’une offre de services et d’équipements afin de répondre aux besoins de la population et d’accompagner les mutations sociales (vieillissement, nouveaux arrivants, etc.) mais les besoins demeurent insatisfaits, notamment en matière de santé (au sens de l’OMS : bien-être physique, mental et social), enfance/jeunesse et loisirs.&lt;/p&gt;&lt;p&gt;Les enjeux : Renforcer l’offre de proximité en services et équipements sur l’ensemble du territoire en s’appuyant sur les bassins de vie structurants, tout en soutenant l’« aller vers » (déploiement de maisons de services de proximité et de l’offre itinérante).&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPERATIONS&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;1.1 Maintenir et développer une offre de services de proximité sur l&amp;#039;ensemble du territoire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.1.1 Développer et adapter l’accueil d&amp;#039;enfants, de jeunes, de personnes âgées, de personnes en situation de handicap et de personnes fragiles, ainsi que l’habitat de type intergénérationnel, inclusif, solidaire et/ou partagé&lt;/li&gt;&lt;li&gt;1.1.2 Développer et adapter les équipements offrant des services au public&lt;/li&gt;&lt;li&gt;1.1.3 Développer et adapter l’accès des services au public et les espaces mutualisés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;1.2 Adapter l’offre de santé aux besoins des habitants&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.2.1 Développer et adapter les services en santé et les services médico- sociaux&lt;/li&gt;&lt;li&gt;1.2.2 Favoriser les actions de prévention et l’accompagnement des aidants&lt;/li&gt;&lt;li&gt;1.2.3 Accompagner la mise en réseau des acteurs et l’accueil de nouveaux&lt;/li&gt;&lt;li&gt;professionnels&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un pôle enfance jeunesse, création d’aires de jeux et de terrains multisports, rénovation de maisons des associations, extension d’un centre social intercommunal, création d’une maison intergénérationnelle, création d’un habitat partagé solidaire, etc. ;&lt;/p&gt;&lt;p&gt;- Aménagement d’un parcours de santé, construction d’un pôle santé, actions de prévention, etc.&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Lutte contre la précarité
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI ; SA ; SAS ; SARL ; SNC, EI ; EURL ; Les mutuelles sous tous leurs statuts ; Les particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;Les projets d’animation doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions médicales, le projet doit respecter les conditions d’agrément de l’Agence Régionale de Santé.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions paramédicales, le projet devra regrouper à minima 4 professionnels de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues&lt;/strong&gt; : L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f25b-favoriser-le-maintien-et-la-creation-de-servi/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD86" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>62848</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22605,193 +21340,193 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W94" s="1" t="inlineStr">
+      <c r="W87" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>72810</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -22828,79 +21563,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22943,253 +21678,1072 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W95" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>72011</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et développer des activités économiques à impact social avec la Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La
+  &lt;a href="https://fabriqueainitiatives.org/"&gt;
+   Fabrique à initiatives
+  &lt;/a&gt;
+  est un dispositif d&amp;#039;ingénierie territoriale
+ &lt;/strong&gt;
+ créé en 2010 par l&amp;#039;
+ &lt;a href="https://www.avise.org/"&gt;
+  Avise
+ &lt;/a&gt;
+ - agence d&amp;#039;ingénierie pour entreprendre autrement, afin d&amp;#039;
+ &lt;strong&gt;
+  accompagner les acteurs d&amp;#039;un territoire dans la co-construction de projets économiques à impact en partant des enjeux et des besoins locaux
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
+ &lt;strong&gt;
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+ &lt;/strong&gt;
+ en apportant
+ &lt;strong&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. L&amp;#039;Avise mobilise notamment le dispositif dans le cadre de son partenariat sur le programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
+  Comprendre le dispositif en 25 projets
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif a 3 clés d&amp;#039;entrée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un besoin
+  &lt;/strong&gt;
+  : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
+  &lt;em&gt;
+   Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une idée
+  &lt;/strong&gt;
+  : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
+  &lt;em&gt;
+   E
+  &lt;/em&gt;
+  &lt;em&gt;
+   xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un lieu
+  &lt;/strong&gt;
+  : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
+  &lt;em&gt;
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovants en QPV, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il intervient à travers le processus adaptable suivant :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Détecter les besoins et les opportunités
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   et qualifier des projets à impact
+  &lt;/strong&gt;
+  , à travers des ateliers d&amp;#039;intelligence collective et une démarche de prospective
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Concevoir des activités innovantes
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   durables
+  &lt;/strong&gt;
+  à travers l&amp;#039;étude d&amp;#039;opportunité et la mobilisation collective
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transmettre le projet
+  &lt;/strong&gt;
+  à un entrepreneur qualifié ou une entreprise de l&amp;#039;ESS existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagner le porteur de projet jusqu&amp;#039;à la création
+  &lt;/strong&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés existants
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Exemples de projets réalisés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
+  &lt;/strong&gt;
+  , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
+  &lt;/strong&gt;
+  avec la Métropole du Havre
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
+  &lt;/strong&gt;
+  avec la commue du Juch
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réseau de conciergeries de quartier
+  &lt;/strong&gt;
+  , avec Strasbourg Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion
+  &lt;/strong&gt;
+  pour personnes en situation de handicap, avec la commune de Pontarlier
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Jardin familial et pédagogique
+  &lt;/strong&gt;
+  , avec la CC du Pays Ajaccien
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Filière locale de compostage
+  &lt;/strong&gt;
+  , en partenariat avec Nantes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu culturel et restaurant en circuit-court
+  &lt;/strong&gt;
+  , en partenariat avec la Ville de Bègles
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conciergerie itinérante rurale
+  &lt;/strong&gt;
+  , sur le Pays des Hauts du Val de Saône
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu numérique et intergénérationnel
+  &lt;/strong&gt;
+  , avec la commune de Moncontour
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion en QPV
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu café associatif / repair café
+  &lt;/strong&gt;
+  etc. avec la commune d&amp;#039;Annonay
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conserverie à partir d&amp;#039;invendus alimentaires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Mobilité pour tous
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ne pas avoir identifié de porteurs de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
+  &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
+   carte du réseau
+  &lt;/a&gt;
+  )&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://fabriqueainitiatives.org/</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://fabriqueainitiatives.org/contact/</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>contact@avise.org</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d'opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD90" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P91" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q91" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD91" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>52290</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -23265,96 +22819,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23397,480 +22951,252 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W96" s="1" t="inlineStr">
+      <c r="W92" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-[...228 lines deleted...]
-      <c r="A98" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>23444</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettre l&amp;#039;égalité des chances et l&amp;#039;accès aux droits pour toutes et tous,
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer au développement social et économique des quartiers Politique de la Ville,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement d&amp;#039;actions à envergure départementale / régionale ou actions structurantes ou actions mutualisées, s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage », et/ou innovantes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -23888,241 +23214,241 @@
   &lt;strong&gt;
    20 000 € extensible à 30 000 €
   &lt;/strong&gt;
   si :
   &lt;ul&gt;
    &lt;li&gt;
     Action à envergure départementale / régionale ou actions structurantes ou actions mutualisées,
    &lt;/li&gt;
    &lt;li&gt;
     Action s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage » considérée comme prioritaire par la Région
    &lt;/li&gt;
    &lt;li&gt;
     Action innovante
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;ul&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Santé
 Formation professionnelle
 Lutte contre la précarité
 Emploi</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Thématiques d&amp;#039;intervention :
  &lt;/strong&gt;
  emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Périmètre :
  &lt;/strong&gt;
  intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
  &lt;/strong&gt;
  modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La mobilisation des partenaires locaux
  &lt;/strong&gt;
  afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;intervention de l&amp;#039;Etat
  &lt;/strong&gt;
  est souhaitée (des cas spécifiques pourront être examinés au regard de l&amp;#039;intérêt du dossier, la non-participation de l&amp;#039;Etat devra être dument justifiée.)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère structurant du projet :
  &lt;/strong&gt;
  échelle d&amp;#039;intervention large, complémentarité avec l&amp;#039;offre existante, mise en réseau avec d&amp;#039;autres actions conduites dans le quartier ou des actions similaires menées sur d&amp;#039;autres territoires. La Région souhaite encourager le développement d&amp;#039;actions identiques de niveau régional sur l&amp;#039;ensemble des 105 quartiers prioritaires et soutenir des actions de niveau local, spécifiques, adaptées à chaque quartier prioritaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère innovant
  &lt;/strong&gt;
  de l&amp;#039;action proposée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-regional-de-soutien-aux-associations-et-EPCI-en</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  Madame Zeina ASSI,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Montpellier -
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 81 61
 &lt;/p&gt;
 &lt;p&gt;
  Mail : zeina.assi&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Madame Laura MONTY,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Toulouse
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 33 56 19
 &lt;/p&gt;
 &lt;p&gt;
  Mail : laura.monty&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF98" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>22/01/2020</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>10501</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I99" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J99" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24150,222 +23476,222 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P99" s="1" t="inlineStr">
+      <c r="P94" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q99" s="1" t="inlineStr">
+      <c r="Q94" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB99" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC99" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-      <c r="A100" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>10204</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Créer ou étendre des structures d'accueil de la petite enfance</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J100" s="1" t="inlineStr">
+      <c r="J95" s="1" t="inlineStr">
         <is>
           <t>15% maximum</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif a comme objectif la création ou l&amp;#039;extension de structures multi accueil pour la petite enfance (0-3 ans) à vocation intercommunale, accessibles aux enfants handicapés permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une offre d&amp;#039;accueil diversifiée et adaptée aux besoins de garde de la petite enfance,
  &lt;/li&gt;
  &lt;li&gt;
   le regroupement des services et la mutualisation des moyens,
  &lt;/li&gt;
  &lt;li&gt;
   le développement d&amp;#039;actions innovantes spécifiques au milieu rural : haltes garderies itinérantes, maisons d&amp;#039;assistantes maternelles....
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets devront intégrer une démarche respectueuse de l&amp;#039;environnement, notamment la recherche de l&amp;#039;efficacité énergétique maximale compte tenu des meilleures technologies disponibles et la recherche d&amp;#039;au moins une solution de recours aux énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront également veiller à améliorer les conditions de travail, voire le développement de l&amp;#039;insertion dans le travail.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
@@ -24385,279 +23711,279 @@
    &lt;strong&gt;
     100 000 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Pour l&amp;#039;extension de la capacité d&amp;#039;accueil :
    &lt;/strong&gt;
    Minimum de 3 places supplémentaires /
    15% maximum d&amp;#039;une dépense subventionnable plafonnée à
    &lt;strong&gt;
     15 000 €
    &lt;/strong&gt;
    par place /
    plafonnement de la subvention à
    &lt;strong&gt;
     22 500 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Handicap
 Accès aux services
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les opérations situées dans l&amp;#039;ensemble des communes de la Région, hors métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit obligatoirement être d&amp;#039;intérêt communautaire : la maitrise d&amp;#039;ouvrage doit être assurée par un EPCI à fiscalité propre ou, dans le cas dument justifié d&amp;#039;une maitrise d&amp;#039;ouvrage communale, le projet devra bénéficier d&amp;#039;un fonds de concours de l&amp;#039;EPCI concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera apportée aux projets portés par les communes faiblement peuplées situées dans un territoire lui-même peu dense pour lesquels une maitrise d&amp;#039;ouvrage communale pourra être étudiée.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront justifier des avis conformes de la CAF et de la PMI.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront présenter des éléments sur l&amp;#039;opportunité et l&amp;#039;inscription dans l&amp;#039;environnement territorial.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accueil des enfants handicapés devra également être prévu dès la conception du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les travaux et frais de maitrise d&amp;#039;œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  Sont inéligibles les acquisitions immobilières et l&amp;#039;achat d&amp;#039;équipements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Accueil-de-la-petite-enfance</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Adresser tous les courriers à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 11-12-30-34-48-66
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 201 avenue de la Pompignane 34064 Montpellier Cedex 2
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Nicole MARIN-KHOURY Tél : 04 67 22 97 02
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 9-31-32-46-65-81-82
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 22, bd Maréchal Juin 31406 Toulouse Cedex 9
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Christine MERMILLIOT Tél : 05 61 33 50 20
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cc-accueil-de-la-petite-enfance/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF100" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>9082</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24682,192 +24008,192 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P101" s="1" t="inlineStr">
+      <c r="P96" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>554</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C102" s="1" t="inlineStr">
+      <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -24883,387 +24209,387 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>544</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Financer des projets immobiliers pour des populations spécifiques</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer un projet immobilier pour des populations spécifiques (construction, acquisition, réhabilitation, ...) ?
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un financement en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts avec son offre de prêts PHARE.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets immobiliers peuvent être :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des établissements et services médico-sociaux destinés aux personnes handicapées ou âgées,
  &lt;/li&gt;
  &lt;li&gt;
   des logements en structure collective pour jeunes,
  &lt;/li&gt;
  &lt;li&gt;
   des institutions pour l&amp;#039;aide sociale à l&amp;#039;enfance et la protection judiciaire de la jeunesse,
  &lt;/li&gt;
  &lt;li&gt;
   des aires permanentes d&amp;#039;accueil et des terrains familiaux locatifs pour les gens du voyage.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Personnes âgées
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_specifiques_psat</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f17f-pret-habitat-amelioration-restructuration-ext/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>07/03/2019</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>391</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -25291,1518 +24617,143 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W104" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1376 lines deleted...]
-          <t>02/06/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>