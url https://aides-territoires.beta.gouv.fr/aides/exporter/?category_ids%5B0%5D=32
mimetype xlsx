--- v1 (2026-07-17)
+++ v2 (2026-09-03)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH99"/>
+  <dimension ref="A1:AH104"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,1584 +263,284 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>166264</v>
+        <v>163815</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les secteurs du tourisme et de la culture</t>
+          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EUROPE - Interreg France-Suisse</t>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Interreg VI France - Suisse – Priorité 4 : Tourisme durable et culture</t>
+          <t>Programme Leader du GAL Beauce Dunois</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
-        <is>
-[...1298 lines deleted...]
-      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Communauté Coeur de Beauce
 Pays Dunois</t>
         </is>
       </c>
-      <c r="F8" s="1" t="inlineStr">
+      <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Min : 10 Max : 80</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Transition énergétique
 Personnes âgées
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Paysage
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>GAL Beauce Dunois</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://pays-dunois.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>secretaire@pays-dunois.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>PAYS DUNOIS</t>
         </is>
       </c>
-      <c r="AD8" s="1" t="inlineStr">
+      <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>05/11/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>163199</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I9" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -1877,208 +577,208 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD3" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163142</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
 mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
 territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
 au profit des collectivités seine-et-marnaises pour un accompagnement dans la
 mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
 orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
 un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
 Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
 potentialités offertes pour poursuivre son développement, tout en conservant
 ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
 réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
 l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
 initiatrice de la demande, puis auprès des communes volontaires si elles en
 estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
 pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
 leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
 collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
@@ -2087,958 +787,1590 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>164104</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  10</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>164103</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  9</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD6" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>163085</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I11" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
 projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
 par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
 Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
 cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
 propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Architecture
 Paysage
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
 se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
 temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
 la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
 notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
 promotion et communication, formation, animation, prestation de service,
 équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
 exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
 lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
 appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
 Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/leader/</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AD11" s="1" t="inlineStr">
+      <c r="AD8" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>17/07/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163042</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Commerces et services
 Economie sociale et solidaire
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AD12" s="1" t="inlineStr">
+      <c r="AD9" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>08/07/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>162989</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’inclusion des jeunes vers le monde professionnel</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fiche 11 - FEDER</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;La part des jeunes en formation (16 – 25 ans) est plus faible sur le
 territoire qu’en Gironde. Cela est dû à l’absence d’établissement
 d’enseignement supérieur ce qui amène les jeunes à poursuivre leur scolarité et
 formation à l’extérieur du territoire et notamment dans les espaces urbains
 (Bordeaux, Pau, La Rochelle). &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;L’arrivée du lycée à Créon pourrait être une opportunité de développer
 des filières de formations locales ou de servir de plateforme de formations.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Enfin, le chômage des jeunes reste important et touche principalement sur
 le territoire les jeunes sans (ou avec peu) de formation et/ou de qualification
 scolaire et professionnelle.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Former les jeunes et notamment ceux en difficulté&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer l’envie d’entreprendre et de s’insérer dans la vie
 professionnelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;     &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et aménagements d’espaces relatifs à la
 formation et à l’apprentissage des métiers sur le territoire&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement et
 animation territoriale pour impulser des dynamiques locales pour l’emploi, la
 formation et les compétences des habitants et notamment des jeunes&lt;/span&gt;&lt;em&gt;&lt;span&gt; &lt;/span&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
 aménagements de logements spécifiques pour des publics de jeunes travailleurs
 ou en formation ou en insertion&lt;em&gt;&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Formation professionnelle
 Emploi</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-linclusion-des-jeunes-vers-le-monde-professionnel/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD13" s="1" t="inlineStr">
+      <c r="AD10" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>28/06/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>162984</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Déployer une offre d’accueil, sportive, culturelle et artistique notamment à destination des jeunes du territoire</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Fiche 10 - FEDER</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Dans la population du Cœur Entre-deux-Mers, la part des jeunes jusqu’à 18
 ans est relativement importante du fait de la présence de nombreux ménages
 jeunes-primo accédants et ayant des enfants en bas âge. Agir sur les modes de
 garde (à cause des déplacements des parents actifs à l’extérieur) et sur la
 création de loisirs pour ce public participe donc à développer leur cadre de
 vie.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;De plus, Le Cœur Entre-deux-Mers possède une vie associative riche et
 notamment à destination des jeunes à travers les clubs de sport, d’arts et de
 pratiques culturelles.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;L’accompagnement des jeunes aux découvertes artistiques et culturelles
 permettra de faciliter leur insertion dans la vie locale, les impliquer dans
 des démarches partenariales et citoyennes en ouvrant des possibilités en termes
 de développement personnel.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Offrir des services aux parents de jeunes enfants permettant de
 développer le cadre de vie et l’appartenance au territoire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer une offre de loisirs pour jeunes&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intégrer le rajeunissement de la population dans les politiques publiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les jeunes vers la découverte de l’art et de la culture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Densifier les réseaux de connaissance entre acteurs de la culture&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures d’accueil,
 de gardes d’enfants et des espaces de rencontres enfants-parents&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
 aménagements de « Tiers-Lieux » où l’on retrouve une offre (ludique,
 associative, médico-sociale, …) avec des services et animations variés
 notamment à destination des jeunes&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Bâtiments sportifs et
 équipements pour répondre aux pratiques et à l’émergence de nouvelles activités
 sportives notamment des jeunes&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Bâtiments et équipements
 destinés à accompagner notamment les jeunes à l’éveil artistique et culturel
 avec, ou en lien avec, une politique et programmation jeunesse&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner des
 parcours d’éducation artistique et culturelle&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Mutualiser les
 investissements matériels et immatériels pour les acteurs culturels et jeunesse
 notamment&lt;/span&gt; &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner la
 diversification et l’usage des bibliothèques vers de nouvelles activités
 digitales à destination des jeunes notamment&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Equipement public
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD11" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>162982</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -3081,1135 +2413,3048 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD15" s="1" t="inlineStr">
+      <c r="AD12" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>162977</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Améliorer le bien-être et le cadre de vie des Coëvronnais</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;La population des Coëvrons est en diminution, plutôt vieillissante, et rencontre des fragilités sociales. L’offre de soin est insuffisante. L’enjeu est d’adapter et de développer des soins et des services pour la population à toutes les étapes de la vie, de favoriser le vivre ensemble et l’échange entre les générations.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Faciliter les démarches partenariales pour améliorer la prévention et l&amp;#039;offre de soins sur le territoire&lt;/li&gt;&lt;li&gt;Favoriser l’inclusion sociale, l’insertion et les échanges entre les générations&lt;/li&gt;&lt;li&gt;Prévenir la rupture sociale&lt;/li&gt;&lt;li&gt;Développer l’offre petite enfance et enfance jeunesse&lt;/li&gt;&lt;li&gt;Soutenir l’offre de loisirs et sportive pour tous&lt;/li&gt;&lt;li&gt;Soutenir la vie associative&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Amélioration de la prévention et de l&amp;#039;offre de soins :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions innovantes telles que la télémédecine et unité mobile de soin&lt;/li&gt;&lt;li&gt;Actions d’aide à l’installation des professionnels de santé&lt;/li&gt;&lt;li&gt;Actions de prévention, d’information, de communication et de formation&lt;/li&gt;&lt;li&gt;Mise en réseau des professionnels de santé et des acteurs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Renforcement de l’inclusion sociale et des échanges entre les générations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur de l’inclusion sociale et de l’insertion&lt;/li&gt;&lt;li&gt;Services innovants en faveur des jeunes, de l’intergénérationnel et des personnes âgées (ex : habitats partagés, structures EHPAD/crèche, système de parrainage)&lt;/li&gt;&lt;li&gt;Actions en faveur du handicap et de la santé mentale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Développement de l’offre petite enfance et enfance jeunesse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets en lien avec l’accueil des enfants en situations de handicap (ex : structure de type Loisirs Pluriel), évènements et actions inclusives&lt;/li&gt;&lt;li&gt;Actions d’amélioration de l’offre actuelle&lt;/li&gt;&lt;li&gt;Nouveaux services et équipements&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Soutien d’une pratique sportive et de loisirs pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositifs et actions pour soutenir les pratiques amateurs&lt;/li&gt;&lt;li&gt;Actions en faveur de l’intergénérationnel&lt;/li&gt;&lt;li&gt;Acquisition d&amp;#039;équipements pour permettre une pratique inclusive&lt;/li&gt;&lt;li&gt;Développement d’offres de loisirs et sportives innovantes&lt;/li&gt;&lt;li&gt;Actions liées au développement de synergie entre les acteurs de la culture et des loisirs&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q16" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD16" s="1" t="inlineStr">
+      <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>162921</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions en faveur de la cohésion sociale</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Actions en faveur de la cohésion sociale (politique territoriale 2022-2028)</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
-[...196 lines deleted...]
-Personnes âgées
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tout projet innovant et/ou expérimental, en lien avec les compétences du Département, à destination des publics prioritaires suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Personnes âgées,&lt;/li&gt;&lt;li&gt;Personnes en situation de handicap,&lt;/li&gt;&lt;li&gt;Aidants,&lt;/li&gt;&lt;li&gt;Petite enfance, enfance, jeunes et leurs familles,&lt;/li&gt;&lt;li&gt;Personnes en insertion sociale et/ou professionnelle.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ces actions peuvent concerner les thématiques suivantes (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le développement de la prévention par le lien social et le lien intergénérationnel, notamment à visée apprenante (ateliers d’écriture, de lecture, de sculpture, de peinture…), permettant de lutter contre l’isolement ;&lt;/li&gt;&lt;li&gt;L’entraide, les échanges de bonnes pratiques (partage d’expérience, interconnaissance…) ;&lt;/li&gt;&lt;li&gt;La prévention de la perte d’autonomie ;&lt;/li&gt;&lt;li&gt;L’insertion professionnelle et sociale ;&lt;/li&gt;&lt;li&gt;L’analyse des besoins sociaux ;&lt;/li&gt;&lt;li&gt;La prévention en matière de santé (santé mentale, suicide, addiction, activités physiques adaptées, lutte contre la dénutrition, …).&lt;/li&gt;&lt;/ul&gt;Le soutien financier du Département concerne, dans ce cadre, essentiellement des crédits de fonctionnement qui peuvent être ponctuels ou pluriannuels, pour une durée maximale de trois ans. Des investissements peuvent également être pris en compte selon la nature du projet.&lt;br /&gt;&lt;strong&gt;MODALITES FINANCIERES&lt;br /&gt;&lt;/strong&gt;Fonctionnement – Financement de postes :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d’une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l’opération (coût du poste chargé).&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Financement d’études :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 50% avec une aide plafonnée à 15 000 €.&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Prestations de services :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;Investissement :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles HT avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour les financements de poste : Fiche de poste et CV du candidat retenu&lt;br /&gt;Pour les financements d’étude : Cahier des charges de l&amp;#039;étude et proposition du cabinet retenu&lt;br /&gt;Pour les financements d’investissement : Document de diagnostic énergétique en cas de rénovation d’un bâtiment&lt;br /&gt;Pièces justifiant de la bonification si sollicitation&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...34 lines deleted...]
-      <c r="T18" s="1" t="inlineStr">
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet devra concerner a minima l’une des cibles susmentionnées.&lt;br /&gt;Le projet devra être travaillé avec l’écosystème territorial et institutionnel. Les Centres médico-sociaux (CMS) du Département devront être a minima informés du projet, voir impliqués dans l’élaboration et les mises en œuvre des actions.&lt;/p&gt;&lt;p&gt;Il est à noter que chaque année, le Département lance également des appels à projets sur différentes thématiques : culture, environnement, transition écologique, insertion, maintien de l’autonomie, protection de l’enfance, sport… Le porteur de projet devra s’assurer que son action n’est pas finançable par le biais d’un autre dispositif départemental.&lt;/p&gt;&lt;p&gt;Il est précisé que le Fonds d’investissement rural (FIR) n’est pas éligible aux subventions de fonctionnement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;CONDITIONS DE BONIFICATION&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits de fonctionnement, eu égard à la nature des crédits mobilisés, le financement de ces projets n’est pas éligible à une éventuelle bonification.&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits d’investissement, ils devront s’inscrire dans une démarche d’innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Un examen au cas par cas de la demande de bonification sera étudié par le groupe de travail Politique territoriale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Fonctionnement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dépenses de création de postes ou d’augmentation d’un temps de travail d’un poste déjà existant, sur une durée maximale de trois ans ;&lt;/li&gt;&lt;li&gt;Frais d’études ;&lt;/li&gt;&lt;li&gt;Frais de prestations de services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Investissement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d’investissement inhérentes à la mise en place du projet innovant et/ou expérimental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Formulaire de contact : &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;https://www.manche.fr/contacter-le-departement/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 02 33 05 96 79&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C19" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>162708</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le bien vivre et favoriser le faire ensemble sur le territoire</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
-[...202 lines deleted...]
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°3</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>GAL des Cévennes au Rhône</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 50 000€</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
 subvention LEADER 2023-2027, le GAL souhaite agir pour une meilleure qualité de
 vie et davantage de lien social sur son territoire. &lt;/span&gt;&lt;span&gt;Le
 GAL pourra ainsi permettre la création ou le développement de tiers lieux tels
 que des espaces de travail partagés et collaboratifs ou des jardins partagés,
 faciliter l’accès à la culture par le soutien à de l’équipement culturel ou
 l’organisation d’évènements en lien avec le patrimoine local. Au regard de la
 dépendance à la voiture individuelle, &lt;/span&gt;&lt;span&gt;iI&lt;/span&gt;&lt;span&gt;
 pourra financer des projets permettant une mobilité plus durable et partagée.
 Finalement, le bien manger sera favorisé à travers le soutien à de l’animation
 locale ou la mise en place de restauration collective transformant des produis
 frais et locaux.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Exemples de projets : Aménagement
 d’un atelier collectif d’artisans (Fablab) ; Equipement pour un espace de
 coworking à vocation économique ; jardins partagés ; véhicule en partage ;
 évènement culturel ; Ateliers pédagogiques ; Equipement d’une cuisine collective…&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Tiers-lieux
 Economie sociale et solidaire
 Accessibilité
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
 association, un collectif, une TPE/PME ou un porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être situé sur
 une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
 Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
 Bagnols/Cèze)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Obtenir un
 cofinancement &lt;/span&gt;&lt;span&gt;(Région,
 commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être en capacité de &lt;/span&gt;&lt;span&gt;régler par
 avance les dépenses &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Evènement&lt;/span&gt;&lt;span&gt; : uniquement la 1ère édition et avec mesures
 écoresponsables&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>galdescevennesaurhone@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>157092</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un patrimoine vernaculaire valorisé (clos masure notamment)
+&lt;/p&gt;
+&lt;p&gt;
+ - Un allongement de la durée des séjours touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des parcours résidentiels facilités pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des centres bourgs dynamiques, des services proches des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - UN vieillissement de la population mieux anticipé et accompagné
+&lt;/p&gt;
+&lt;p&gt;
+ - Une offre locale de formation renforcée et adaptée
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accès aux services de soins facilité par des initiatives innovantes
+&lt;/p&gt;
+&lt;p&gt;
+ - Un maillage de solutions de mobilités adaptées au territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création de nouveaux services numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services à la population.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de l&amp;#039;offre de santé sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de partenariats avec des centres de formations locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Formation professionnelle
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>161678</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Constituer les dossiers de demandes de subventions</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Aide au montage des dossiers de demande de subvention</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez besoin d&amp;#039;être accompagné dans la constitution de vos dossiers de demandes de subventions ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la constitution de vos dossiers de demandes de subventions :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aide à la rédaction de la notice de présentation de votre projet &lt;/li&gt;&lt;li&gt;vérification de la complétude du dossier de demande de subvention&lt;/li&gt;&lt;li&gt;relecture de votre plan de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Prestation tarifée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/constituer-les-dossiers-de-demandes-de-subventions/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>161677</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'élaboration des plans de financement afin de sécuriser la faisabilité financière de votre projet</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Elaboration de plans de financement prévisionnels</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez avoir une vision affinée, pertinente et réaliste des taux d&amp;#039;intervention financière de chaque co-financeur public ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie vous propose de vous accompagner dans l&amp;#039;élaboration des plans de financements prévisionnels, au vu de l&amp;#039;avant projet détaillé, vous permettant d&amp;#039;avoir une projection de la faisabilité financière de votre projet en intégrant les subventions mobilisables et en calculant votre reste à charge.&lt;/p&gt;&lt;p&gt;L&amp;#039;optimisation de vos plans de financements vous permettra de réduire votre autofinancement et de maîtriser l&amp;#039;impact financier du projet dans votre budget.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/simuler-laccompagnement-des-financeurs-pour-la-faisabilite-financiere-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>161676</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans une démarche d'identification exhaustive des subventions mobilisables</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL FINANCIER OPERATIONNEL</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous recherchez des subventions pour financer vos projets quelle qu&amp;#039;en soit la thématique ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie  vous propose un conseil opérationnel dans la recherche des financements institutionnels (Etat, Région, Département).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rechercher-et-mobiliser-les-subventions-selon-la-nature-du-projet/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U20" s="1" t="inlineStr">
         <is>
-          <t>GAL des Cévennes au Rhône</t>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
       <c r="V20" s="1" t="inlineStr">
         <is>
-          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+          <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
       <c r="X20" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88&lt;/p&gt;&lt;p&gt;06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y20" s="1" t="inlineStr">
         <is>
-          <t>galdescevennesaurhone@gmail.com</t>
+          <t>leader@pays-epinal.fr</t>
         </is>
       </c>
       <c r="Z20" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-le-bien-vivre-et-favoriser-le-faire-ensemble-sur-le-territoire/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
         </is>
       </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
-          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
-          <t>06/06/2024</t>
+          <t>14/02/2024</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>162482</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>1 € de cofinancement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
+(GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
+département de la Manche. Les communautés de communes Coutances mer et bocage
+et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
+prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
+Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
+européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
+Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
+Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
+de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les bénéficiaires
+peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
+sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les actions
+doivent être innovantes et répondre à la stratégie du territoire : “ Agir
+ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;4 axes de
+développement ont été retenu pour l’élaboration des fiches actions, auxquelles
+les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
+à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
+la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
+d’améliorer l’offre de services médicaux, par exemple en attirant des
+professionnels de santé médicale ou paramédicale en leur proposant des
+conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
+maintenant la vitalité des communes, en lien avec les commerces et services
+(marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
+cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;span&gt;Les actions facilitant l’accès aux services et
+activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Santé</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
+sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
+actions permettant d’améliorer les offres de services et d’activités sur le
+territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
+notamment de mieux accompagner la population vieillissante, avec des offres au
+plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
+administratifs. De plus, cela améliorera l’attractivité du territoire, et
+contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
+nouvelles technologies de l’information et de la communication, le maintien et
+le développement des structures de santé, les services relatifs à l’accueil de
+la petite enfance et des nouveaux habitants, les services d’insertion,
+formation et emploi, les services pour développer des nouvelles formes de
+travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
+les services administratifs, les services améliorant la vie des personnes âgées
+et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Véhiculer une
+image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Accueillir des
+familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Contribuer au
+développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Conserver et
+développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Rendre accessible
+les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Développer
+l’accès et la formation au numérique&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
+animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
+là pour vous aider à finaliser votre projet, vous orienter sur les aides
+disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
+communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
+Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
+COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
+GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
+JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>162465</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets &amp;#8211; Violences intra familiales 2025 &amp;#8211;  prévention et lutte contre les violences conjugales, les violences sexuelles et sexistes</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Si vous souhaitez développer ou poursuivre un projet dans le domaine de la prévention et la lutte contre les violences intrafamiliales, conjugales, sexistes ou sexuelles, vous pouvez candidater à cet appel à projet du Département de la Manche par le biais du site demarches-simplifiees.fr.&lt;/p&gt;&lt;p&gt;L’appel à projets a pour objectif de mettre en œuvre des projets à l’échelle locale ou départementale ayant des effets concrets et mesurables sur la réduction et la prise en charge des VIF dans la Manche.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;COMMENT BÉNÉFICIER DE L&amp;#039;AIDE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de demande devra être déposé sur la plateforme demarches-simplifiees.fr avant le 24 mai 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pièces à joindre pour toute structure :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation sur l&amp;#039;honneur.&lt;/li&gt;&lt;li&gt;RIB / IBAN.&lt;/li&gt;&lt;li&gt;Dernier rapport d&amp;#039;activité.&lt;/li&gt;&lt;li&gt;Le dernier bilan, compte de résultat et annexe, approuvés, et rapport éventuel du commissaire aux comptes (obligatoire pour les associations ayant reçu un montant global de subvention supérieur à 153 000 €).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pièces à fournir en plus pour les associations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Statuts déclarés de l&amp;#039;association.&lt;/li&gt;&lt;li&gt;Copie de la publication au JO ou du récépissé de déclaration à la préfecture.&lt;/li&gt;&lt;li&gt;Attestation cotisation URSSAF&lt;/li&gt;&lt;li&gt;Le contrat d’engagement républicain, conformément à la loi du 24 août 2021.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièces à fournir en plus pour les entreprises :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Extrait du K bis&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Pièce supplémentaire à fournir pour les porteurs extérieurs au Département de la Manche :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Attestation de partenariat avec des acteurs locaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets déposés doivent cibler une ou plusieurs des priorités suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;prévenir les violences intra familiales induites par les stéréotypes sexistes ;&lt;/li&gt;&lt;li&gt;protéger les personnes face aux violences subies, dans le respect de leurs choix de vie individuel : soutien au dépôt de plainte, mise à l’abri d’urgence en cas de besoin, soutien à l’organisation d’un départ… ;&lt;/li&gt;&lt;li&gt;réduire les impacts et les risques sur les enfants confrontés aux violences intra familiales : prévention primaire (évitement de risque) ou secondaire (limitation du risque) par des modalités sécurisées d’exercice des relations familiales, d’accompagnement des publics… ;&lt;/li&gt;&lt;li&gt;agir en prévention primaire et/ou secondaire et promotion de la santé auprès des personnes victimes, auteures et de leur entourage par des prises en charge individuelles ou collectives : campagne d’information ou de repérage lors de suivis individuels ou d’évènements collectifs, festifs par exemple ; réduction des facteurs de risques associés ; prise en charge des conséquences sur la santé des violences conjugales et intrafamiliales ;&lt;/li&gt;&lt;li&gt;permettre aux personnes victimes sorties des violences intra familiales d’enclencher un processus de réparation ;&lt;/li&gt;&lt;li&gt;favoriser la désistance des personnes auteures pour prévenir la réitération de comportements violents ;&lt;/li&gt;&lt;li&gt;formations-actions pour expérimenter des solutions à des phénomènes de violences spécifiques, des actions de prévention globale ou des prises en charge ciblées tant des personnes victimes et/ou des personnes auteures.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets présentés pourront cibler :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mineurs comme des majeurs ;&lt;/li&gt;&lt;li&gt;des personnes individuelles comme des groupes ;&lt;/li&gt;&lt;li&gt;des couples, familles ;&lt;/li&gt;&lt;li&gt;les personnes victimes de violences et leurs proches, incluant les personnes en situation de handicap ou en perte d’autonomie ;&lt;/li&gt;&lt;li&gt;les personnes auteures de violences et leur entourage, incluant les personnes en situation de handicap ou de perte d’autonomie ;&lt;/li&gt;&lt;li&gt;des professionnels.&lt;/li&gt;&lt;/ul&gt;Le périmètre géographique du projet proposé devra être précisé et argumenté du point de vue de la coordination avec les actions et dispositifs préexistants et d’un partenariat en lien avec les services du département. &lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Note à l&amp;#039;attention des porteurs éligibles : une coquille est apparue dans la précédente diffusion concernant les porteurs de projets éligibles. Les collectivités territoriales et les EPCI sont désormais éligibles. Cette coquille sera régularisée en commission permanente du Département du 19 avril 2024. Si vous êtes concernés par ces deux catégories, vous pouvez d&amp;#039;ores et déjà déposer votre dossier sur la plateforme &amp;#34;démarches simplifiées&amp;#34;.&lt;/p&gt;&lt;p&gt;L’appel à projets s’adresse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aux associations loi 1901 ;&lt;/li&gt;&lt;li&gt;aux collectivités territoriales ;&lt;/li&gt;&lt;li&gt;aux établissements publics de coopération intercommunale ;&lt;/li&gt;&lt;li&gt;aux établissements publics ;&lt;/li&gt;&lt;li&gt;aux groupements d’intérêts publics souhaitant obtenir une subvention de fonctionnement exclusivement imputable au projet présenté. Les dépenses sont entendues au sens comptable des collectivités ;&lt;/li&gt;&lt;li&gt;aux services de l’administration pénitentiaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour les porteurs de projets extérieurs au département, un partenariat formalisé avec un acteur manchois est demandé et un rapprochement préalable avec un ou des territoires de solidarité est nécessaire. Les porteurs de projets pourront par ailleurs assurer la réalisation de leurs actions dans le cadre de partenariats existants ou établis pour ce projet.&lt;/p&gt;&lt;p&gt;Projets non éligibles :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dossiers de candidature incomplets sur le plan administratif ;&lt;/li&gt;&lt;li&gt;offres similaires à des actions existantes sur le même territoire et auprès des mêmes bénéficiaires ;&lt;/li&gt;&lt;li&gt;projets éligibles à la politique contractuelle du Département de la Manche.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-violences-intra-familiales-2025/</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lecler Lara - Direction de projets et des territoires de solidarité &lt;/p&gt;&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  0233881987 - 0625796053&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-8211-violences-intra-familiales-2024/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>162524</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Développer un territoire inclusif et cohésif</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’une crèche
+Déployer les équipements numériques
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>162563</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4248,3429 +5493,1605 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-[...28 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>155121</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil petite enfance / enfance / familles</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil petite enfance / enfance / familles  (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...6 lines deleted...]
-      <c r="H22" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
-[...166 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
-[...38 lines deleted...]
-Famille et enfance
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une maison d&amp;#039;assistant(e)s maternel(le)s est un établissement loué à des assistantes maternelles agréées. Un à six assistants maternels peuvent y exercer, mais uniquement 4 en simultané. C&amp;#039;est la loi n° 2010-625 du 9 juin 2010 qui en est le fondement juridique. Le service de la Protection Maternelle et Infantile (PMI) doit vérifier que les conditions d&amp;#039;accueil de la maison garantissent la sécurité et la santé des enfants accueillis. Les assistant(e)s maternel(le)s qui exercent dans une MAM sont employés par les parents qui leur confient leurs enfants. Ils sont soumis à la même réglementation que ceux qui travaillent à leur domicile (code de l&amp;#039;action sociale et des familles). La seule différence réside dans la possibilité de délégation entre eux de l&amp;#039;accueil des enfants.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le relais petite enfance a pour mission de créer un environnement favorable aux conditions et à la qualité de l&amp;#039;accueil individuel. Ce n&amp;#039;est ni un lieu de garde d&amp;#039;enfants, ni un employeur d&amp;#039;assistant(e)s maternel(le)s. Il n&amp;#039;est pas réglementé comme le sont les établissements et services d&amp;#039;accueil mais est défini par des circulaires de la Caisse Nationale d&amp;#039;Allocations Familiales, à l&amp;#039;origine de leur création. Le RPE assure différentes missions et services auprès des parents, des professionnels de l&amp;#039;accueil à domicile (assistant(e)s maternel(le)s, candidats à l&amp;#039;agrément garde d&amp;#039;enfants à domicile), et des acteurs de la petite enfance, sur un territoire défini. C&amp;#039;est un lieu d&amp;#039;écoute, d&amp;#039;information et d&amp;#039;animation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra respecter l&amp;#039;avis des services compétents (Etat, PMI, Service départemental d&amp;#039;incendie et de secours (SDIS...). A noter cependant que pour le RPE, la PMI n&amp;#039;a pas d&amp;#039;avis à donner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la création et l&amp;#039;extension, un diagnostic local sur les besoins d&amp;#039;implantation ou de rénovation d&amp;#039;une structure d&amp;#039;accueil petite enfance, enfance et famille devra être établi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions générales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
-  &lt;li&gt;
-[...1 lines deleted...]
-  &lt;/li&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
    A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
  Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...2 lines deleted...]
-   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+   Exemples de démarches en lien avec la transition écologique : Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
   &lt;/li&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...2 lines deleted...]
-   Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+   Exemples de démarches en lien avec la transition inclusive :Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet
   &lt;/li&gt;
   &lt;li&gt;
-   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W23" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-petite-enfance-enfance-familles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02.33.05.99.61
+ Téléphone : 02 33 05 97 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E24" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>155125</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover ou étendre de lieux d'accueils de proximité de type France services, M@nche services, centres sociaux ou espaces de vie sociale</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Lieux d’accueil de proximité :  France Services, Manche Services, centre social, espace de vie social, (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
-[...24 lines deleted...]
-      <c r="O24" s="1" t="inlineStr">
+ Tout projet visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant pas être réhabilité), rénovation ou extension de lieux d&amp;#039;accueils de proximité de type France services, M&amp;#64;nche services, centres sociaux ou espaces de vie sociale
+&lt;/p&gt;
+&lt;p&gt;
+ Possibilité de financement de postes pour les agents d&amp;#039;accueil dans le cadre exclusivement des France services et M&amp;#64;nche services et selon les cahiers de charges de ces deux dispositifs.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces structures sont définis comme étant des lieux d&amp;#039;accueil, d&amp;#039;information et d&amp;#039;orientation à destination des usagers de services publics. Elles peuvent également proposer des animations de proximité et des loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ Conçues pour faciliter et animer la vie quotidienne des habitants usagers, comme des espaces de rencontre ouverts à tous, ces lieux ont pour vocation de développer une logique de services de proximité. La démarche est notamment orientée par la question de l&amp;#039;accès aux droits et par la participation des usagers au développement de la qualité des services publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  France services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nouveau modèle d&amp;#039;accès aux services publics de proximité proposé par l&amp;#039;Etat. Ces espaces visent à permettre à chaque citoyen d&amp;#039;accéder aux services publics et d&amp;#039;être accueilli dans un lieu unique, par des personnes formées et disponibles, pour effectuer ses démarches du quotidien et être accompagné sur le numérique. Neuf partenaires nationaux y sont regroupés auxquels peuvent s&amp;#039;ajouter des partenaires locaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle emploi,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-maladie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les allocations familiales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mutualité sociale agricole,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-retraite,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Poste,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de l&amp;#039;intérieur (agence nationale des titres sécurisés),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère des finances, et
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de la justice.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque France services dispose d&amp;#039;un visio-accueil fournit par le Département pour permettre la mise en relation à distance avec certains partenaires (CAF, CARSAT, CPAM, MSA
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  M&amp;#64;nche services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du maillage de l&amp;#039;Etat, les M&amp;#64;nche services sont des lieux d&amp;#039;accueil de proximité situés potentiellement dans les 67 communes identifiées comme éligibles au CPS, et ayant pour vocation d&amp;#039;accueillir, d&amp;#039;informer, d&amp;#039;orienter et d&amp;#039;accompagner les usagers sur les portails internet et sur des démarches simples en lien avec les cinq partenaires, que sont la CAF, la CARSAT, la CPAM, la MSA et Pôle emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Centre sociaux et espaces de vie sociale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux de proximité à vocation globale, familiale et intergénérationnelle, qui accueillent toute la population en veillant à la mixité sociale. Ouverts à l&amp;#039;ensemble de la population, ils offrent aux usagers un accueil, des activités et des services. Ils sont également en capacité de déceler les besoins et les attentes des usagers et des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux d&amp;#039;animation de la vie sociale permettant aux habitants d&amp;#039;exprimer, de concevoir et de réaliser leurs projets : ils prennent en compte l&amp;#039;expression des demandes et des initiatives des usagers et des habitants, et favorisent la vie sociale et la vie associative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les rénovations, document de diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant de la bonification si sollicitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fiche de poste
+ &lt;/li&gt;
+ &lt;li&gt;
+  CV du candidat retenu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Conditions spécifiques
+  Investissement
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les France services et M&amp;#64;nche services respect du cahier des charges de ces deux dispositifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Conditions générales
+  Fonctionnement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
-[...14 lines deleted...]
- NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+ Il s&amp;#039;agit ici du financement des postes d&amp;#039;agents d&amp;#039;accueil des France services et M&amp;#64;nche services, uniquement dans le cadre d&amp;#039;une création de poste ou pour les M&amp;#64;nche services d&amp;#039;une augmentation du temps de travail d&amp;#039;un poste existant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
  Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
- &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...18 lines deleted...]
- &lt;/ul&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de matériel informatiques nécessaire à l&amp;#039;offre de service ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...23 lines deleted...]
-      <c r="S24" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des France services et de M&amp;#64;nche services, au regard des cahier des charges de ces deux dispositifs, il est possible de financer la création de postes d&amp;#039;agents d&amp;#039;accueil ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U24" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W24" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/lieux-daccueil-de-proximite-france-services-manche-services-centre-social-espace-de-vie-social-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 33 05 97 75
+ Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/74ab-lieux-daccueil-de-proximite-france-services-m/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C25" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant de la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets scolaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets périscolaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
-[...394 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...190 lines deleted...]
-Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-[...1194 lines deleted...]
-Education et renforcement des compétences
 Alimentation
 Commerces et services
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
-Biodiversité
-[...5 lines deleted...]
-Paysage
 Lutte contre la précarité
-Emploi
-[...5 lines deleted...]
-Prévention des risques
 Artisanat
-Mobilité partagée
-[...3 lines deleted...]
-Limiter les déplacements subis
 Spectacle vivant
-Médias et communication
-[...8 lines deleted...]
-      <c r="O34" s="1" t="inlineStr">
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
-[...2 lines deleted...]
- Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T34" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-[...295 lines deleted...]
-      <c r="A36" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>153882</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir des associations, des collectivités dans leur fonctionnement ou au profit d'une action en faveur de la protection de l'enfance</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Structures oeuvrant pour la protection de l&amp;rsquo;enfance</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La subvention consiste à soutenir des associations, des collectivités dans leur fonctionnement ou au profit d&amp;#039;une action en faveur de la protection de l&amp;#039;enfance.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Examen par l&amp;#039;assemblée départementale,
   &lt;/li&gt;
   &lt;li&gt;
    délibération par le conseil départemental et notification des subventions
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/structures-oeuvrant-pour-la-protection-de-lenfance/</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3260-structures-oeuvrant-pour-la-protection-de-lrs/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF36" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>153399</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Développer des projets ruraux en Seine Aval</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="F37" s="1" t="inlineStr">
+      <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France
 Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I37" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>Dépend du régime d'aide qui s'applique pour le projet</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
 &lt;/p&gt;
 &lt;p&gt;
  -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
 &lt;/p&gt;
 &lt;p&gt;
  -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
 &lt;/p&gt;
 &lt;p&gt;
  -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation d&amp;#039;un atelier de transformation
  &lt;/li&gt;
  &lt;li&gt;
   Communication autour de la valorisation des co-produits agricoles
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de points de vente de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
  &lt;/li&gt;
  &lt;li&gt;
   Financement de food-truck de produits de locaux
  &lt;/li&gt;
  &lt;li&gt;
   Plantation de haies
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de foncier forestier
@@ -7692,51 +7113,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un gîte touristique
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;aires de repos pour les randonneurs
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;un festival agricole
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un jardin pédagogique
  &lt;/li&gt;
  &lt;li&gt;
   Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
@@ -7757,192 +7178,192 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Inclusion numérique
 Protection animale</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://leaderseineaval.com/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Margaux GROSJEAN
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>margaux.grosjean@safer-idf.com</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>ADADSA</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>31/10/2023</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>152453</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SPORTIFS</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 75</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L38" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -7964,68 +7385,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -8250,190 +7671,190 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>150687</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -8474,626 +7895,207 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...419 lines deleted...]
-      <c r="A42" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>144547</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9136,1112 +8138,893 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-[...696 lines deleted...]
-      <c r="C45" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
-[...48 lines deleted...]
-          <t>Patrimoine et monuments historiques
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
 Culture et identité collective
+Musée
 Sports et loisirs
-Tourisme
+Forêts
+Sols
+Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
+Santé
+Education et renforcement des compétences
 Alimentation
-Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
 Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
 Lutte contre la précarité
-Artisanat
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
-Bibliothèques et livres</t>
-[...20 lines deleted...]
-      <c r="S45" s="1" t="inlineStr">
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD37" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>147700</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'accès aux activités sportives et culturelles</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Bon loisirs</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Centre Communal d'Action Sociale de Billom</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un bon loisir sous forme de formulaire d&amp;#039;aide à l&amp;#039;inscription à une activité sportive ou culturelle. Le paiement est directement fait  à l&amp;#039;association.
+ L&amp;#039;objectif est de favoriser l&amp;#039;accès à la culture et au sport des mineurs pour les familles aux budgets précaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif est ouvert à tous les Billomois mineurs répondant aux critères d&amp;#039;octroi (quotient CAF retenu) et s&amp;#039;inscrivant dans une association Billomoise.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le bénéficiaire de l&amp;#039;aide doit être mineur entre 6 ans et 18 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être domicilié à Billom
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;inscrire à une activité sportive ou culturelle dans une association Billomoise
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avoir un quotient familial CAF inférieur à 500€
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Billom</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://billom.fr/mon-quotidien/solidarite/#a01</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact CCAS : 04.73.73.37.67
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travailleur social : Mme Camille TOITOT &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>c.toitot@billom.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1676-favoriser-lacces-aux-activites-sportives-et-c/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>CCAS de la Ville de Billom</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>155119</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des centres de vacances</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Centres de vacances (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les centres de vacances (ou colonies de vacances) sont des accueils collectifs avec hébergement pour tous les jeunes âgés de 4 à 17 ans lors de leurs congés scolaires, professionnels ou de leurs loisirs. Les groupes accueillis sont composés d&amp;#039;au minimum 12 enfants et/ou adolescents pour une durée supérieure à 5 nuits.
+&lt;/p&gt;
+&lt;p&gt;
+ Les organisateurs, qui proposent de tels accueils sont tenus de les déclarer auprès des services déconcentrés du ministère concerné
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Jeunesse
+Famille et enfance
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/centres-de-vacances-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/257a-centres-de-vacances-politique-territoriale-22/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>142693</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre le numérique au service de votre projet de territoire : par où commencer ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment choisir les solutions les plus adaptées ?
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
@@ -10281,219 +9064,528 @@
   Identification et priorisation de vos besoins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Co-construction de la stratégie numérique au service du projet de territoire
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilisation des parties prenantes
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des services et montée en compétence des agents
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Grand Bassin de Bourg-en-Bresse
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Commerces et services
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Médias et communication
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C47" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>141754</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>​​Mener un projet de réaménagement du foyer des élèves en établissement scolaire</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement foyer élèves</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réseau Canopé propose une démarche d&amp;#039;accompagnement du réaménagement du foyer, basée sur la participation des élèves et de l&amp;#039;équipe éducative. Recueil de besoins et des envies, ateliers de conception participative pour travailler sur les contraintes et les leviers afin de coconstruire des espaces adaptés aux besoins éducatifs et de bien-être des élèves au bénéfice d&amp;#039;un climat scolaire positif et propice aux apprentissages.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1. Sondage en ligne ou en classe auprès des élèves pour exprimer leurs besoins (se détendre, discuter, jouer, etc.) et leurs souhaits d&amp;#039;aménagement du foyer (mobilier, matériel, couleurs, etc.)
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Ateliers de conception participative : à l&amp;#039;aide des outils Archiclasse et Archistart, élèves, équipe éducative et représentants des collectivités explorent et modélisent de nouvelles idées d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Réunion de travail avec l&amp;#039;équipe éducative et la collectivité pour discuter des besoins éducatifs, des conditions techniques et de sécurité liées à l&amp;#039;aménagement du foyer. Planification de la mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ 4. Mise en place d&amp;#039;une phase de test autour de plusieurs modélisations d&amp;#039;aménagement du foyer.
+&lt;/p&gt;
+&lt;p&gt;
+ 5. Phase d&amp;#039;évaluation permettant aux élèves de donner leur avis sur le nouvel aménagement du foyer, via un sondage en ligne et une réunion.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ces activités est de s&amp;#039;assurer que le réaménagement du foyer réponde aux besoins et aux souhaits de toutes les parties impliquées, en veillant à ce que les élèves se sentent inclus et pris en compte dans le processus.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Architecture</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire  au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département  :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7dc6-mener-un-projet-de-reamenagement-du-foyer-des/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>141753</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Découvrir le rôle des émotions en classe maternelle et savoir les gérer [FORMATION]</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E47" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des émotions</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation de 6h en présentiel autour de la gestion des émotions des élèves, permettant aux ATSEM de venir en appui des équipes pédagogiques sur l&amp;#039;amélioration du climat scolaire.&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : ​Apports théoriques : connaître les différentes émotions et leur impact sur le comportement de l&amp;#039;enfant. Elaborer des outils permettant l&amp;#039;observation et la compréhension des émotions de l&amp;#039;enfant. Réfléchir aux moyens d&amp;#039;actions de l&amp;#039;ATSEM pour accompagner enfants, enseignants et parents pour un climat scolaire favorable aux apprentissages. Comment aider les enfants à gérer leurs émotions ? Comment être en appui de l&amp;#039;enseignant ​?
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réalisation d&amp;#039;un livret d&amp;#039;accueil travaillé en équipe pour les familles, les enfants.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;accueil des élèves en classe – des outils pratiques pour faire exprimer les émotions à l&amp;#039;arrivée à l&amp;#039;école (jeux et activités autour des émoticones, photolangage, éducation à l&amp;#039;image)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la mise en œuvre d&amp;#039;activités autour de l&amp;#039;expression orale des enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ​​Groupe de 6 à 15 ATSEM par session​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d06-decouvrir-le-role-des-emotions-en-classe-mate/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>141752</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d'espace (péri)scolaire</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
 &lt;/p&gt;
 &lt;p&gt;
  Prix : sur devis
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet en quatre phases principales
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    se projeter :
   &lt;/strong&gt;
   &lt;em&gt;
@@ -10512,1595 +9604,626 @@
   . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    finaliser
   &lt;/strong&gt;
   :
   &lt;em&gt;
    l&amp;#039;incubation
   &lt;/em&gt;
   . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    vivre
   &lt;/strong&gt;
   :
   &lt;em&gt;
    la formation et l&amp;#039;accompagnement
   &lt;/em&gt;
   . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Transition énergétique
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
  &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
   https://www.reseau-canope.fr/nous-trouver/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>frederic.kapala@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-[...309 lines deleted...]
-      <c r="A50" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>129731</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Caisse des écoles de Chambéry</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J50" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   faciliter les coopérations entre les membres de la communauté éducative
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
  &lt;/li&gt;
  &lt;li&gt;
   soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
  &lt;/li&gt;
  &lt;li&gt;
   enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
 &lt;/p&gt;
 &lt;p&gt;
  Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
 &lt;/p&gt;
 &lt;p&gt;
  Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Chambéry</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour l&amp;#039;Education Nationale :
 &lt;/p&gt;
 &lt;p&gt;
  Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>c.mouilleron@mairie-chambery.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Mairie de Chambéry</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>138014</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l'aide aux familles pour les frais de restauration collective des collègiens</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Aide aux familles pour les frais de restauration collective</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J45" s="1" t="inlineStr">
         <is>
           <t>3 tranches selon 3 niveaux de bourse : 30 €, 70 €, 100 € par an défalqué des factures</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide aux familles des  élèves boursiers pour faire face aux frais de restauration collective (versée aux collèges publics et privés qui déduisent sur les factures aux familles).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Elèves boursiers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier de demande
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Sur demande
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Alimentation</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur dépôt de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Collèges
 &lt;/p&gt;
 &lt;p&gt;
  Françoise Chabalier
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
   françoise.chabalier&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.07.43.65
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/913d-aider-les-familles-sur-les-frais-de-restaurat/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-[...660 lines deleted...]
-      <c r="A55" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>121006</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Subzen</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -12121,177 +10244,177 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>120979</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
   Qu&amp;#039;est-ce que le prêt social ?
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
  &lt;/li&gt;
  &lt;li&gt;
   Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Choisissez une
   &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
@@ -12313,801 +10436,620 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   et dotée d&amp;#039;une trajectoire de décarbonation.
  &lt;/li&gt;
  &lt;li&gt;
   5 thématiques éligibles :
  &lt;/li&gt;
  &lt;li&gt;
   1) L&amp;#039;action sanitaire, sociale et familiale,
  &lt;/li&gt;
  &lt;li&gt;
   2) Le développement et la cohésion territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   3) L&amp;#039;enseignement et la formation professionnelle,
  &lt;/li&gt;
  &lt;li&gt;
   4) Le sport, culture et vie associative,
  &lt;/li&gt;
  &lt;li&gt;
   5) Les services d&amp;#039;incendies et de secours.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Valorisation d'actions
 Bibliothèques et livres
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 300 000 euros
 &lt;/p&gt;
 &lt;p&gt;
  Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
  &lt;/li&gt;
  &lt;li&gt;
   Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
  &lt;/li&gt;
  &lt;li&gt;
   Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>03/11/2022</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>120977</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Conseil sur la création d’établissements d’orientation liés à la parentalité et aux modes d’accueil des enfants</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil sur le montage de projet de création d&amp;#039;établissement lié à la parentalité et aux modes d&amp;#039;accueil des enfants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ces établissements comprennent les Lieux d&amp;#039;Accueil Enfant Parent ou LAEP, les Relais Petite Enfance ou RPE (ex RAM), les accueils collectifs de mineurs ou ACM (accueil de loisirs et l&amp;#039;accueil périscolaire).
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre, le service concerné du Département apportera des conseils à la collectivité sur le lancement et le montage du projet puis participera à la démarche jusqu&amp;#039;à son avis sur la compatibilité des locaux et le projet pédagogique.
 &lt;/p&gt;
 &lt;p&gt;
  En lien avec la Caisse d&amp;#039;Allocations familiales pour les LAEP et les RPE et le service de la Préfecture SDJES pour les ACM.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W57" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél.: 01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8003-conseiller-les-collectivites-sur-la-creation-/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>28/10/2022</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>120976</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner les collectivités pour la création d’établissements d’accueil du jeune enfant (EAJE) et des maisons d’assistants maternels (MAM)</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Conseil pour la création d’établissements d’accueil du jeune enfant (EAJE) et des maisons d’assistants maternels (MAM)</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil et accompagnement dans le montage de projet de création d&amp;#039;EAJE ou MAM.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les EAJE comprennent les crèches collectives, les crèches familiales et les jardins d&amp;#039;enfants.
 &lt;/p&gt;
 &lt;p&gt;
  Les MAM sont des regroupements d&amp;#039;assistants maternels dans un même lieu pour exercer leur profession.
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil et l&amp;#039;accompagnement s&amp;#039;inscrit dans une démarche de projet et portent sur :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La participation à une réunion des porteurs de projets
   &lt;/li&gt;
   &lt;li&gt;
    Un diagnostic de territoire
   &lt;/li&gt;
   &lt;li&gt;
    La recherche de locaux
   &lt;/li&gt;
   &lt;li&gt;
    Le montage technique et financier du projet en lien avec la législation en vigueur et les acteurs locaux (CAF, MSA,...)
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  En lien avec la Caisse d&amp;#039;Allocations familiales (CAF), et la Mutuelle Sociale Agricole (MSA).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, GIP ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél.: 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/91fc-conseiller-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>28/10/2022</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G59" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...180 lines deleted...]
-      <c r="J60" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13135,66 +11077,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P60" s="1" t="inlineStr">
+      <c r="P50" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q60" s="1" t="inlineStr">
+      <c r="Q50" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -13206,468 +11148,1128 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>120021</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'un portrait sociodémographique</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
 &lt;/p&gt;
 &lt;p&gt;
  Durée : 15 jours à 1 mois
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
   &lt;/li&gt;
   &lt;li&gt;
    Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
   &lt;/li&gt;
   &lt;li&gt;
    Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Consommation et production
 Lutte contre la précarité
 Emploi
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité de Seine-et-Marne
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ID77 - Sylvie ROGNON
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>10/08/2022</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>119942</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J62" s="1" t="inlineStr">
+      <c r="J55" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -13696,164 +12298,164 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>119940</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I63" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -13870,995 +12472,845 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>121337</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Fonds "Thématiques"</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...62 lines deleted...]
- &lt;/li&gt;
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
-[...48 lines deleted...]
-Musée
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
-Forêts
-[...363 lines deleted...]
-Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
-Accès aux services
 Santé
-Commerces et services
-[...4 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...19 lines deleted...]
-      <c r="O66" s="1" t="inlineStr">
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 150 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes, EPCI&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E67" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>111723</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes coordonnateurs de séjours en classes de découverte</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes du domaine de l'éducation</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de droit public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département soutient les organismes et associations d&amp;#039;éducation populaire intervenant auprès des jeunes charentais sur les temps scolaires et périscolaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le prix de journée diffère selon les sites de destination
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant de la subvention &amp;#61; prix de journée x nombre de jours x nombre d&amp;#039;élèves
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Famille et enfance
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ Soutien aux organismes coordinateurs de séjours en classes de découverte.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions en fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont inéligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les projets pédagogiques portés par les écoles relevant d&amp;#039;un autre dispositif de subventions du Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Instruction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Paiement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les factures du séjour ou de l&amp;#039;établissement d&amp;#039;accueil (précisant le nombre d&amp;#039;élèves)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la liste des élèves ayant participé au séjour
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une fois, le séjour achevé, sur production des pièces (factures, liste élèves)
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affectée à une action :
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/04-Education/soutien_organismes_domaine_education.pdf</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL « Subventions16 »
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service jeunesse et numérique éducatif – Direction de l&amp;#039;Education : Tél. : 05 16 09 74 06
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/578f-soutenir-les-organismes-coordonnateurs-de-sej/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
  En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de la subvention est attribué en fonction de la nature de la demande.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Milieux humides
 Cimetières et funéraire
 Protection animale</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les demandes portant sur un projet ou une action clairement définis
  &lt;/li&gt;
  &lt;li&gt;
   les demandes portant sur les frais de fonctionnement de la structure
  &lt;/li&gt;
  &lt;li&gt;
   les projets ayant une résonnance sur le territoire charentais
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -14899,79 +13351,79 @@
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : conformément à la notification de décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Caducité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
  &lt;/li&gt;
  &lt;li&gt;
   investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement affectée à une action
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -14982,219 +13434,219 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 31 octobre
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des services ; Tél. : 05 16 09 74 24
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 75 45
 &lt;/p&gt;
 &lt;p&gt;
  Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>23/11/2021</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>112001</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F68" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J68" s="1" t="inlineStr">
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L68" s="1" t="inlineStr">
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15239,202 +13691,202 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD68" s="1" t="inlineStr">
+      <c r="AD60" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>111757</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -15471,82 +13923,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15592,732 +14044,965 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E70" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>102581</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les acteurs œuvrant dans le domaine social</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux acteurs œuvrant dans le domaine social</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
-Etablissement public dont services de l'Etat</t>
-[...2 lines deleted...]
-      <c r="H70" s="1" t="inlineStr">
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...11 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Département soutient les organismes et associations d&amp;#039;éducation populaire intervenant auprès des jeunes charentais sur les temps scolaires et périscolaires.
-&lt;/p&gt;
+ Le Département reconnaît le rôle primordial des acteurs sociaux en Charente, favorisant le développement des territoires, encourageant le maintien du lien social et l&amp;#039;apprentissage de la citoyenneté.
+&lt;/p&gt;
+&lt;p&gt;
+ Plus particulièrement, la vie associative, fondée sur l&amp;#039;engagement individuel et collectif, la solidarité et l&amp;#039;altruisme, doit ainsi être encouragée et soutenue dans son développement. Au cœur de l&amp;#039;association, l&amp;#039;engagement bénévole doit être soutenu et accompagné dans ses initiatives.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de structurer, de pérenniser et de développer les activités sociales et médico-sociales complémentaires à son action, le Département est susceptible d&amp;#039;accorder son soutien aux porteurs d&amp;#039;un projet dans les secteurs d&amp;#039;activité suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Personnes âgées et handicapées
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant du schéma pour l&amp;#039;autonomie et la citoyenneté, il sera tenu compte du respect de ses objectifs et orientations. Les actions financées doivent ainsi permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de mieux faire connaître et admettre les différentes formes de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  de repérer les besoins et favoriser l&amp;#039;utilisation des services
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;augmenter la mobilité des personnes en situation de handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour ce qui concerne les priorités du schéma des personnes âgées, elles consistent à permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;agir contre l&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de soutenir et d&amp;#039;accompagner les aidants
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser le maintien à domicile y compris la mobilité et le déplacement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En commun aux deux schémas précités, les actions d&amp;#039;accompagnement des personnes handicapées vieillissantes et les projets qui prendront en compte la coordination des acteurs seront également priorisés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Enfance et Famille
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien financier du Département s&amp;#039;attachera à privilégier les projets qui s&amp;#039;inscriront prioritairement dans les orientations du schéma départemental de prévention et de protection de l&amp;#039;enfance dont les axes sont, notamment, les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  prévenir et mieux prendre en compte les conflits parentaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir et accompagner les familles dans l&amp;#039;éducation de leurs enfants
+ &lt;/li&gt;
+ &lt;li&gt;
+  structurer le lien parents-enfants
+ &lt;/li&gt;
+ &lt;li&gt;
+  promouvoir les actions favorisant la dynamique de parcours des jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;inclusion en milieu ordinaire des enfants en situation de handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action sociale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant des structures du secteur socio-éducatif ou caritatif, le Département oriente plus particulièrement son soutien autour de thématiques prioritaires. Ainsi, le projet présenté devra se référer à l&amp;#039;un des thèmes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le développement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  les actions en faveur des personnes en difficulté
+ &lt;/li&gt;
+ &lt;li&gt;
+  la lutte contre les discriminations
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services à la population favorisant le lien social et la lutte contre les exclusions
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...12 lines deleted...]
-Jeunesse
+&lt;p&gt;
+ Subvention de fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant sera établi à partir de critères tels que le nombre d&amp;#039;adhérents et/ou de bénévoles, la nature de l&amp;#039;action sociale et/ou caritative, les projets, l&amp;#039;organisation d&amp;#039;animations ou d&amp;#039;actions sur le territoire départemental, la prise en compte de l&amp;#039;agenda 21 départemental, la réalisation des projets de l&amp;#039;année précédente...
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affecté à une action :
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement :
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;opération. Il est plafonné à 10.000 euros.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond des subventions publiques :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention départementale éventuellement accordée peut faire l&amp;#039;objet d&amp;#039;un cumul avec d&amp;#039;autres aides publiques (Europe, Etat, Région, intercommunalités, communes...) de telle sorte que le total des subventions accordées pour une même action ne soit pas supérieur à 80% du coût global de l&amp;#039;opération. Cela implique donc un financement propre de l&amp;#039;organisme demandeur d&amp;#039;au moins 20% de l&amp;#039;opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
 Famille et enfance
-Education et renforcement des compétences</t>
-[...2 lines deleted...]
-      <c r="O70" s="1" t="inlineStr">
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Soutien aux organismes coordinateurs de séjours en classes de découverte.
-[...2 lines deleted...]
- Sont éligibles :
+ Pour être éligibles à une subvention, les projets devront s&amp;#039;inscrire dans le champ d&amp;#039;un des trois domaines précités : personnes âgées et handicapées, enfance et famille, action sociale. Les projets devront s&amp;#039;inscrire dans le cadre des programmes ou schémas départementaux afférents à ces politiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets financés doivent concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  les actions en fonctionnement
-[...2 lines deleted...]
-  les demandes portant sur un projet ou une action clairement définis
+  le fonctionnement annuel d&amp;#039;une association
+ &lt;/li&gt;
+ &lt;li&gt;
+  des actions, en fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  des projets expérimentaux, en fonctionnement. En ce cas, il est à noter que le soutien du Département ne vise qu&amp;#039;à rendre possible l&amp;#039;expérimentation et n&amp;#039;engage en aucun cas celui-ci sur la reconduction de son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  des investissements dans le cas où la demande n&amp;#039;est éligible à aucun autre règlement du Département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Sont inéligibles :
+ Condition d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action proposée devra avoir un impact mesurable au niveau du territoire départemental ou auprès du public charentais. Ainsi, il sera nécessaire d&amp;#039;indiquer plus particulièrement le travail partenarial engagé, le cas échéant, avec les territoires d&amp;#039;action sociale (TAS). La structure devra élaborer un rapport d&amp;#039;activité spécifique pour les actions développées en Charente.
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de partenariat, la demande de financement est instruite et déposée par une personne morale unique représentant l&amp;#039;ensemble des partenaires et assumant la responsabilité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Certains projets associatifs peuvent donner lieu à la signature d&amp;#039;une convention annuelle, voire pluriannuelle, définissant les modalités de mise en œuvre du partenariat départemental ainsi que les engagements de chacune des parties. Dans ce cas, la convention s&amp;#039;établira sur la base d&amp;#039;un projet d&amp;#039;actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  les projets pédagogiques portés par les écoles relevant d&amp;#039;un autre dispositif de subventions du Département
+  existence légale d&amp;#039;au moins un an pour une association
+ &lt;/li&gt;
+ &lt;li&gt;
+  programme d&amp;#039;actions basées en Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  gouvernance conforme aux statuts associatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  activités conformes aux plans et schémas précités
+ &lt;/li&gt;
+ &lt;li&gt;
+  demandes d&amp;#039;investissement, pour les établissements publics, limitées à l&amp;#039;acquisition de biens mobiliers et matériels
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;
+ Critères d&amp;#039;inéligibilité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet individuel
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet d&amp;#039;actions dont l&amp;#039;objet est de récolter des fonds pour les redistribuer (aide humanitaire ou caritative)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet lié au parcours scolaire ou universitaire ou à l&amp;#039;activité scolaire ou universitaire des établissements publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet à caractère politique ou cultuel
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet ayant pour objet la défense d&amp;#039;intérêts privés ou ayant une visée commerciale (notamment les salons professionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet développé dans le cadre de jumelage ou d&amp;#039;échanges internationaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet qui entre dans le champ des missions d&amp;#039;autres dispositifs de financement du Département et ce, quand bien même la finalité du projet est identifiée comme sociale, (ex : culture, sport, éducation, tarification des établissements et services sanitaires et sociaux, actions éligibles à la conférence des financeurs, projets qui visent à l&amp;#039;insertion sociale et professionnelle des bénéficiaires du RSA notamment, appels à projets spécifiques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet à dominante médicale
+ &lt;/li&gt;
+ &lt;li&gt;
+  demande de subvention déposée après le démarrage de l&amp;#039;action
+ &lt;/li&gt;
+ &lt;li&gt;
+  demande de subvention inférieure à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  dossier déposé ou complété hors délai (voir Modalités d&amp;#039;instruction et de versement)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Département informera le demandeur de la recevabilité ou de l&amp;#039;irrecevabilité de sa demande.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Instruction :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
-  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  les pièces structurelles du demandeur : statuts, rapports d&amp;#039;activité, membres...
  &lt;/li&gt;
  &lt;li&gt;
   les documents financiers : budget, documents comptables, RIB...
  &lt;/li&gt;
  &lt;li&gt;
-  le contrat d&amp;#039;engagement républicain signé (pour les associations)
-[...1 lines deleted...]
- &lt;li&gt;
   tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
  &lt;/li&gt;
-&lt;/ul&gt;
-[...10 lines deleted...]
-&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)&lt;/li&gt;&lt;li&gt;pour les associations et les organismes de
+droits privés, susceptibles de bénéficier d’une subvention supérieure à 23 000
+€ pour laquelle la conclusion d’une convention est obligatoire, le Fichier des
+Ecritures Comptables (FEC) est à fournir lors du dépôt de la demande de
+subvention. Celui-ci est disponible sur vos logiciels de comptabilité et auprès
+de vos experts comptables&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
-[...11 lines deleted...]
- Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+ Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés dans le cadre d&amp;#039;appels à projets spécifiques (ex : contrats de ville) seront instruits en fonction des règles définies par lesdits appels à projet correspondants. Néanmoins, seules les demandes de subvention relatives à du fonctionnement affecté à une action pourront être examinées dans ce cadre. Les demandes de subvention de fonctionnement global et les demandes de subvention d&amp;#039;investissement ne pourront donc pas être instruites au titre de ces appels à projets spécifiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, les structures qui présentent annuellement plusieurs demandes de subvention de fonctionnement affecté, pour des dossiers différents sur la même année seront invitées à regrouper leur demande dans un seul dossier qui fera l&amp;#039;objet d&amp;#039;une instruction dans le cadre d&amp;#039;une subvention globale de fonctionnement. Il sera néanmoins procédé à l&amp;#039;analyse de la demande au vu des budgets prévisionnels et comptes- rendus financiers propres à chaque action.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement :
+&lt;/p&gt;
+&lt;p&gt;
+ Etant pleinement conscient de la nécessité pour la structure de disposer rapidement de la subvention, mais également des obligations qui incombent au Département en matière de vérification de la bonne utilisation des fonds publics, les versements seront effectués de la manière suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement et fonctionnement affectée à une action
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  subvention sans convention : versement de la totalité à compter de la décision favorable de l&amp;#039;Assemblée délibérante
+ &lt;/li&gt;
+ &lt;li&gt;
+  subvention avec convention : versement au regard des dispositions définies dans la convention
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  subvention sans convention :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - versement de 50% du montant total de la subvention à compter de la décision favorable de l&amp;#039;Assemblée délibérante ;
+&lt;/p&gt;
+&lt;p&gt;
+ - versement du solde en une seule fois dès production des justificatifs/factures acquittées.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  subvention avec convention : versement au regard des dispositions définies dans la convention
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;p&gt;
+ Fonctionnement et fonctionnement affecté : 1 an à compter de la date de notification de la décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U70" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W70" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/06-Insertion_et_action_sociale/soutien_acteurs_domaine_social.pdf</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL « Subventions16 »
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
- &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
-  http://portail.citoyen.lacharente.fr/espace-demarches
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
   Subvention de fonctionnement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement affectée à une action
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : néant
-[...7 lines deleted...]
- Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ Date limite de dépôt des demandes
+&lt;/p&gt;
+&lt;p&gt;
+ Demandes de subvention de fonctionnement global et d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers devront avoir été déposés avant le 30 juin de l&amp;#039;année N
+&lt;/p&gt;
+&lt;p&gt;
+ Après le 30 juin, seuls les dossiers complets pourront faire l&amp;#039;objet d&amp;#039;une instruction. Les autres demandes seront notifiées au demandeur comme irrecevables pour l&amp;#039;exercice en cours.
+&lt;/p&gt;
+&lt;p&gt;
+ Demandes de subvention de fonctionnement affecté pour des actions ou des projets expérimentaux
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de financement d&amp;#039;actions ou de projets particuliers (ex : projets expérimentaux et innovants) pourront faire l&amp;#039;objet d&amp;#039;un examen en cours d&amp;#039;année.
+&lt;/p&gt;
+&lt;p&gt;
+ La date limite de réception des dossiers complets est fixée au 30 septembre de l&amp;#039;année N. Tout dossier incomplet à cette date sera rejeté.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour rappel, l&amp;#039;organisme de droit privé bénéficiaire d&amp;#039;une subvention de fonctionnement affectée doit produire un compte rendu financier qui atteste de la conformité des dépenses effectuées au regard de l&amp;#039;objet de la subvention. Le compte rendu financier est déposé auprès du Département dans les six mois suivant la fin de l&amp;#039;exercice pour lequel la subvention a été attribuée.
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts
+&lt;/p&gt;
+&lt;p&gt;
+ Personnes âgées et personnes handicapées : 05 16 09 76 32
+&lt;/p&gt;
+&lt;p&gt;
+ Enfance et famille : 05 16 09 69 24
+&lt;/p&gt;
+&lt;p&gt;
+ Action sociale : 05 16 09 69 54 ou 69 69
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail citoyens &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d33e-soutenir-les-acteurs-uvrant-dans-le-domaine-s/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>117172</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J71" s="1" t="inlineStr">
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>117167</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L72" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets déposés devront relever des thématiques
  sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
  &lt;/li&gt;
  &lt;li&gt;
   Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création de points de vente individuels ou collectifs de produits agricoles ;
  &lt;/li&gt;
  &lt;li&gt;
   Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
  &lt;/li&gt;
  &lt;li&gt;
   Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
  &lt;/li&gt;
  &lt;li&gt;
   Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
@@ -16340,153 +15025,153 @@
  &lt;/li&gt;
  &lt;li&gt;
   Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
  &lt;/li&gt;
  &lt;li&gt;
   Opérations de sensibilisation de la population sur ce patrimoine ;
  &lt;/li&gt;
  &lt;li&gt;
   Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
  &lt;/li&gt;
  &lt;li&gt;
   Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
  &lt;/li&gt;
  &lt;li&gt;
   Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Jeunesse
 Famille et enfance
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
   FICHE ACTION 6 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations loi 1901 et leurs fédérations,
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements,
  &lt;/li&gt;
  &lt;li&gt;
   Tout type d&amp;#039;établissement public,
  &lt;/li&gt;
  &lt;li&gt;
   Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   au titre des agriculteurs :
     les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
  &lt;/li&gt;
  &lt;li&gt;
   au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Conditions requises :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
  &lt;/li&gt;
  &lt;li&gt;
   Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   4 Avenue de la République Le port du canal 88000 EPINAL
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
  &lt;li&gt;
   leader&amp;#64;pays-epinal.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -16495,1805 +15180,1318 @@
  &lt;/li&gt;
  &lt;li&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cécile PIERRE,
  chargée de mission LEADER
  &lt;/li&gt;
  &lt;li&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 54 96
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>contact@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>PETR Pays d'Epinal Coeur des Vosges</t>
         </is>
       </c>
-      <c r="AD72" s="1" t="inlineStr">
+      <c r="AD64" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>29/03/2022</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>117161</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Disposer des chiffres clés des réalités sociodémographiques de son territoire</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Comprendre les réalités sociodémographiques de votre territoire avec les chiffres clés de l&amp;#039;Observatoire départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Les « chiffres clés » de l&amp;#039;Observatoire départemental sont des fiches synthétiques de 4 à 6 pages permettant de visualiser à travers des représentations graphiques simples et imagées les principales données de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Qui sont les habitants de ma commune ? Comment évolue la population de mon EPCI ? Combien d&amp;#039;actifs sur mon territoire et dans quels secteurs travaillent-ils ?
 &lt;/p&gt;
 &lt;p&gt;
  Des questions auxquelles se proposent de répondre les « chiffres clés » de l&amp;#039;Observatoire départemental permettant ainsi de dresser un état des lieux synthétique de la population de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les diagnostics seront extraits du logiciel de l&amp;#039;observatoire départemental « en un clic » et pourra faire l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
 &lt;/p&gt;
 &lt;p&gt;
  Ces données pourront faire l&amp;#039;objet d&amp;#039;approfondissement pour des besoins spécifiques.
 &lt;/p&gt;
 &lt;p&gt;
  Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Egalité des chances
 Education et renforcement des compétences
 Formation professionnelle
 Consommation et production
 Emploi
 Protection animale</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c2a2-disposer-des-chiffres-cles-des-realites-socio/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G74" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...14 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION DU DISPOSITIF
+  Conseiller aux décideurs locaux (CDL)
  &lt;/strong&gt;
-&lt;/p&gt;
-[...15 lines deleted...]
- S&amp;#039;agissant du schéma pour l&amp;#039;autonomie et la citoyenneté, il sera tenu compte du respect de ses objectifs et orientations. Les actions financées doivent ainsi permettre :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  de mieux faire connaître et admettre les différentes formes de handicap
-[...6 lines deleted...]
- &lt;/li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Pour ce qui concerne les priorités du schéma des personnes âgées, elles consistent à permettre :
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  d&amp;#039;agir contre l&amp;#039;isolement
-[...91 lines deleted...]
-          <t>Personnes âgées
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
+Accès aux services
 Cohésion sociale et inclusion
-Lutte contre la précarité</t>
-[...2 lines deleted...]
-      <c r="O74" s="1" t="inlineStr">
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
-[...186 lines deleted...]
-      <c r="S74" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X74" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...74 lines deleted...]
- &lt;/a&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G75" s="1" t="inlineStr">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>117478</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de "l'Aisance Aquatique" à destination des enfants de 4 à 6 ans</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à la mise en œuvre de l'Aisance Aquatique à l'usage des collectivités</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
-[...3 lines deleted...]
-      <c r="H75" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Prêt
-[...8 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...52 lines deleted...]
-Jeunesse
+ Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer l&amp;#039;Aisance Aquatique dans votre territoire, les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les premières informations concernant l&amp;#039;Aisance Aquatique dans les territoires sont décrites dans le guide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une présentation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des exemples de mise en oeuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des précisions sur les conditions d&amp;#039;encadrement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une liste de différents financements mobilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Famille et enfance
-Handicap
-[...5 lines deleted...]
-      <c r="O75" s="1" t="inlineStr">
+Egalité des chances</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X75" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sports.gouv.fr/preventiondesnoyades/zoom-sur/article/guide-d-accompagnement-a-la-mise-en-oeuvre-de-l-aisance-aquatique-aaq-a-l-usage</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...7 lines deleted...]
-  &lt;/a&gt;
+ Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ pour connaître le référent départemental AAQ du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la carte interactive des professionnels et des bassins :
+ &lt;a href="https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
+  https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>leila.bengana@jeunesse-sports.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb6d-copie-10h15-accompagner-le-deploiement-du-sav/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
-[...108 lines deleted...]
-          <t>Personnes âgées
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
-Handicap
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
 Bâtiments et construction
-Logement et habitat</t>
-[...2 lines deleted...]
-      <c r="O76" s="1" t="inlineStr">
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
-[...85 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...193 lines deleted...]
-      <c r="A78" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>103290</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Soutenir les modes de garde innovants pour la petite enfance</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Soutien aux modes de garde innovants pour la petite enfance</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La région Ile-de-France soutient des projets de création de structures d&amp;#039;accueil innovantes de la petite enfance (crèches à horaires décalés, structures itinérantes, accueil des enfants en situation de handicap, MAM, RAP). Cette aide permet également de financer des projets de soutien à la parentalité et des formations pour les professionnels de la petite enfance afin que les structures soient mieux remplies et mieux gérées.
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets permettant l&amp;#039;accueil et le développement des enfants de leur naissance à leur 4 ème anniversaire, non scolarisés, ou des enfants porteurs de handicap jusqu&amp;#039;à 6 ans, ainsi que les projets favorisant la professionnalisation des personnels de la petite enfance et la parentalité, entendue comme le renforcement des compétences parentales et l&amp;#039;amélioration du lien parents-enfants.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention en investissement et fonctionnement :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La subvention régionale en fonctionnement s&amp;#039;élève à 50% maximum de la dépense subventionnable (total des dépenses éligibles), dans la limite d&amp;#039;un montant de 50 000€.
  &lt;/li&gt;
  &lt;li&gt;
   La subvention régionale en investissement s&amp;#039;élève à 50% maximum de la dépense subventionnable dans une limite plafond de 300 000 €.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les subventions sont subordonnées aux conditions d&amp;#039;une convention liant la Région Ile-de-France et le porteur de projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Cohésion sociale et inclusion
 Santé</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre une Associations loi 1901, collectivités territoriales et leurs groupements, entreprises publiques locales, établissements publics, fondations, GIP, mutuelles privées non lucratives, organismes sanitaires et sociaux, SCI, caisses de retraite publiques et privées non lucratives, offices publics, entreprises privées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-modes-de-garde-innovants-pour-la-petite-enfance</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service Action sociale, santé, famille :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr"&gt;
    solidarites&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/887c-soutien-aux-modes-de-garde-innovants-pour-la-/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF78" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>05/05/2021</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>92608</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J79" s="1" t="inlineStr">
+      <c r="J70" s="1" t="inlineStr">
         <is>
           <t>30% maximum du budget de l’action</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
 Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
  &lt;/li&gt;
  &lt;li&gt;
   Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
  &lt;/li&gt;
  &lt;li&gt;
   Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
  &lt;/li&gt;
  &lt;li&gt;
   Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
  &lt;/li&gt;
  &lt;li&gt;
   Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Forêts
 Montagne
 Sols
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Risques naturels
 Qualité de l'air
 Lutte contre la précarité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats intercommunaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>92586</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18332,402 +16530,987 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>92049</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participent au plan de relance ;
  &lt;/li&gt;
  &lt;li&gt;
   Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont un modèle économique équilibré et affichent des perspectives de développement ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
  &lt;/li&gt;
  &lt;li&gt;
   Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>22/04/2021</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>101387</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Financer la santé numérique et les services liés au prendre soin</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Financement de la santé numérique et des services liés au « prendre soin »</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+entreprise privée (opérateur, investisseur, exploitant ou société de services
+portant un projet) ou une entreprise à impact social (entreprise de l’ESS,
+entreprise à mission ou corporate venture) et vous développez un projet de
+services relatifs à la santé et au prendre soin ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des Territoires vous permet de
+bénéficier d’un financement adapté à votre projet, de profiter de l’expertise
+d’un tiers de confiance et d’avoir accès à un réseau territorial et politique
+propice à l’essaimage de projets innovants. Cela peut ainsi concerner un
+service lié à la e-santé et au médico-social, comme la transition numérique des
+établissements de santé, l’usage du numérique pour la prévention, les
+technologies innovantes au service des soignants, ou encore un service à impact
+social lié au prendre soin dans la santé, le vieillissement, le handicap, la
+petite enfance, l’habitat, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;En tant que
+« tiers de confiance », la Banque des Territoires propose de financer
+les projets portant une logique d’intérêt général sous la forme d’apports en
+capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;strong&gt;L’offre
+d’investissement concerne les projets ayant pour objectifs de :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer &lt;strong&gt;l’accès
+aux soins &lt;/strong&gt;et contribuer à la &lt;strong&gt;résorption des déserts médicaux&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner
+la structuration de la gestion, de l’exploitation et de la &lt;strong&gt;protection des
+données de santé &lt;/strong&gt;(entrepôts de données, suivi des données en vie réelle)&lt;/li&gt;&lt;li&gt;Améliorer le &lt;strong&gt;parcours
+de soins &lt;/strong&gt;et le &lt;strong&gt;lien ville-hôpital&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Favoriser et
+sécuriser &lt;strong&gt;l’usage de technologies innovantes &lt;/strong&gt;au service des soignants,
+des patients et des établissements de santé&lt;/li&gt;&lt;li&gt;Promouvoir des
+&lt;strong&gt;infrastructures numériques résilientes &lt;/strong&gt;pour répondre aux enjeux santé&lt;/li&gt;&lt;li&gt;Favoriser
+l’usage du numérique au service de la &lt;strong&gt;prévention&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner &lt;strong&gt;la
+transition numérique &lt;/strong&gt;des établissements sanitaires et médico-sociaux&lt;/li&gt;&lt;li&gt;Favoriser &lt;strong&gt;l’autonomie&lt;/strong&gt;
+et le soutien à domicile des &lt;strong&gt;personnes fragiles&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Santé
+Technologies numériques et numérisation
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-sante?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=e_sante_psat</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-sante-numerique/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>97734</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Construire et réhabiliter des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude,
+ en proposant ses aides,
+ a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider au maintien dans le logement dans de bonnes conditions.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, réhabilitation et maintien des logements sociaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux propriétaires occupants aux ressources modestes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/logement</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tel : 04.68.11.69.81
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+   richard.cane&amp;#64;aude.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>97687</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le fonctionnement des Établissements d’Accueil des Jeunes Enfants</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>L’aide départementale sera attribuée selon les modalités</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les objectifs de cette aide sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant la conciliation entre vie familiale et vie professionnelle des parents de jeunes enfants par le développement de services de garde correspondant à leurs attentes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la socialisation, le bien-être et le développement harmonieux des jeunes enfants en leur permettant d&amp;#039;être accueillis dans des structures adaptées à leurs besoins et offrant un accueil de qualité.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides à la construction d&amp;#039;EAJE sont destinées aux structures intercommunales et, à défaut, lorsque les structures intercommunales n&amp;#039;ont pas la compétence, aux communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides à la réhabilitation et à l&amp;#039;extension d&amp;#039;EAJE sont destinées aux gestionnaires publics (structures intercommunales, communes) et privés à but non lucratif (associations) d&amp;#039;EAJE.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, ainsi qu&amp;#039;aux VRD
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses de réalisation ou d&amp;#039;acquisition de mobilier spécifiques à un EAJE (dortoirs, salles d&amp;#039;activités, salles de change, cuisine...) lié directement à l&amp;#039;opération de construction ou de rénovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses de mobilier adapté à la prise en charge d&amp;#039;enfants handicapés, même hors opération de construction ou de rénovation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Ne sont pas prises en charge les dépenses d&amp;#039;acquisition de terrain.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/etablissements-daccueil-des-jeunes-enfants</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Solidarités - Direction Enfance Famille
+&lt;/p&gt;
+&lt;p&gt;
+ Alexandra Catanese,
+ Secrétaire de Direction
+&lt;/p&gt;
+&lt;p&gt;
+ Tel :
+ 04.68.11.66.64
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:alexandra.catanese&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  alexandra.catanese&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36f6-ameliorer-le-fonctionnement-des-etablissement/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>83481</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE des Pays de la Loire
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE de Nouvelle-Aquitaine
-Union régionale des CAUE d'Occitanie</t>
-[...2 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
+Union régionale des CAUE des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -18770,85 +17553,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -18871,79 +17654,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -18976,151 +17759,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>83479</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -19178,77 +17961,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -19270,79 +18053,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -19375,226 +18158,226 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>82915</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE du Tarn
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Yonne
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
 CAUE de la Meuse
-CAUE du Gers
-[...18 lines deleted...]
-CAUE de la Haute-Garonne
+CAUE du Tarn
+CAUE de la Dordogne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE du Gard
 CAUE Lot-et-Garonne
 CAUE du Maine-et-Loire
 CAUE de la Manche
 CAUE de la Mayenne
 CAUE de Meurthe-et-Moselle
 CAUE de la Moselle
 CAUE de Mayotte
 CAUE de la Seine-et-Marne
 CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Orientales
 CAUE de Rhône-Métropole
 CAUE de la Sarthe
 CAUE de la Savoie
 CAUE de l'Orne
 CAUE de la Somme
 CAUE du Pas-de-Calais
 CAUE des Deux-Sèvres
 CAUE de la Vendée
+CAUE de la Haute-Garonne
 CAUE de la Haute-Vienne
 CAUE des Vosges
 CAUE de l'Essonne
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
 CAUE de la Charente-Maritime
 CAUE du Val-de-Marne
 CAUE du Val d'Oise
 CAUE de Guadeloupe
 CAUE de la Martinique
 CAUE de la Guyane
 CAUE de l'Île-de-la-Réunion
 CAUE du Var
 CAUE du Tarn-et-Garonne
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
-CAUE du Loiret
-[...5 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+CAUE du Loiret</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -19636,88 +18419,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -19736,79 +18519,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -20280,1021 +19063,228 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-[...793 lines deleted...]
-      <c r="A87" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>62848</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21340,193 +19330,193 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W79" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>72810</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C88" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -21563,79 +19553,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21678,1072 +19668,1046 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W88" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G89" s="1" t="inlineStr">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Charente-Maritime
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H89" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  La
-[...3 lines deleted...]
-  est un dispositif d&amp;#039;ingénierie territoriale
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
- créé en 2010 par l&amp;#039;
-[...3 lines deleted...]
- - agence d&amp;#039;ingénierie pour entreprendre autrement, afin d&amp;#039;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
-  accompagner les acteurs d&amp;#039;un territoire dans la co-construction de projets économiques à impact en partant des enjeux et des besoins locaux
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
- .
-[...2 lines deleted...]
- Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
  &lt;strong&gt;
-  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+  La palette de leurs interventions est multiple :
  &lt;/strong&gt;
- en apportant
-[...14 lines deleted...]
- Le dispositif a 3 clés d&amp;#039;entrée :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...141 lines deleted...]
-  &lt;/strong&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
-[...162 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+  Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...14 lines deleted...]
- Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
-[...1 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
-Alimentation
 Commerces et services
-Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
-Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Artisanat
-Information voyageur, billettique multimodale
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
-[...5 lines deleted...]
-Mobilité fluviale
+Mers et océans
 Milieux humides
-Inclusion numérique
-[...6 lines deleted...]
-      <c r="O90" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X90" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des politiques européennes
-[...3 lines deleted...]
- Contactez votre GAL référent.
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="G91" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>78201</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Adapter l'offre de services et d'équipements de proximité aux besoins de la population</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Agriculteur
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Subvention
-[...27 lines deleted...]
-      <c r="M91" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J82" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des cofinancements publics mobilisés et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  a) &lt;/strong&gt;Objectif stratégique&lt;/p&gt;&lt;p&gt;Face au renouveau démographique que connaît le territoire depuis les années 2000, le Pays Comminges Pyrénées doit favoriser l’accueil de nouvelles populations (globalement plus jeunes et contenant un nombre plus important de CSP&amp;#43; qu’au sein même de la population commingeoise) tout en maintenant la qualité de vie reconnue du territoire. De fait, la croissance démographique s’est accompagnée d’une offre de services et d’équipements afin de répondre aux besoins de la population et d’accompagner les mutations sociales (vieillissement, nouveaux arrivants, etc.) mais les besoins demeurent insatisfaits, notamment en matière de santé (au sens de l’OMS : bien-être physique, mental et social), enfance/jeunesse et loisirs.&lt;/p&gt;&lt;p&gt;Les enjeux : Renforcer l’offre de proximité en services et équipements sur l’ensemble du territoire en s’appuyant sur les bassins de vie structurants, tout en soutenant l’« aller vers » (déploiement de maisons de services de proximité et de l’offre itinérante).&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPERATIONS&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;1.1 Maintenir et développer une offre de services de proximité sur l&amp;#039;ensemble du territoire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.1.1 Développer et adapter l’accueil d&amp;#039;enfants, de jeunes, de personnes âgées, de personnes en situation de handicap et de personnes fragiles, ainsi que l’habitat de type intergénérationnel, inclusif, solidaire et/ou partagé&lt;/li&gt;&lt;li&gt;1.1.2 Développer et adapter les équipements offrant des services au public&lt;/li&gt;&lt;li&gt;1.1.3 Développer et adapter l’accès des services au public et les espaces mutualisés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;1.2 Adapter l’offre de santé aux besoins des habitants&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.2.1 Développer et adapter les services en santé et les services médico- sociaux&lt;/li&gt;&lt;li&gt;1.2.2 Favoriser les actions de prévention et l’accompagnement des aidants&lt;/li&gt;&lt;li&gt;1.2.3 Accompagner la mise en réseau des acteurs et l’accueil de nouveaux&lt;/li&gt;&lt;li&gt;professionnels&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
-[...9 lines deleted...]
-Recyclage et valorisation des déchets
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un pôle enfance jeunesse, création d’aires de jeux et de terrains multisports, rénovation de maisons des associations, extension d’un centre social intercommunal, création d’une maison intergénérationnelle, création d’un habitat partagé solidaire, etc. ;&lt;/p&gt;&lt;p&gt;- Aménagement d’un parcours de santé, construction d’un pôle santé, actions de prévention, etc.&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
-Education et renforcement des compétences
-[...6 lines deleted...]
-Economie sociale et solidaire
 Revitalisation
-Biodiversité
-[...1 lines deleted...]
-Accessibilité
+Equipement public
+Bâtiments et construction
+Réhabilitation
 Lutte contre la précarité
-Attractivité économique
-[...44 lines deleted...]
- &lt;/li&gt;
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI ; SA ; SAS ; SARL ; SNC, EI ; EURL ; Les mutuelles sous tous leurs statuts ; Les particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;Les projets d’animation doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions médicales, le projet doit respecter les conditions d’agrément de l’Agence Régionale de Santé.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions paramédicales, le projet devra regrouper à minima 4 professionnels de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues&lt;/strong&gt; : L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f25b-favoriser-le-maintien-et-la-creation-de-servi/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD91" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD82" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>52290</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -22819,96 +20783,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22951,252 +20915,252 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W92" s="1" t="inlineStr">
+      <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>23444</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettre l&amp;#039;égalité des chances et l&amp;#039;accès aux droits pour toutes et tous,
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer au développement social et économique des quartiers Politique de la Ville,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement d&amp;#039;actions à envergure départementale / régionale ou actions structurantes ou actions mutualisées, s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage », et/ou innovantes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -23214,241 +21178,241 @@
   &lt;strong&gt;
    20 000 € extensible à 30 000 €
   &lt;/strong&gt;
   si :
   &lt;ul&gt;
    &lt;li&gt;
     Action à envergure départementale / régionale ou actions structurantes ou actions mutualisées,
    &lt;/li&gt;
    &lt;li&gt;
     Action s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage » considérée comme prioritaire par la Région
    &lt;/li&gt;
    &lt;li&gt;
     Action innovante
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;ul&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Santé
 Formation professionnelle
 Lutte contre la précarité
 Emploi</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Thématiques d&amp;#039;intervention :
  &lt;/strong&gt;
  emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Périmètre :
  &lt;/strong&gt;
  intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
  &lt;/strong&gt;
  modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La mobilisation des partenaires locaux
  &lt;/strong&gt;
  afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;intervention de l&amp;#039;Etat
  &lt;/strong&gt;
  est souhaitée (des cas spécifiques pourront être examinés au regard de l&amp;#039;intérêt du dossier, la non-participation de l&amp;#039;Etat devra être dument justifiée.)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère structurant du projet :
  &lt;/strong&gt;
  échelle d&amp;#039;intervention large, complémentarité avec l&amp;#039;offre existante, mise en réseau avec d&amp;#039;autres actions conduites dans le quartier ou des actions similaires menées sur d&amp;#039;autres territoires. La Région souhaite encourager le développement d&amp;#039;actions identiques de niveau régional sur l&amp;#039;ensemble des 105 quartiers prioritaires et soutenir des actions de niveau local, spécifiques, adaptées à chaque quartier prioritaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère innovant
  &lt;/strong&gt;
  de l&amp;#039;action proposée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-regional-de-soutien-aux-associations-et-EPCI-en</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  Madame Zeina ASSI,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Montpellier -
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 81 61
 &lt;/p&gt;
 &lt;p&gt;
  Mail : zeina.assi&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Madame Laura MONTY,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Toulouse
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 33 56 19
 &lt;/p&gt;
 &lt;p&gt;
  Mail : laura.monty&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF93" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>22/01/2020</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>10501</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I94" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J94" s="1" t="inlineStr">
+      <c r="J85" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23476,222 +21440,222 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P94" s="1" t="inlineStr">
+      <c r="P85" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q94" s="1" t="inlineStr">
+      <c r="Q85" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>10204</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Créer ou étendre des structures d'accueil de la petite enfance</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J86" s="1" t="inlineStr">
         <is>
           <t>15% maximum</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif a comme objectif la création ou l&amp;#039;extension de structures multi accueil pour la petite enfance (0-3 ans) à vocation intercommunale, accessibles aux enfants handicapés permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une offre d&amp;#039;accueil diversifiée et adaptée aux besoins de garde de la petite enfance,
  &lt;/li&gt;
  &lt;li&gt;
   le regroupement des services et la mutualisation des moyens,
  &lt;/li&gt;
  &lt;li&gt;
   le développement d&amp;#039;actions innovantes spécifiques au milieu rural : haltes garderies itinérantes, maisons d&amp;#039;assistantes maternelles....
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets devront intégrer une démarche respectueuse de l&amp;#039;environnement, notamment la recherche de l&amp;#039;efficacité énergétique maximale compte tenu des meilleures technologies disponibles et la recherche d&amp;#039;au moins une solution de recours aux énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront également veiller à améliorer les conditions de travail, voire le développement de l&amp;#039;insertion dans le travail.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
@@ -23711,279 +21675,279 @@
    &lt;strong&gt;
     100 000 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Pour l&amp;#039;extension de la capacité d&amp;#039;accueil :
    &lt;/strong&gt;
    Minimum de 3 places supplémentaires /
    15% maximum d&amp;#039;une dépense subventionnable plafonnée à
    &lt;strong&gt;
     15 000 €
    &lt;/strong&gt;
    par place /
    plafonnement de la subvention à
    &lt;strong&gt;
     22 500 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Handicap
 Accès aux services
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les opérations situées dans l&amp;#039;ensemble des communes de la Région, hors métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit obligatoirement être d&amp;#039;intérêt communautaire : la maitrise d&amp;#039;ouvrage doit être assurée par un EPCI à fiscalité propre ou, dans le cas dument justifié d&amp;#039;une maitrise d&amp;#039;ouvrage communale, le projet devra bénéficier d&amp;#039;un fonds de concours de l&amp;#039;EPCI concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera apportée aux projets portés par les communes faiblement peuplées situées dans un territoire lui-même peu dense pour lesquels une maitrise d&amp;#039;ouvrage communale pourra être étudiée.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront justifier des avis conformes de la CAF et de la PMI.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront présenter des éléments sur l&amp;#039;opportunité et l&amp;#039;inscription dans l&amp;#039;environnement territorial.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accueil des enfants handicapés devra également être prévu dès la conception du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les travaux et frais de maitrise d&amp;#039;œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  Sont inéligibles les acquisitions immobilières et l&amp;#039;achat d&amp;#039;équipements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Accueil-de-la-petite-enfance</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Adresser tous les courriers à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 11-12-30-34-48-66
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 201 avenue de la Pompignane 34064 Montpellier Cedex 2
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Nicole MARIN-KHOURY Tél : 04 67 22 97 02
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 9-31-32-46-65-81-82
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 22, bd Maréchal Juin 31406 Toulouse Cedex 9
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Christine MERMILLIOT Tél : 05 61 33 50 20
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cc-accueil-de-la-petite-enfance/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF95" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>9082</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24008,192 +21972,192 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P96" s="1" t="inlineStr">
+      <c r="P87" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>554</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -24209,387 +22173,387 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>544</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Financer des projets immobiliers pour des populations spécifiques</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer un projet immobilier pour des populations spécifiques (construction, acquisition, réhabilitation, ...) ?
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un financement en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts avec son offre de prêts PHARE.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets immobiliers peuvent être :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des établissements et services médico-sociaux destinés aux personnes handicapées ou âgées,
  &lt;/li&gt;
  &lt;li&gt;
   des logements en structure collective pour jeunes,
  &lt;/li&gt;
  &lt;li&gt;
   des institutions pour l&amp;#039;aide sociale à l&amp;#039;enfance et la protection judiciaire de la jeunesse,
  &lt;/li&gt;
  &lt;li&gt;
   des aires permanentes d&amp;#039;accueil et des terrains familiaux locatifs pour les gens du voyage.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Personnes âgées
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_specifiques_psat</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f17f-pret-habitat-amelioration-restructuration-ext/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>07/03/2019</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>391</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24617,143 +22581,3037 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB99" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>120359</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Construire des logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées (cœurs de village – cœurs de quartier)</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>REGLEMENT DEPARTEMENTAL D'AIDE SOCIALE</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>1 700 € par logement ou 1 900 € s'il y a une participation financière de la Commune ou de l'EPCI</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;objectif est d&amp;#039;aider à la production de logements locatifs sociaux agréés par l&amp;#039;État (en PLAI et/ou en PLUS) et adaptés aux personnes âgées et/ou handicapées.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles sont  les  opérations de construction ou d&amp;#039;acquisition-amélioration de logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le caractère « cœur de village – cœur de quartier » est apprécié en amont par la Maison Départementale de l&amp;#039;Autonomie (MDA) au vu des éléments qui lui sont fournis par l&amp;#039;opérateur concerné. Sont notamment appréciés : la mixité de l&amp;#039;opération, sa proximité aux  services et sa desserte en transports...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les bénéficiaires sont les bailleurs sociaux ayant conventionné avec le Département et dont le siège social est situé en Drôme / Ardèche et associations agréées par l&amp;#039;État pour la Maîtrise d&amp;#039;Ouvrage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MONTANT/TAUX DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Production en PLUS, en neuf, pour les ménages modestes &amp;#61; 2 000 € par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Si en acquisition-amélioration &amp;#61; 5 500 € par logement
+  &lt;/li&gt;
+  &lt;li&gt;
+   Production en PLAI, en neuf, pour les ménages très modestes &amp;#61; 4 000 € par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Si en acquisition-amélioration &amp;#61; 8 000 € par logement
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un acompte de 50% peut être versé au démarrage des travaux. Pas d&amp;#039;acompte &amp;lt; à 10 000€ et sur justificatif de l&amp;#039;ordre de service de démarrage des travaux ou attestation d&amp;#039;avancement des travaux si VEFA Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/reglement-departemental-daide-sociale/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="mailto:edelatour&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  Direction des Politiques Territoriales-Service Habitat-Territoires : habitat&amp;#64;ladrome.fr
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nathalie BRUNET – Gestionnaire de subventions – Tél : 04 75 79 26 91
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique REYNAUD – Gestionnaire de subventions – Tél : 04 75 79 82 12
+&lt;/p&gt;
+&lt;p&gt;
+ Aurélie BONNET – Responsable administratif, budgétaire et  financier –
+ &lt;span&gt;
+  Tél : 04 75 79 27 68
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c89c-production-de-logements-locatifs-sociaux-adap/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD92" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q93" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD93" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>72011</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et développer des innovations sociales avec la Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La
+  &lt;a href="https://www.avise.org/le-reseau-fabrique-a-initiatives" target="_self"&gt;Fabrique à initiatives&lt;/a&gt;
+  est un dispositif d&amp;#039;ingénierie territoriale
+ &lt;/strong&gt;
+ créé en 2010 par l&amp;#039;&lt;a href="https://www.avise.org/"&gt;Avise
+&lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
+ &lt;strong&gt;
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+ &lt;/strong&gt;
+ en apportant
+ &lt;strong&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale. &lt;/strong&gt;La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. &lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
+  Comprendre le dispositif en 25 projets
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif a trois clés d&amp;#039;entrée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un besoin
+  &lt;/strong&gt;
+  : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
+  &lt;em&gt;
+   Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une idée
+  &lt;/strong&gt;
+  : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
+  &lt;em&gt;
+   E&lt;/em&gt;&lt;em&gt;xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un lieu
+  &lt;/strong&gt;
+  : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
+  &lt;em&gt;
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovantes en QPV, etc.
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il intervient à travers un processus adapté aux enjeux spécifiques du territoire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Détecter les besoins et les opportunités
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   et qualifier des projets à impact&lt;/strong&gt;, à travers des ateliers d&amp;#039;intelligence collective, une démarche de prospective et une animation territoriale &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Concevoir des activités innovantes
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   durables
+  &lt;/strong&gt;
+  à travers la mobilisation collective au service de la réalisation de l&amp;#039;étude d&amp;#039;opportunité&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transmettre le projet
+  &lt;/strong&gt;
+  à un entrepreneur ou collectif qualifié ou à une entreprise de l&amp;#039;ESS existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagner le porteur de projet jusqu&amp;#039;à la création
+  &lt;/strong&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés du territoire&lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Exemples de projets réalisés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
+  &lt;/strong&gt;
+  , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
+  &lt;/strong&gt;
+  avec la Métropole du Havre
+ &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
+  &lt;/strong&gt;
+  avec la commue du Juch
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réseau de conciergeries de quartier
+  &lt;/strong&gt;
+  , avec Strasbourg Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion
+  &lt;/strong&gt;
+  pour personnes en situation de handicap, avec la commune de Pontarlier
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Jardin familial et pédagogique
+  &lt;/strong&gt;
+  , avec la CC du Pays Ajaccien
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Filière locale de compostage
+  &lt;/strong&gt;
+  , en partenariat avec Nantes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu culturel et restaurant en circuit-court
+  &lt;/strong&gt;
+  , en partenariat avec la Ville de Bègles
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conciergerie itinérante rurale
+  &lt;/strong&gt;
+  , sur le Pays des Hauts du Val de Saône
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu numérique et intergénérationnel
+  &lt;/strong&gt;
+  , avec la commune de Moncontour
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Restaurant-traiteur d&amp;#039;insertion en QPV
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tiers-lieu café associatif / repair café
+  &lt;/strong&gt;
+  etc. avec la commune d&amp;#039;Annonay
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conserverie à partir d&amp;#039;invendus alimentaires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Mobilité pour tous
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ne pas avoir identifié de porteurs de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
+  &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
+   carte du réseau
+  &lt;/a&gt;
+  )&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.avise.org/le-reseau-fabrique-a-initiatives</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://fabriqueainitiatives.org/contact/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>contact@avise.org</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>166628</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>ACQUISITION DE VEHICULES POUR LE PORTAGE DE REPAS AU DOMICILE DES PERSONNES AGEES</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>ACQUISITION DE VEHICULES POUR LE PORTAGE DE REPAS AU DOMICILE DES PERSONNES AGEES</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt;Favoriser le maintien à domicile des personnes âgées.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Acquisition de véhicules destinés au portage de repas.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;L’aide du Département n’intervient que s’il y a participation de la ou les Commune(s) ou intercommunalité(s) concernée(s).&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Organismes faisant l’acquisition de véhicules dans ce but.&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement. &lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt;Coût HT ou TTC du véhicule selon le régime de récupération de la TVA du bénéficiaire&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Acquisition du premier véhicule&lt;/strong&gt; : subvention de 20 % du montant de l’investissement et plafonnée au montant de la subvention versée par de la ou les Commune(s) ou intercommunalité(s) concernée(s).&lt;/li&gt;&lt;li&gt; &lt;strong&gt;Acquisition d’un deuxième véhicule&lt;/strong&gt; : subvention du même montant que celle de la ou les Commune(s) ou intercommunalité(s) concernée(s), plafonnée à 1 500 € &lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;Devis&lt;/li&gt;&lt;li&gt;Délibérations de la ou les Commune(s) ou intercommunalité(s) concernée(s).&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Téléservice :Solidarité&lt;/li&gt;&lt;li&gt;Dispositif : Acquisition de véhicule portage de repas pour Personnes Agées&lt;br /&gt;&lt;br /&gt;Instruction technique par la Maison Départementale de l’Autonomie&lt;br /&gt;Délibération de la Commission Permanente&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Sur présentation de la facture .&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt;Délibération du 8 novembre 2004&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Acquisition de véhicules destinés au portage de repas.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;L’aide du Département n’intervient que s’il y a participation de la ou les Commune(s) ou intercommunalité(s) concernée(s).&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Organismes faisant l’acquisition de véhicules dans ce but.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/acquisition-de-vehicules-pour-le-portage-de-repas-au-domicile-des-personnes-agees/</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acquisition-de-vehicules-pour-le-portage-de-repas-au-domicile-des-personnes-agees/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>166660</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : PROJET AU TITRE DE BONIFICATION</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : PROJET AU TITRE DE BONIFICATION</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt; L’aide à l’investissement est une aide apportée aux établissements sociaux et médico-sociaux.&lt;/p&gt;
+&lt;p&gt;Des bonifications peuvent être sollicitées pour les projets présentant des caractéristiques spécifiques.&lt;/p&gt;
+&lt;p&gt;Ce règlement s’inscrit dans la mise en œuvre du schéma des solidarités en vigueur.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Des bonifications supplémentaires pourront être apportées au projet si l’opération intègre :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Un projet de domotisation exemplaire visant à améliorer la qualité de la prise en charge ;&lt;/li&gt;
+&lt;li&gt;Un projet particulièrement innovant (ex : plateforme, prise en charge spécifique, interdispositif permettant une continuité du suivi éducatif et évitant les ruptures de parcours, …) ;&lt;/li&gt;
+&lt;li&gt;Une construction particulièrement innovante, y compris en terme de normes environnementales ;&lt;/li&gt;
+&lt;li&gt;Un projet pluridisciplinaire (santé mentale, handicap, pénal…)&lt;/li&gt;
+&lt;li&gt;Des mutualisations de locaux ou d’espaces extérieurs avec une autre structure pour personnes âgées, handicapées ou enfance ou tout autre opérateur du territoire (crèches, communes) ;&lt;/li&gt;
+&lt;li&gt;Une ouverture de la structure sur l’extérieur :&lt;ul&gt;&lt;li&gt;Par l’installation d’un commerce ou d’une activité paramédicale,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par l’accueil des personnes âgées, personnes handicapées ou aidants du territoire (repas, animation, soutien)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par le soutien aux professionnels du secteur (plateforme d’appui)&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Par l’intervention structurée de bénévoles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les 2 derniers points doivent permettre une rationalisation des surfaces et des usages qui devra être démontrée.&lt;/p&gt;
+&lt;p&gt;Les bonifications présentées ne devront pas données lieu à un financement de la part de l’Agence Régionale de Santé ou d’un autre financeur public.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les projets sans caractère innovant (ne seront pas éligibles par exemple les remplacements de volets roulants)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Cette aide concerne :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention. &lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt; Les dépenses dépendront du projet proposé &lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Une aide supplémentaire sera apportée de 5 000 € par place autorisée et habilitée à l’aide sociale et occupée par un ressortissant drômois.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;p&gt;– Une description précise du projet,&lt;br /&gt;– L’impact financier sur le budget de fonctionnement de la structure,&lt;br /&gt;– Le planning de mise en œuvre.&lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt d’une demande en ligne avant le &lt;strong&gt;1&lt;sup&gt;er&lt;/sup&gt; avril de l’année N-1&lt;/strong&gt; pour permettre l’examen du projet dans le cadre de la programmation pluriannuelle du Département.&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Aide à l’investissement – Projet au titre des bonifications&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Le versement de l’aide se fera en une seule fois sur présentation de justificatifs.&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt;Règlement départemental d’aide à l’investissement pour les établissements accueillant des personnes âgées, des personnes handicapées, des enfants confiés à l’aide sociale à l’enfance, adopté en séance publique le 27 juin 2022.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Des bonifications supplémentaires pourront être apportées au projet si l’opération intègre :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Un projet de domotisation exemplaire visant à améliorer la qualité de la prise en charge ;&lt;/li&gt;
+&lt;li&gt;Un projet particulièrement innovant (ex : plateforme, prise en charge spécifique, interdispositif permettant une continuité du suivi éducatif et évitant les ruptures de parcours, …) ;&lt;/li&gt;
+&lt;li&gt;Une construction particulièrement innovante, y compris en terme de normes environnementales ;&lt;/li&gt;
+&lt;li&gt;Un projet pluridisciplinaire (santé mentale, handicap, pénal…)&lt;/li&gt;
+&lt;li&gt;Des mutualisations de locaux ou d’espaces extérieurs avec une autre structure pour personnes âgées, handicapées ou enfance ou tout autre opérateur du territoire (crèches, communes) ;&lt;/li&gt;
+&lt;li&gt;Une ouverture de la structure sur l’extérieur :&lt;ul&gt;&lt;li&gt;Par l’installation d’un commerce ou d’une activité paramédicale,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par l’accueil des personnes âgées, personnes handicapées ou aidants du territoire (repas, animation, soutien)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par le soutien aux professionnels du secteur (plateforme d’appui)&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Par l’intervention structurée de bénévoles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les 2 derniers points doivent permettre une rationalisation des surfaces et des usages qui devra être démontrée.&lt;/p&gt;
+&lt;p&gt;Les bonifications présentées ne devront pas données lieu à un financement de la part de l’Agence Régionale de Santé ou d’un autre financeur public.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les projets sans caractère innovant (ne seront pas éligibles par exemple les remplacements de volets roulants)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Cette aide concerne :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/aide-a-linvestissement-pour-les-etablissements-accueillant-des-personnes-agees-aide-a-linvestissement-immobilier/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-les-etablissements-accueillant-des-personnes-agees-des-personnes-handicapees-des-enfants-confies-a-l-aide-sociale-a-l-enfance-projet-au-titre-de-bonification/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>166661</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : AIDE À L’INVESTISSEMENT IMMOBILIER</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : AIDE À L’INVESTISSEMENT IMMOBILIER</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt;L’aide à l’investissement est une aide apportée aux établissements sociaux et médico-sociaux.&lt;/p&gt;
+&lt;p&gt;Le Conseil départemental soutient les opérations de construction ou de réhabilitation :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Des établissements accueillant des personnes âgées, pour les places habilitées à l’aide sociale, afin de limiter l’impact de ces opérations sur le niveau de participation financière des personnes.&lt;/li&gt;
+&lt;li&gt;Des établissements d’hébergement pour personnes handicapées de compétence départementale, exclusive ou conjointe avec l’ARS, inscrits dans la logique de recomposition globale de l’offre pilotée par le Département et l’ARS, pour les places autorisées et occupées par des ressortissants drômois.&lt;/li&gt;
+&lt;li&gt;Des établissements accueillant des enfants de l’aide sociale à l’enfance pour les places autorisées et occupées par les ressortissants drômois.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Des bonifications pourront être sollicitées pour les projets présentant des caractéristiques spécifiques. Ce règlement s’inscrit dans la mise en œuvre du schéma des solidarités en vigueur.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;de construction, reconstruction totale ou partielle d’un établissement, hors études de faisabilité préalables au projet d’investissement,&lt;/li&gt;
+&lt;li&gt;les travaux de réhabilitation sur site,&lt;/li&gt;
+&lt;li&gt;les travaux d’extension de capacité,&lt;/li&gt;
+&lt;li&gt;les rénovations ou modernisations du système d’information pour les établissements accueillant des enfants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les travaux d’entretien courant ou de gros entretiens et de mise aux normes (incendie, changement chaudières, toitures, etc.),&lt;/li&gt;
+&lt;li&gt;Les opérations de création de Pôles d’Activités et de Soins Adaptés (PASA) et accueil de jour,&lt;/li&gt;
+&lt;li&gt;Les acquisitions d’équipements mobiliers,&lt;/li&gt;
+&lt;li&gt;Les opérations ayant fait l’objet d’un démarrage des travaux avant la notification de l’aide à l’investissement du Département,&lt;/li&gt;
+&lt;li&gt;Les acquisitions foncières,&lt;/li&gt;
+&lt;li&gt;Les opérations de réhabilitation ou construction à visée d’habitat inclusif.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement. &lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt;Tous travaux, hors exclusions visées ci-dessus.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Le calcul de cette subvention dépend du coût HT par place ainsi que de la Superficie Dans Œuvre (SDO) par personne accueillie (&lt;sup&gt;1&lt;/sup&gt;) :&lt;/p&gt;
+&lt;figure&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt; &lt;/td&gt;&lt;td&gt;Coût HT inférieur ou égal 120 000 € / place *&lt;/td&gt;&lt;td&gt;Coût HT comprise entre 120 001€ et 138 000€/ place *&lt;/td&gt;&lt;td&gt;Coût HT comprise entre 138 001 et 150 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;SDO &amp;lt; ou &amp;#61; à 55 m² / personne&lt;/td&gt;&lt;td&gt;15 000 € / place&lt;/td&gt;&lt;td&gt;14 000 € / place&lt;/td&gt;&lt;td&gt;13 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;SDO &amp;gt; à 55 m² et &amp;lt; ou &amp;#61; à 60 m² / personne&lt;/td&gt;&lt;td&gt;13 000 € / place&lt;/td&gt;&lt;td&gt;12 000 € / place&lt;/td&gt;&lt;td&gt;11 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;SDO &amp;gt; 60 m² et &amp;lt; ou &amp;#61; à 65 m² / personne&lt;/td&gt;&lt;td&gt;12 000 € / place&lt;/td&gt;&lt;td&gt;11 000 € / place&lt;/td&gt;&lt;td&gt;10 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
+&lt;p&gt;&lt;em&gt;*Par exemple, si le coût de l’opération est inférieur ou égal à 120 000 euros par place alors le Département alloue 15 000€, 13 000€ ou 12 000€ par place selon la SDO du dispositif.&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Les projets ne remplissant pas ces conditions ne peuvent prétendre à une subvention à moins de justifier de contraintes particulières qui seront étudiées spécifiquement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Une présentation du projet avec rétro-planning,&lt;/li&gt;
+&lt;li&gt;Les plans APD avec un tableau de répartition des superficies du projet,&lt;/li&gt;
+&lt;li&gt;Un état des subventions sollicitées auprès d’autres financeurs et les éventuels retours,&lt;/li&gt;
+&lt;li&gt;Un plan pluriannuel d’investissement avec l’ensemble des pièces réglementaires,&lt;/li&gt;
+&lt;li&gt;Une présentation des 3 derniers bilans de l’établissement,&lt;/li&gt;
+&lt;li&gt;Un budget prévisionnel de fonctionnement à l’ouverture intégrant l’impact des travaux sur le prix de journée à la fin de l’opération.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt d’une demande en ligne avant le &lt;strong&gt;1&lt;sup&gt;er&lt;/sup&gt; avril de l’année N-1&lt;/strong&gt; pour permettre l’examen du projet dans le cadre de la programmation pluriannuelle du Département.&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://www.ladrome.fr/demarches_en_ligne/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Aide à l’investissement – Projet immobilier&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;1er paiement : 30 % au démarrage des travaux sur présentation notamment des ordres de service et des pièces justifiant la communication sur le soutien du Département au projet ;&lt;/li&gt;
+&lt;li&gt;2ème acompte : 60 % lorsque l’avancement des travaux aura atteint 50 % du coût prévisionnel, sur présentation notamment du bordereau récapitulatif des dépenses visé par le maître d’œuvre et certifié par le maître d’ouvrage et le comptable ;&lt;/li&gt;
+&lt;li&gt;Le solde : sur présentation du procès-verbal d’avis favorable de la commission de sécurité et/ou du décompte général et définitif des dépenses visé par le maître d’œuvre, et certifié par le maître d’ouvrage et le comptable, et de la fourniture des plans définitifs du projet des surfaces développées.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt; Règlement départemental d’aide à l’investissement pour les établissements accueillant des personnes âgées, des personnes handicapées, des enfants confiés à l’aide sociale à l’enfance, adopté en séance publique le 27 juin 2022&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;ul&gt;
+&lt;li&gt;de construction, reconstruction totale ou partielle d’un établissement, hors études de faisabilité préalables au projet d’investissement,&lt;/li&gt;
+&lt;li&gt;les travaux de réhabilitation sur site,&lt;/li&gt;
+&lt;li&gt;les travaux d’extension de capacité,&lt;/li&gt;
+&lt;li&gt;les rénovations ou modernisations du système d’information pour les établissements accueillant des enfants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les travaux d’entretien courant ou de gros entretiens et de mise aux normes (incendie, changement chaudières, toitures, etc.),&lt;/li&gt;
+&lt;li&gt;Les opérations de création de Pôles d’Activités et de Soins Adaptés (PASA) et accueil de jour,&lt;/li&gt;
+&lt;li&gt;Les acquisitions d’équipements mobiliers,&lt;/li&gt;
+&lt;li&gt;Les opérations ayant fait l’objet d’un démarrage des travaux avant la notification de l’aide à l’investissement du Département,&lt;/li&gt;
+&lt;li&gt;Les acquisitions foncières,&lt;/li&gt;
+&lt;li&gt;Les opérations de réhabilitation ou construction à visée d’habitat inclusif.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/aide-a-linvestissement-pour-les-etablissements-accueillant-des-personnes-agees-aide-a-linvestissement-immobilier-2/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-les-etablissements-accueillant-des-personnes-agees-des-personnes-handicapees-des-enfants-confies-a-l-aide-sociale-a-l-enfance-aide-a-l-investissement-immobilier/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>166663</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>SUBVENTION DE FONCTIONNEMENT en faveur des PERSONNES AGEES/PERSONNES HANDICAPEES</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>SUBVENTION DE FONCTIONNEMENT en faveur des PERSONNES AGEES/PERSONNES HANDICAPEES</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt; Apporter un soutien financier au titre du  fonctionnement de l’organisme en faveur des personnes âgées et personnes financier&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Toute action ou besoin en lien avec l’activité de l’organisme en faveur des personnes âgées et personnes handicapées&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;/&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt; Associations /fédérations/collectivités&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention de fonctionnement&lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt; Toute action ou besoin en lien avec l’activité de l’organisme en faveur des personnes âgées et personnes handicapées&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Définit  par le Département en fonction de la demande&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;RIB&lt;/li&gt;&lt;li&gt;dernière Assemblée générale&lt;/li&gt;&lt;li&gt;Budget prévisionnel&lt;/li&gt;&lt;li&gt;Bilan ou compte de résultat&lt;/li&gt;&lt;li&gt;pouvoir&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Par la Maison Départementale de l’Autonomie&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Fonctionnement des associations Personnes Agées et Personnes Handicapées&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un seul versement après passage en Commission Permanente ou après signature d’une convention (suivant  l’article faisant référence au versement de la subvention).&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt; Délibération &lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Toute action ou besoin en lien avec l’activité de l’organisme en faveur des personnes âgées et personnes handicapées&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;/&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt; Associations /fédérations/collectivités&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/subvention-de-fonctionnement-en-faveur-des-personnes-agees-personnes-handicapees/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/subvention-de-fonctionnement-en-faveur-des-personnes-agees-personnes-handicapees/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>166264</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les secteurs du tourisme et de la culture</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg France-Suisse</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 4 : Tourisme durable et culture</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est
+un programme de l’Union européenne cofinancé par le Fonds européen de
+développement régional (FEDER), la Confédération suisse et les cantons, pour
+soutenir la Coopération territoriale européenne (CTE) qui s’inscrit dans le
+cadre de la politique de cohésion européenne. Cette dernière vise à renforcer
+la cohésion économique, sociale et territoriale en réduisant les différences de
+développement entre les régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 4 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;objectif suivant : &lt;/p&gt;&lt;p&gt;&lt;u&gt;Culture et tourisme durable dans le développement
+économique, l’inclusion sociale et l’innovation sociale&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Développement d’une stratégie commune de valorisation et de promotion
+     des potentialités touristiques ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Développement d’offres et de pratiques touristiques plus durables et
+     inclusives ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Promotion des actions culturelles transfrontalières inclusives ;&lt;/li&gt;
+ &lt;li&gt;Action
+     4 : Développement des usages numériques dans les domaines du tourisme et
+     de la culture.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets culturels et touristiques soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A97" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A97&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité
+International
+Attractivité économique
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P99" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="Q99" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour plus de détails,
+consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/soutenir-les-secteurs-du-tourisme-et-de-la-culture</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-secteurs-du-tourisme-et-de-la-culture/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD99" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
       <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG99" s="1" t="inlineStr">
         <is>
-          <t>13/09/2018</t>
+          <t>20/04/2026</t>
         </is>
       </c>
       <c r="AH99" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>166420</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la vitalité et l'attractivité du Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche-Action 2 : Vitalité et attractivité</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide a pour objectif de répondre aux enjeux suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser un aménagement durable du territoire&lt;/li&gt;&lt;li&gt;Assurer un bon niveau de service à tous les habitants&lt;/li&gt;&lt;li&gt;Maintenir le dynamisme culturel &lt;/li&gt;&lt;li&gt;Préserver le patrimoine architectural et paysager&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des axes suivants&lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. S’engager dans un aménagement durable et harmonieux pour un territoire équilibré, connecté et solidaire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser une planification territoriale répondant aux enjeux actuels&lt;/li&gt;&lt;li&gt;Expérimenter afin de reconquérir et requalifier les cœurs de villes, des bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Révéler et valoriser les richesses patrimoniales et les potentiels paysagers&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Comprendre et faire connaître les patrimoines et les paysages&lt;/li&gt;&lt;li&gt;Accompagner les démarches de protection patrimoniale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3. Fortifier et adapter un environnement de vie participant au bien-être et à l’épanouissement des habitants&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser la création culturelle et en faciliter l’accès à tous&lt;/li&gt;&lt;li&gt;Assurer l’accès aux soins, à la prévention et aux parcours de santé&lt;/li&gt;&lt;li&gt;Mailler le territoire avec une offre de services et de loisirs accessibles à tous&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Observatoires territoriaux ; projets de territoire intercommunaux ; démonstrateur de nouveaux usages de l’espace public et de nouvelles formes d’habitat résidentiel ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Chartes et guides partagés de qualité urbaine ; animation d’une démarche de labellisation et de protection d’un site patrimonial ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création artistique, manifestation culturelle ; services innovants à la personne permettant le maintien à domicile ; maison des jeunes ; etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets sont sélectionnés par un comité de programmation selon des critères spécifiques à chaque type d&amp;#039;opération. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>GAL Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/nos-missions/accompagner-vos-projets/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;leader&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;&lt;p&gt;05-65-73-61-70&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>leader@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-vitalite-et-l-attractivite-du-centre-ouest-aveyron/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q103" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>164285</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services à la population</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;1.1     
+Renforcer l’offre
+de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
+Améliorer l’accès
+aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
+Faciliter les
+déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
+Créer des services
+de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
+Renforcer la
+cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
+Promouvoir les
+atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
+initiatives contribuant au lien social, l’interconnaissance et   l’implication
+des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
+Adapter l’offre de
+logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
+les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
+modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
+etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
+transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
+etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Equipement public
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q104" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
+ce projet porte sur un équipement, seules les opérations présentant un
+financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
+97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD104" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>