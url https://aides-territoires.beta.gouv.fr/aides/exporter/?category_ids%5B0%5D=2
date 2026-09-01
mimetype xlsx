--- v1 (2026-07-14)
+++ v2 (2026-09-01)
@@ -1251,52 +1251,52 @@
           <t>06/02/2025</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>66397</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises pour la mise en œuvre des projets de revitalisation</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Agence nationale de la cohésion des territoires (ANCT)
-Cerema</t>
+          <t>Cerema
+Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Cerema, en partenariat financier avec l&amp;#039;ANCT, vous propose un accompagnement sur mesure des projets des collectivités, sous la forme de missions d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage ou d&amp;#039;expertises flash.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -1416,818 +1416,113 @@
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>166164</v>
+        <v>165514</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>Fonds vert - Édition 2026
-QPV - Quartiers Prioritaires de la politique de la Ville</t>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Appui à l'ingénierie - Mesure transverse</t>
-[...9 lines deleted...]
-          <t>Préfectures de département</t>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
-        <is>
-[...692 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
 Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
 (coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
 Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
 coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
 territoire autour de projets menés en coopérations avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
 grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
 préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
 partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
 la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
 stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
 coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
 coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
@@ -2250,401 +1545,270 @@
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>PETR DE L'ANJOU BLEU</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>leader@anjoubleu.com</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>GAL Anjou bleu</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>04/11/2025</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...131 lines deleted...]
-      <c r="A15" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>165807</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I15" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
 sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
 50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
 augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
 L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
 est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
 la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
 de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
 thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
 concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
 l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
 changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
 sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
 2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
 services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
 biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
 mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
 d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
 centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
 d’innovation technique et technologique, de modèle économique, organisationnelle et de 
 gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
 coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Espaces verts
 Espace public
 Friche
 Recyclage et valorisation des déchets
 Accès aux services
 Citoyenneté
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
 porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
 projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
 revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
 validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
 distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
 moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
 porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
@@ -2659,12799 +1823,12529 @@
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
 après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
 après l’instruction
 Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur. 
 Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>GAL Loire Forez - Mobilité active</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...39 lines deleted...]
-      <c r="I16" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165693</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une animation Fresque du Climat</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...160 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Citoyenneté
 Education et renforcement des compétences
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Bâtiments et construction
 Paysage
 Animation et mise en réseau
 Mobilité partagée
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>23/01/2026</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165818</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, &lt;strong&gt;le Fonds vert contribue à mieux protéger les territoires face aux inondations afin de préserver des vies humaines et de réduire les dommages causés aux biens&lt;/strong&gt;. Cette mesure du Fonds vert intervient en &lt;strong&gt;complément &lt;/strong&gt;du fonds de prévention des risques naturels majeurs (FPRNM, dit &amp;#34;Fonds Barnier&amp;#34;) &lt;strong&gt;car elle finance les actions inéligibles au Fonds Barnier&lt;/strong&gt;, que ce soit dans les communes éligibles au Fonds Barnier ou celles qui ne le sont pas.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hautes-Alpes, Provence-Alpes-Côte d’Azur – subvention de 99 000€ octroyée en 2024. 
+Des travaux de restauration du lit d&amp;#039;un torrent Rabioux permettront de réduire le risque 
+d’inondation dans cette zone exposée aux crues torrentielles. Le projet vise à s’appuyer sur le 
+fonctionnement naturel du cours d’eau pour gérer les crues et éviter la reconstruction de 
+digues.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Bâtiments et construction
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs groupements, notamment ceux exerçant la compétence de gestion des milieux aquatiques et de prévention des inondations (GEMAPI), ainsi que ceux assurant la maîtrise d&amp;#039;ouvrages des études et actions de prévention des inondations. &lt;/p&gt;&lt;p&gt;S&amp;#039;agissant des collectivités exerçant la compétence GEMAPI, les porteurs de projet peuvent être : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les EPCI à fiscalité propre qui exercent directement la mission « défense contre les inondations et contre la mer » de la GEMAPI ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes agissant par transfert de compétence d’EPCI à fiscalité propre ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes de type EPAGE ou EPTB agissant par délégation de compétence d’EPCI à fiscalité propre. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les projets soutenus doivent améliorer la prévention des inondations. Les projets éligibles au Fonds vert sont ceux qui ne sont pas éligibles au fonds de prévention des risques naturels majeurs (&amp;#34;Fonds Barnier&amp;#34;).&lt;/strong&gt; Une attention particulière doit être portée au recours aux solutions fondées sur la nature dans la conception et la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;Ces projets peuvent concerner : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;amélioration de la connaissance, en particulier des phénomènes de ruissellement ;&lt;/li&gt;&lt;li&gt;les diagnostics de vulnérabilité et les travaux de réduction de la vulnérabilité des bâtiments publics en complément ou en alternative possible aux ouvrages de protection ou de ralentissement dynamique, en particulier lorsque ces ouvrages ne sont pas rentables en termes d’investissement public, au regard d’un faible nombre d’enjeux ; &lt;/li&gt;&lt;li&gt;la création de zones d’expansion de crue, de démarches de reméandrage et toutes solutions fondées sur la nature ;&lt;/li&gt;&lt;li&gt;les travaux de réhabilitation ou de renforcement d’un « système d’endiguement », éventuellement pour adapter le niveau de protection au regard du changement climatique ; &lt;/li&gt;&lt;li&gt;les travaux de neutralisation des anciennes digues ;&lt;/li&gt;&lt;li&gt;les éventuels rachats d’habitations à la suite de la neutralisation d’une digue existante (car non intégrée dans un système d’endiguement) ou du retrait du système d’endiguement dans le cas d’un accord avec les propriétaires ;&lt;/li&gt;&lt;li&gt;les actions de coordination à l’échelle d’un bassin pertinent, de l’action des collectivités ayant la compétence GEMAPI.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Inondations.pdf</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-inondations</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-inondations-2/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165344</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir des risques d'inondation et gérer les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Prévention des risques d'inondation et gestion des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prévention des risques d&amp;#039;inondation et gestion des milieux aquatiques [ N° C22 ]&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;apporter une animation technique aux collectivités maîtres d&amp;#039;ouvrage sur la prise en compte et la gestion des risques d&amp;#039;inondation par débordement et ruissellement, la restauration des milieux aquatiques et de la continuité écologique et l&amp;#039;accompagnement à l&amp;#039;élaboration des PICS.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation de prédiagnostic du risque d&amp;#039;inondation par ruissellement ou débordement sur les territoires communaux&lt;/li&gt;&lt;li&gt;Facilitation de l&amp;#039;émergence des études de bassin versant et accompagnement technique des maîtres d&amp;#039;ouvrage pour la réalisation de ces études (établissement du cahier des charges, aides aux démarches administratives, juridiques, financières, suivi des études et participation aux choix des travaux à entreprendre)&lt;/li&gt;&lt;li&gt;Accompagnement administratif des Communes dans les actions d’identification et de préservation des milieux humides afin de préserver les zones naturelles d’expansion des crues&lt;/li&gt;&lt;li&gt;Assistance aux collectivités pour la réalisation d&amp;#039;opération d&amp;#039;investissement de rétablissement de la continuité écologique et de renaturation des cours d&amp;#039;eau : aide au maître d&amp;#039;ouvrage pour le choix d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage (établissement du programme de la mission, aide à la rédaction de marché, aide au choix du prestataire)&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration de PICS : mise en relation avec les acteurs compétents, accompagnement au lancement de la démarche, proposition d&amp;#039;une méthodologie, suivi du projet et relecture des documents.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Appui méthodologique
+Animation et mise en réseau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Communes de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://eau.seine-et-marne.fr</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie, Directrice ID77&lt;/p&gt;&lt;p&gt;id77&amp;#64;departement77.fr&lt;/p&gt;&lt;p&gt;01 64 14 73 56&lt;/p&gt;&lt;p&gt;Prévention des risques d&amp;#039;inondation et gestion des milieux aquatiques [ N° C22 ]&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-des-risques-dinondation-et-gerer-les-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>165310</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des missions de coordination et d’appui thématique - communication</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Missions de coordination et d’appui thématique - communication</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre des accords de territoire, l’agence de l’eau finance les 
 missions de coordination et d’animation thématiques nécessaires pour 
 mettre en œuvre le programme d’actions issus d’une stratégie concertée. 
 La communication permettant la promotion de la démarche territoriale est
  également soutenue.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q18" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-missions-de-coordination-et-dappui-thematique-communication.html</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-missions-de-coordination-et-dappui-thematique-communication/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>165309</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des missions d’ingénierie de la participation et de la concertation</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Missions d’ingénierie de la participation et de la concertation</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin d’assurer un dialogue et une concertation apaisée sur les 
 territoires, l’agence de l’eau accompagne les porteurs de projets pour 
 des prestations ponctuelles d’appui et conseil en sciences sociales sur 
 les usages, les représentations et les concertations liés à 
 l’environnement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Appui méthodologique
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-missions-dingenierie-de-la-participation-et-de-la-concertat.html</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-missions-dingenierie-de-la-participation-et-de-la-concertation/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>165308</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et bilan de la démarche territoriale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Études et bilan de la démarche territoriale</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau finance les études de territoire identifiant les 
 enjeux locaux permettant l&amp;#039;élaboration d&amp;#039;une stratégie concertée et un 
 programme d’actions ainsi que le bilan de la démarche engagée.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-etudes-et-bilan-de-la-demarche-territoriale.html</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-et-bilan-de-la-demarche-territoriale/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>165307</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études liées au Sage</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Études liées au Sage</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre des schémas d’aménagement et de gestion des eaux (Sage), 
 l’agence de l’eau Loire-Bretagne finance les études liées aux 
 différentes étapes (élaboration, modification/révision, mise en œuvre) 
 du Sage.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter1-etudes-liees-au-sage.html</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-liees-au-sage/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>165306</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études d’émergence de la gouvernance sur les territoires dépourvus de Sage</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Études d’émergence de la gouvernance sur les territoires orphelins</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau soutient les études d’émergence de la gouvernance sur 
 les territoires dépourvus de schémas d’aménagement et de gestion des 
 eaux (Sage).&lt;/p&gt;&lt;p&gt;Ces études proposées par un collectif d’acteurs locaux, sont portées par un acteur légitime et reconnu &lt;br /&gt;localement. Les objectifs et le contenu de l’étude sont précisés dans un cahier des charges validé par un &lt;br /&gt;comité de pilotage.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Animation et mise en réseau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter1-etudes-demergence-de-la-gouvernance-sur-les-territoires-orp.html</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-etudes-demergence-de-la-gouvernance-sur-les-territoires-depourvus-de-sage/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>165305</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner les CLE du Sage pour l'animation et la communication</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Animation et communication de la CLE du Sage</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre des schémas d’aménagement et de gestion des eaux (Sage), 
 l’agence de l’eau finance la cellule d’animation de la commission locale
  de l’eau (CLE). Son objectif est de soutenir l’élaboration, la mise en 
 œuvre ou la mise à jour (révision/modification) du Sage.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Animation et mise en réseau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q23" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter1-animation-et-communication-de-la-cle-du-sage.html</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-cle-du-sage-pour-lanimation-et-la-communication/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>165283</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Améliorer et partager les connaissances en recherche et développement, innovation, expérimentation</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Recherche et développement, innovation, expérimentation</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance la recherche et développement 
 (R&amp;amp;D) orientée vers l’atteinte des objectifs du Sdage. L’innovation 
 et la R&amp;amp;D sont soutenues lorsque leur finalité est opérationnelle, 
 et liée à des spécificités thématiques ou géographiques propres à un ou 
 plusieurs bassins-versants du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q24" s="1" t="inlineStr">
+      <c r="Q20" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-recherche-et-developpement-innovation-experimentation.html</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-et-partager-les-connaissances-en-recherche-et-developpement-innovation-experimentation/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>26/06/2025</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>165282</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études de connaissance générale et prospective</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Études de connaissance générale et prospective</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance l’amélioration et le partage 
 des connaissances ayant pour finalité de permettre des actions 
 efficientes pour atteindre les objectifs environnementaux du Sdage. Les 
 approches transversales et multithématiques sont encouragées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q25" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-etudes-de-connaissance-generale-et-prospective.html</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-connaissance-generale-et-prospective/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>26/06/2025</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>165281</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Organiser des colloques scientifiques et techniques d'échanges d'expérience et d'information pour l'atteinte du bon état des eaux</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Colloques scientifiques et techniques</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance l’amélioration et le partage 
 des connaissances dans le cadre de l’organisation de colloques 
 scientifiques et techniques d&amp;#039;échanges d&amp;#039;expérience et d&amp;#039;information. 
 Leur objet doit concerner un ou plusieurs enjeux prioritaires pour 
 l&amp;#039;atteinte du bon état des eaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P22" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q22" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-colloques-scientifiques-et-techniques.html</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/organiser-des-colloques-scientifiques-et-techniques-dechanges-dexperience-et-dinformation-pour-latteinte-du-bon-etat-des-eaux/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>26/06/2025</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E27" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>165197</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études pour la gestion et la restauration des champs d'expansion de crues</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la gestion et la restauration des champs d'expansion de crues</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...323 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
-[...154 lines deleted...]
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...3242 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
 la nature visant à protéger, gérer de manière durable et restaurer des 
 écosystèmes. L’aménagement des bassins versants est à déployer en tant 
 qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
 présentant des bénéfices pour le territoire quelle que soit la situation
  dans le futur.&lt;/p&gt;
 &lt;p&gt;L’aménagement du bassin versant passe également par la préservation 
 et la restauration des zones d’expansion de crues qui représentent une 
 solution naturelle et efficace pour diminuer et réguler l’impact des 
 inondations.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Sols
 Risques naturels
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études pour la gestion et la restauration des champs d’expansion de 
 crues sont financées dans le cadre d’une démarche territoriale de 
 l’agence de l’eau, sur les masses d’eau en risque de non atteinte du bon
  état et/ou sur les têtes de bassins versants identifiés par les Sage.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-etudes-pour-la-gestion-et-la-restauration-des-champs-dexpans.html</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-pour-la-gestion-et-la-restauration-des-champs-dexpansion-de-crues/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>165103</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Préserver et reconquérir la qualité des ressources en eau dans les aires d’alimentation des captages</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Préserver et reconquérir la qualité des ressources en eau dans les aires d’alimentation des captages</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet visant à améliorer la qualité des ressources en eau pour l’alimentation en eau potable ?&lt;/h2&gt;&lt;p&gt;Bénéficiez de l’aide régionale :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Pour votre projet retenu à l’AMI Filières favorables à la ressource en eau&lt;/li&gt;
 &lt;li&gt;Pour votre projet sur un territoire faisant l’objet d’une contractualisation avec la Région (SENS 2027, etc.)&lt;/li&gt;
 &lt;li&gt;Pour d’autres projets d’investissement pour la lutte contre les pollutions diffuses&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide, si vous êtes :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une collectivité territoriale ou un groupement&lt;/li&gt;
 &lt;li&gt;Un établissement public&lt;/li&gt;
 &lt;li&gt;Une association&lt;/li&gt;
 &lt;li&gt;Une entreprise, etc.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Et si votre projet concerne :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Le développement de filières de systèmes et cultures à bas niveau d’impact sur la ressource en eau (tous débouchés, tels que l’alimentation, l’énergie, le textile, le bâtiment, le biocontrôle, etc.)&lt;/li&gt;
 &lt;li&gt;La lutte contre les pollutions diffuses permettant la réduction de l’usage des phytosanitaires et la préservation/reconquête de la qualité de l’eau&lt;/li&gt;
 &lt;li&gt;Des études à caractère général ou opérationnel, ayant pour objet la définition de plans d’actions de reconquête de la qualité de l’eau (délimitation d’AAC, Diagnostic Territorial Multi Pressions, volet ressources des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) en zone rurale s’appuyant sur la méthode définie dans le guide technique de l’Association Scientifique et Technique pour l’Eau et l’Environnement -ASTEE-)&lt;/li&gt;
 &lt;li&gt;Des équipements destinés à la mise en place de l’autocontrôle de la qualité de l’eau des collectivités dans le cadre des PGSSE en zone rurale&lt;/li&gt;
 &lt;li&gt;De l’expérimentation, notamment pour le développement des cultures à bas niveau d’impact et la mise en place de leviers agronomiques permettant la réduction de l’usage des phytosanitaires, prenant en compte le changement climatique (désherbage mécanique, innovation technologique, définition d’itinéraires techniques de cultures à bas niveau d’impact, etc.)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Taux maximum :&lt;br /&gt;
 &lt;/strong&gt;Analyse au cas par cas, suivant le type de porteur et les éventuels régimes d’état mobilisés.&lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/p&gt;
 &lt;p&gt;OU&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne &lt;/strong&gt;dès que vous détenez l’ensemble des devis et une note décrivant le projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Biodiversité</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>08/11/2024</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/preserver-qualites-eau-captages/</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0291/depot/simple</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prenez contact dès maintenant avec les services régionaux. Vous bénéficierez d’un entretien personnalisé afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/p&gt;&lt;p&gt;OU&lt;/p&gt;&lt;p&gt;Déposez votre demande en ligne dès que vous détenez l’ensemble des devis et une note décrivant le projet.&lt;/p&gt;&lt;p&gt;Contactez Marion PETIN&lt;/p&gt;&lt;p&gt;marion.petin&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;Tel : 03 88 76 23 16 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-reconquerir-la-qualite-des-ressources-en-eau-dans-les-aires-dalimentation-des-captages/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>165117</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Sécuriser l’accès à l’eau potable pour les collectivités rurales</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Ruralités et eau : sécuriser l’accès à l’eau potable pour les collectivités rurales</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet visant à sécuriser l’accès à l’eau potable pour les collectivités rurales ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Pour les études préalables à la création d’interconnexion pour sécuriser l’alimentation en eau potable&lt;/li&gt;
 &lt;li&gt;Pour les travaux d’interconnexion pour sécuriser l’alimentation en eau potable&lt;/li&gt;
 &lt;li&gt;Si votre projet se situe en ruralité au titre du zonage socle INSEE « zone rurale »&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une collectivité ou un groupement de communes&lt;/li&gt;
 &lt;li&gt;Un syndicat compétent en matière d’eau potable&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;La réalisation d’études de connaissance : étude de sécurisation de la ressource en eau potable en vue de la réalisation d’interconnexion, analyse financière globale préalable à la réalisation de travaux d’interconnexion&lt;/li&gt;
 &lt;li&gt;La réalisation d’études de conception préalable à la réalisation d’interconnexion (avant travaux, définition de programmation de travaux, AMO, maitrise d’œuvre, etc.)&lt;/li&gt;
 &lt;li&gt;Des travaux d’interconnexion en vue de sécuriser l’alimentation en eau potable&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez aux critères, l’attribution de l’aide n’est pas pour autant automatique. Les dossiers considérés comme complets et répondant aux conditions d’éligibilité seront examinés par un comité technique composé a minima de représentants de la Région Grand-Est et des Agences de l’eau. A cette occasion seront évalués les critères de fragilité territoriale et d’opportunité d’un financement régional.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Taux maximum : &lt;/strong&gt;Analyse au cas par cas&lt;/p&gt;
 &lt;h4&gt;Aides complémentaires&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Une aide complémentaire peut être sollicitée auprès d’autres cofinanceurs (Agence de l’eau, Départements, etc).&lt;/strong&gt;&lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches. Ce premier entretien doit être réalisé avant le dépôt de la demande.&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Biodiversité</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P52" s="1" t="inlineStr">
+      <c r="P25" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/ruralites-acces-eau-potable/</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0290/depot/simple</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contactez Lajlah LUTHER&lt;/p&gt;&lt;p&gt;lajlah.luther&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;Tel : 03 88 15 65 13&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ruralites-et-eau-securiser-lacces-a-leau-potable-pour-les-collectivites-rurales/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...153 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>165278</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Créer des retenues de substitution à usage d’irrigation agricole dans un PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Création de retenues de substitution à usage d’irrigation agricole dans un PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Entreprise privée
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les programmes d’actions des démarches 
+territoriales visant le retour à l’équilibre des prélèvements, intégrées
+ dans un Projet de Territoire de Gestion de l’Eau (PTGE). Ces programmes
+ d’action mobilisent un panel de solutions diversifié alliant le 
+développement des solutions fondées sur la nature, l’accélération des 
+économies d’eau, la transition écologique de l’agriculture, les retenues
+ de substitution etc. selon les caractéristiques de chaque territoire.&lt;/p&gt;
+&lt;p&gt;Parmi le panel de solutions, l’agence finance les projets collectifs 
+de retenues de substitution pour l’irrigation dans le cadre d’un PTGE 
+approuvé.&lt;br /&gt;
+L’accompagnement de l’agence pour la réutilisation des eaux usées 
+traitées à usage d’irrigation entre dans le cadre de la création des 
+retenues de substitution des prélèvements inscrites dans un PTGE 
+approuvé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-creation-de-retenues-de-substitution-a-usage-dirrigation-ag.html</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-retenues-de-substitution-a-usage-dirrigation-agricole-dans-un-ptge-approuve/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>165276</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place de nouvel organisme unique de gestion collective des prélèvements en eau pour l’irrigation (OUGC)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de nouvel organisme unique de gestion collective des prélèvements en eau pour l’irrigation (OUGC)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau encourage et accompagne la structuration des 
+organismes uniques de gestion collective des prélèvements en eau pour 
+l’irrigation (OUGC) sur tout le bassin Loire-Bretagne. Cette gestion 
+collective est essentielle pour gérer l’ensemble des prélèvements pour 
+l’irrigation à l’échelle d’unités de gestion cohérentes avec une 
+autorisation unique de prélèvement pour l’irrigation (AUP).&lt;/p&gt;
+&lt;p&gt;Elle devient indispensable dans les Projets de territoires pour la 
+gestion de l’eau (PTGE), en vue d’une gestion durable du volume 
+prélevable alloué à l’agriculture pour un territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua3-mise-en-place-de-nouvel-organisme-unique-de-gestion-collect.html</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-de-nouvel-organisme-unique-de-gestion-collective-des-prelevements-en-eau-pour-lirrigation-ougc/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>165275</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les missions d’ingénierie de la participation et de la concertation (Sage et PTGE)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Mission d’ingénierie de la participation et de la concertation</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N54" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne la structuration et l’animation des 
+démarches de Sage (schéma d’aménagement et de gestion des eaux) et des 
+projets de territoire pour la gestion de l’eau (PTGE).&lt;/p&gt;
+&lt;p&gt;Elle soutient les missions d’ingénierie de la participation et de la 
+concertation dès l’émergence de la démarche, pour faciliter le dialogue.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-mission-dingenierie-de-la-participation-et-de-la-concertati.html</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-missions-dingenierie-de-la-participation-et-de-la-concertation-sage-et-ptge/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>165274</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Aider la décision, pour une gestion résiliente, sobre et concertée de la ressource en eau (études)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision pour une gestion résiliente, sobre et concertée de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="N55" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau finance les études et équipements nécessaires à 
+l’amélioration de la connaissance pour une gestion résiliente, sobre et 
+concertée de la ressource en eau. Ces études sont indispensables pour 
+mesurer les effets du dérèglement climatique et suivre les évolutions 
+prévisibles sur les milieux aquatiques en vue d’établir un état des 
+lieux partagé à partir de données locales.&lt;/p&gt;
+&lt;p&gt;L’agence accompagne les études d’aide à la décision notamment celles 
+abordant les volets sociologique, économique et financier de la gestion 
+de la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O55" s="1" t="inlineStr">
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P55" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q55" s="1" t="inlineStr">
+      <c r="Q29" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T55" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-etudes-daide-a-la-decision-pour-une-gestion-resiliente-sobr.html</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aider-la-decision-pour-une-gestion-resiliente-sobre-et-concertee-de-la-ressource-en-eau-etudes/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>165273</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Financer les analyses Hydrologie Milieux Usage Climat (HMUC)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Analyse Hydrologie Milieux Usage Climat (HMUC)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau finance les analyses Hydrologie Milieux Usage Climat 
+(HMUC), indispensable pour mesurer les effets du dérèglement climatique 
+et suivre les évolutions prévisibles sur les milieux aquatiques en vue 
+d’établir un état des lieux partagé à partir de données locales. 
+L’analyse HMUC constitue la déclinaison sur le bassin Loire-Bretagne de 
+l’évaluation des volumes prélevables. L’analyse HMUC est reconnue comme 
+un élément de la phase de diagnostic de territoire, socle du projet de 
+territoire pour la gestion de l’eau (PTGE). Elle constitue ainsi un 
+outil d&amp;#039;aide à la décision pour la définition d’une politique locale de 
+gestion de l’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-analyse-hydrologie-milieux-usage-climat-hmuc.html</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-analyses-hydrologie-milieux-usage-climat-hmuc/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>165272</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les prélèvements en eau existants (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de réduction des prélèvements existants</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif de ce dispositif est de promouvoir une démarche globale de 
+sobriété hydrique, essentielle face à la diminution de la disponibilité 
+en eau, en incitant tous les usagers à adopter des solutions durables et
+ collectives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent avoir fait l’objet d’une étude préalable ou d’un 
+diagnostic faisant état d’une réflexion globale sur la réduction 
+potentielle des besoins et des prélèvements en eau détaillant l’objectif
+ de réduction en eau visé.&lt;/p&gt;
+&lt;p&gt;Sont exclus les projets dans le cadre de la création ou d’un transfert d’établissement et dans les bâtiments neufs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua1-etudes-et-travaux-de-reduction-des-prelevements-existants.html</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-des-prelevements-en-eau-existants-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>165270</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Animer et communiquer pour la réduction des besoins en eau et des prélèvements dans le cadre d’opérations collectives</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Actions d’animation et communication pour la réduction des besoins en eau et des prélèvements dans le cadre d’opérations collectives</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les opérations collectives visant à 
+encourager les pratiques économes en eau, à travers des campagnes 
+d&amp;#039;information, des événements de sensibilisation ou des ateliers. 
+L&amp;#039;objectif est de diffuser des messages clés sur l&amp;#039;importance de la 
+sobriété hydrique et de favoriser l&amp;#039;adoption de comportements 
+responsables au sein des collectivités, des entreprises et auprès des 
+particuliers, afin de mieux gérer la ressource.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions d’animation et de communication réalisées dans le cadre 
+d’une opération collective sont éligibles sous réserve qu’elles 
+résultent d’une étude préalable mettant en évidence les enjeux 
+environnementaux, quantifiant les réductions des besoins en eau et/ou 
+prélèvements et justifiant le périmètre de l’intervention envisagée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua1-actions-danimation-et-communication-pour-la-reduction-des-b.html</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animer-et-communiquer-pour-la-reduction-des-besoins-en-eau-et-des-prelevements-dans-le-cadre-doperations-collectives/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>165269</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d’aide à la décision pour infiltrer les eaux pluviales</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision pour infiltrer les eaux pluviales</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 60</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Majoration de 10 % en zone France ruralités revitalisation (FRR).</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;À travers des études d’aide à la décision, l&amp;#039;agence accompagne les 
+collectivités dans le choix et la conception d&amp;#039;aménagements adaptés, 
+tels que des espaces verts végétalisés ou des infrastructures 
+perméables, permettant une infiltration efficace des eaux pluviales. 
+L&amp;#039;objectif de ce dispositif est de favoriser des solutions durables qui 
+non seulement améliorent la gestion des eaux pluviales, mais contribuent
+ également à la reconquête de la biodiversité et l’adaptation au 
+changement climatique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude vise l’infiltration d’eaux pluviales actuellement captées par
+ un réseau. L’étude sera réalisée par un prestataire externe.&lt;/p&gt;
+&lt;p&gt;Le projet fait l’objet d’une étude hydraulique respectant les 
+recommandations techniques de l’agence de l’eau, avec plans de 
+nivellement montrant les réseaux et la circulation des eaux pluviales 
+avant et après travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/plu/plu1-etudes-daide-a-la-decision-pour-infiltrer-les-eaux-pluviale.html</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-pour-les-etudes-daide-a-la-decision-pour-infiltrer-les-eaux-pluviales/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>165268</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Infiltrer des eaux pluviales urbaines majoritairement dans des aménagements de pleine terre</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Travaux visant l’infiltration des eaux pluviales urbaines majoritairement dans des aménagements de pleine terre</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide les travaux de déraccordement 
+des eaux pluviales des réseaux de collecte pour leur infiltration dans 
+les sols au plus près de leur point de chute, sur des aménagements non 
+dédiés uniquement à l’eau. Ce dispositif concerne les projets ou l’eau 
+pluviale est géré majoritairement sur des aménagements végétalisés. 
+Différents types d’aménagements peuvent être mis en œuvre dans ce cadre :
+ espaces verts creux, toiture stockante végétalisée raccordée à un 
+dispositif infiltrant, trottoir ou chaussée perméables sur structure 
+stockante et infiltrante, tranchée d’infiltration...&lt;/p&gt;
+&lt;p&gt;Les solutions en pleine terre végétalisées, plus durables et sources 
+de co-bénéfices (reconquête de la biodiversité, lutte contre les îlots 
+de chaleur, qualité de vie…) seront privilégiées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet fait l’objet d’une étude hydraulique respectant les 
+recommandations techniques de l’agence de l’eau, avec plans de 
+nivellement montrant les réseaux et la circulation des eaux pluviales 
+avant et après travaux.&lt;/p&gt;&lt;p&gt;Le projet doit être dimensionné pour les pluies importantes. Il est 
+donc demandé que les aménagements d’infiltration permettant de stocker 
+temporairement, le temps de leur infiltration, au minimum 35 litres 
+d’eau par m&lt;sup&gt;2&lt;/sup&gt; déconnecté des réseaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/plu/plu1-travaux-visant-linfiltration-des-eaux-pluviales-urbaines-da.html</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infiltrer-des-eaux-pluviales-urbaines-majoritairement-dans-des-amenagements-de-pleine-terre/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>165267</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Infiltrer des eaux pluviales urbaines (autres travaux)</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Autres travaux visant l’infiltration des eaux pluviales urbaines</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau aide le déraccordement des eaux pluviales des réseaux 
+de collecte pour leur infiltration dans les sols au plus près de leur 
+point de chute, sur des aménagements non dédiés uniquement à l’eau. Ce 
+dispositif concerne les aménagements non majoritairement végétalisés. 
+Différents types d’aménagements peuvent être mis en œuvre dans ce cadre :
+ espaces verts creux, toiture stockante végétalisée raccordée à un 
+dispositif infiltrant, trottoir ou chaussée perméables sur structure 
+stockante et infiltrante, tranchée d’infiltration...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet fait l’objet d’une étude hydraulique respectant les 
+recommandations techniques de l’agence de l’eau, avec plans de 
+nivellement montrant les réseaux et la circulation des eaux pluviales 
+avant et après travaux.&lt;/p&gt;&lt;p&gt;Le projet est dimensionné pour les pluies importantes. Il est donc 
+demandé que les aménagements d’infiltration permettant de stocker au 
+minimum 35 litres d’eau par m&lt;sup&gt;2&lt;/sup&gt; déconnecté des réseaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/plu/plu1-autres-travaux-visant-linfiltration-des-eaux-pluviales-urba.html</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infiltrer-des-eaux-pluviales-urbaines-autres-travaux/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>165266</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner techniquement la sensibilisation et l’animation de réseaux d’acteurs</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Missions d’appui technique, de sensibilisation et d’animation de réseaux d’acteurs</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le partenariat de l’agence de l’eau avec les structures, apportant un 
+accompagnement technique auprès des maîtres d’ouvrage et des acteurs 
+locaux, doit permettre de maintenir ou de créer une dynamique de bassin 
+sur des sujets à forts enjeux. La mise en réseau des maîtres d’ouvrages 
+territoriaux doit permettre d’assurer la cohérence technique des 
+projets, de faciliter les retours d’expériences et de diffuser les 
+connaissances afin d’atteindre les objectifs prioritaires du programme 
+d’intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par4-missions-dappui-technique-sensibilisation-animation-reseaux.html</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-techniquement-la-sensibilisation-et-lanimation-de-reseaux-dacteurs/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>165265</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les départements dans leurs missions d’assistance technique réglementaire</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Mission d'assistance technique départementale réglementaire</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne accompagne les départements dans leurs missions d’assistance technique réglementaire.&lt;br /&gt;
+Ces missions concernent les domaines de l’assainissement collectif et 
+non collectif et de la protection des ressources en eau potable, ainsi 
+que l’expertise et le suivi des épandages (MESE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par3-mission-dassistance-technique-departementale-reglementaire.html</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-departements-dans-leurs-missions-dassistance-technique-reglementaire/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>165264</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études à caractère exploratoire ou décisionnel à l’échelle départementale ou stratégique</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Études à caractère exploratoire ou décisionnel à l’échelle départementale ou stratégique</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Région</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les études à caractère exploratoire ou 
+décisionnel à l’échelle départementale ou stratégique qui visent à 
+améliorer la connaissance, les documents de référence, les schémas 
+directeurs à l’échelon départemental ou interdépartemental.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par2-etudes-a-caractere-exploratoire-ou-decisionnel-a-lechelle-d.html</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-a-caractere-exploratoire-ou-decisionnel-a-lechelle-departementale-ou-strategique/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>165263</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une structuration de la gestion de l’eau (missions d’appui)</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Missions d’appui à la mise en place d’une structuration de la gestion de l’eau</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration est possible dans le cadre de la solidarité urbain rural et d’un programme d’actions conclu dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les établissements publics de coopération 
+intercommunale à structurer leurs compétences au-delà des obligations 
+réglementaires. La structuration doit permettre aux collectivités d’être
+ opérationnelles, de porter des programmes d’actions ambitieux sur le 
+petit et le grand cycles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par1-missions-dappui-a-la-mise-en-place-dune-structuration-de-la.html</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-une-structuration-de-la-gestion-de-leau-missions-dappui/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>165262</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Structurer la maitrise d'ouvrage et d'organiser les compétences (études)</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Études de structuration de la maitrise d'ouvrage et d'organisation des compétences</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les établissements publics de coopération 
+intercommunale à structurer leurs compétences au-delà des obligations 
+réglementaires. La structuration doit permettre aux collectivités d’être
+ opérationnelles, de porter des programmes d’actions ambitieux sur le 
+petit et le grand cycles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par1-etudes-de-structuration-de-la-maitrise-douvrage-et-dorganis.html</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/structurer-la-maitrise-douvrage-et-dorganiser-les-competences-etudes/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>165246</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Développer et structurer l'éducation à l'environnement sur le volet « eau »</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Projets régionaux d’éducation à l’environnement sur le volet « eau »</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les actions visant à développer et à 
+structurer l&amp;#039;éducation à l&amp;#039;environnement à l&amp;#039;échelle régionale autour 
+des enjeux de l&amp;#039;eau. Elle finance des actions éducatives dans le cadre 
+de partenariats concertés avec les acteurs de l&amp;#039;éducation à 
+l&amp;#039;environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Education et renforcement des compétences
+Biodiversité
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-projets-regionaux-deducation-a-lenvironnement-sur-le-volet.html</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-leducation-a-lenvironnement-sur-le-volet-eau/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>165245</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les programmes d’actions de sensibilisation dans le cadre des démarches territoriales</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Programmes d’actions de sensibilisation dans le cadre des démarches territoriales</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration est possible lorsque la région est un partenaire engagé dans la démarche territoriale.</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les programmes de sensibilisation aux 
+enjeux de l&amp;#039;eau qui visent l&amp;#039;atteinte des objectifs prioritaires du 12&lt;sup&gt;e&lt;/sup&gt;
+ programme en favorisant la mobilisation et l’action des acteurs locaux 
+dans leur diversité, au regard des enjeux prioritaires de leurs 
+territoires.&lt;/p&gt;&lt;p&gt;Nature et finalité :&lt;/p&gt;&lt;p&gt;L’objet de ces dispositifs d’aide est de favoriser :&lt;/p&gt;&lt;p&gt;• la compréhension,&lt;/p&gt;&lt;p&gt;• la prise de conscience,&lt;/p&gt;&lt;p&gt;• l’évolution des comportements,&lt;/p&gt;&lt;p&gt;• la mobilisation et l’action des acteurs locaux dans leur diversité, au regard des enjeux prioritaires de&lt;/p&gt;&lt;p&gt;leurs territoires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaire&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Public ou privé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;Programmes d’actions de sensibilisation dans le cadre des démarches territoriales&lt;/p&gt;&lt;p&gt;• Le programme d’actions de sensibilisation est décliné en application de la stratégie de territoire des&lt;/p&gt;&lt;p&gt;démarches territoriales de l’agence de l’eau : la stratégie de territoire comporte des objectifs de&lt;/p&gt;&lt;p&gt;sensibilisation et définit les publics cibles et enjeux éducatifs. Le programme d’actions en découle et&lt;/p&gt;&lt;p&gt;est validé par le comité de pilotage.&lt;/p&gt;&lt;p&gt;• Le programme d’actions de sensibilisation inscrite dans un Sage : le programme d’actions validé par&lt;/p&gt;&lt;p&gt;la Commission locale de l’eau.&lt;/p&gt;&lt;p&gt;• Les actions du programme de sensibilisation mobilisées répondent aux enjeux locaux.&lt;/p&gt;&lt;p&gt;Elles visent trois cibles :&lt;/p&gt;&lt;p&gt;• Les élus et les décideurs locaux,&lt;/p&gt;&lt;p&gt;• les usagers et riverains directement concernés par les projets mis en œuvre,&lt;/p&gt;&lt;p&gt;• enfin le grand public et les scolaires.&lt;/p&gt;&lt;p&gt;Les élus et les décideurs locaux y sont obligatoirement ciblés.&lt;/p&gt;&lt;p&gt;Actions de mobilisation de l’avis du public pendant les consultations prévues&lt;/p&gt;&lt;p&gt;réglementairement pour l’élaboration du Sdage&lt;/p&gt;&lt;p&gt;Les actions de mobilisation sont cohérentes avec la stratégie et le dispositif de communication arrêtée par le&lt;/p&gt;&lt;p&gt;comité de bassin pour la consultation du public.&lt;/p&gt;&lt;p&gt;Programmes régionaux conventionnés d’actions au bénéfice du volet « eau » en&lt;/p&gt;&lt;p&gt;éducation à l’environnement&lt;/p&gt;&lt;p&gt;• Le programme d’actions associe d’autres financeurs publics de l’éducation à l’environnement et/ou&lt;/p&gt;&lt;p&gt;une structure animatrice/porteuse d’un réseau régional de l’éducation à l’environnement,&lt;/p&gt;&lt;p&gt;• Les actions du « volet eau » du programme sont négociées annuellement avec l’agence de l’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-programmes-dactions-de-sensibilisation-dans-le-cadre-des-de.html</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>165244</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser du public pendant les consultations réglementaire pour l’élaboration du Sdage</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Actions de mobilisation de l’avis du public pendant les consultations prévues réglementairement pour l’élaboration du Sdage</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne encourage les initiatives de 
+mobilisation du public pendant les consultations menées par le comité de
+ bassin Loire-Bretagne. Elle finance les actions qui favorisent 
+l&amp;#039;appropriation et la mise en œuvre du Sdage, le débat sur l&amp;#039;eau, les 
+concertations et les consultations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Animation et mise en réseau
+Médias et communication
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-actions-de-mobilisation-de-lavis-du-public-pendant-les-cons.html</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-du-public-pendant-les-consultations-reglementaire-pour-lelaboration-du-sdage/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>165239</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de réduction des rejets à la source</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de réduction des rejets à la source</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est un taux maximum sauf éventuelle majoration de 5 points si le projet entraine une baisse de la consommation énergétique.</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux visant la réduction de la pollution au niveau du process, voire 
+avant qu’elle n’arrive sur le site/ l’usine, afin d’éviter qu’elle ne 
+soit envoyée vers la station de traitement des eaux usées : mise en 
+place de technologies “propres”, d’aménagements internes, modification 
+de formulations de produits, substitution de molécules de nettoyage, 
+etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Industrie</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de réduction des rejets à la source sont aidés en priorité 
+et doivent précéder d’éventuels travaux de traitement des pollutions. 
+Ils sont réalisés conformément aux prescriptions des études préalables 
+et vise la compatibilité avec le bon état de la masse d’eau réceptrice 
+ou avec les usages sensibles (baignade, conchyliculture et pêche à 
+pied).  &lt;br /&gt;
+ &lt;br /&gt;
+Aucune aide n’est accordée dans le cadre d&amp;#039;une création ou d’un transfert d’établissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-travaux-de-reduction-des-rejets-a-la-source.html</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-reduction-des-rejets-a-la-source/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>165238</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Réduction des pollutions et des pressions et études préalables aux travaux (études)</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-etudes-de-reduction-des-pollutions-et-des-pressions-et-etud.html</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Il peut être limité par l’encadrement européen des aides publiques en tenant compte des zones d’aide à finalité régionales.</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études permettant de définir les travaux de réduction de pollution 
+(études d’acceptabilité du milieu récepteur, études diagnostics, études 
+de faisabilité et d’aide à la décision, essais-pilotes, etc.) et études 
+de définition des opérations collectives de réduction des 
+micropolluants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Industrie</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aucune aide n’est accordée dans le cadre de la création ou d’un transfert d’établissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-etudes-de-reduction-des-pollutions-et-des-pressions-et-etud.html</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduction-des-pollutions-et-des-pressions-et-etudes-prealables-aux-travaux-etudes/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>165200</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des bassins versants (études)</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Études pour l'aménagement de bassins versants</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur la 
+nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur. L’aménagement des bassins répond à la fois aux enjeux de
+ qualité (épuration, limitation des transferts, …), hydrologie (effet 
+tampon, soutien d’étiage, …), atténuation des effets du dérèglement 
+climatique (ombrage, effet brise vent, ...), biodiversité (préservation 
+d’habitat pour la faune et la flore, …).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Réseaux de chaleur
+Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
+ le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
+masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
+de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
+Pour les actions de lutte contre les pollutions diffuses, ces actions
+ sont également financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau sur les territoires suivants, identifiés comme 
+prioritaires par le Sdage en vigueu. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-etudes-pour-lamenagement-de-bassins-versant.html</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-bassins-versants-etudes/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>165199</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement de dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
+la nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur.&lt;/p&gt;
+&lt;p&gt;L’aménagement des bassins répond à la fois aux enjeux de qualité 
+(épuration, limitation des transferts, …), hydrologie (effet tampon, 
+soutien d’étiage, …), atténuation des effets du dérèglement climatique 
+(ombrage, effet brise vent, ...), biodiversité (préservation d’habitat 
+pour la faune et la flore, …).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Réseaux de chaleur
+Agriculture et agroalimentaire
+Biodiversité
+Prévention des risques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
+ le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
+masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
+de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
+Pour les actions de lutte contre les pollutions diffuses, ces actions
+ sont également financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau sur les territoires suivants, identifiés comme 
+prioritaires par le Sdage en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-amenagement-de-dispositifs-tampons-sous-maitrise-douvrage-pu.html</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-dispositifs-tampons-sous-maitrise-douvrage-publique-ou-associations/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>165198</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement de dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
+la nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur.&lt;/p&gt;
+&lt;p&gt;L’aménagement des bassins répond à la fois aux enjeux de qualité 
+(épuration, limitation des transferts, …), hydrologie (effet tampon, 
+soutien d’étiage, …), atténuation des effets du dérèglement climatique 
+(ombrage, effet brise vent, ...), biodiversité (préservation d’habitat 
+pour la faune et la flore, …).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire
+Biodiversité
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
+ le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
+masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
+de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
+Pour les actions de lutte contre les pollutions diffuses, ces actions
+ sont également financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau sur les territoires suivants, identifiés comme 
+prioritaires par le Sdage en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-amenagement-de-dispositifs-tampons-dans-le-cadre-du-disposit.html</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-dispositifs-tampons-dans-le-cadre-du-dispositif-investissements-agroenvironnementaux-non-productifs-du-plan-strategique-national-psn/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>164924</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Préserver les sols face aux pluies intenses</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Pluvial et sol</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>Avec le changement climatique, les sols s’assèchent et les pluies intenses deviennent plus fréquentes et plus fortes.&lt;br /&gt;
 &lt;br /&gt;
 Il est essentiel de retenir l’eau dans les sols ou favoriser son infiltration pour limiter les pollutions pluviales, favoriser la recharge des aquifères, garder l’humidité nécessaire aux végétaux,  préserver les milieux humides et préserver la biodiversité des sols en favorisant la trame brune.&lt;br /&gt;
 &lt;br /&gt;
 Pour cela, l’agence de l’eau accompagne la gestion intégrée des eaux pluviales en milieu urbain, la préservation des milieux aquatiques et humides mais aussi des aménagements paysagers d’infiltration de l’eau dans les sols en milieu rural.</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>Aménagements paysagers d’infiltration de l’eau dans les sols en milieu rural&lt;br /&gt;
 Gestion intégrée des eaux pluviales en zone urbaine&lt;br /&gt;
 Préservation des milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q56" s="1" t="inlineStr">
+      <c r="Q49" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128697/fr/pluvial-et-sol</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/pluvial-et-sol/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>164925</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Accompagner la gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient l&amp;#039;animation territoriale nécessaire à la réalisation des actions liées à la gestion de l&amp;#039;eau, en favorisant une gouvernance locale efficace, représentant les divers usages.&lt;br /&gt;
 &lt;br /&gt;
 Elle encourage la création de structures de concertation multi-partenariales et l&amp;#039;émergence de maîtrises d&amp;#039;ouvrage locales pour répondre aux enjeux des bassins versants. De plus, l&amp;#039;agence soutient les &amp;#34;têtes de réseau&amp;#34; qui facilitent la mise en relation et le partage de ressources entre les acteurs. En milieu rural, elle accompagne les services d&amp;#039;assistance technique pour améliorer les infrastructures d&amp;#039;eau et d&amp;#039;assainissement. Enfin, l&amp;#039;agence promeut la participation citoyenne et la concertation pour enrichir les projets liés à l&amp;#039;eau, en permettant aux citoyens de s&amp;#039;impliquer activement dans leur élaboration et leur mise en œuvre.</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>Emergence et animation de la gouvernance locale de l’eau&lt;br /&gt;
 Emergence de projets ou de maîtrise d&amp;#039;ouvrage locale multithématique&lt;br /&gt;
 Animation de démarches contractuelles multithématiques&lt;br /&gt;
 Animation visant à améliorer la synergie entre les politiques de l&amp;#039;eau et l&amp;#039;aménagement du territoire&lt;br /&gt;
 Animation portée par les têtes de réseau &lt;br /&gt;
 Animation de démarches participatives&lt;br /&gt;
 Communication, sensibilisation et éducation aux enjeux de l’eau</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P50" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q57" s="1" t="inlineStr">
+      <c r="Q50" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128698/fr/gouvernance-locale-de-l-eau-animation-sensibilisation-et-education-aux-enjeux-de-l-eau</t>
         </is>
       </c>
-      <c r="W57" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gouvernance-locale-de-leau-animation-sensibilisation-et-education-aux-enjeux-de-leau/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>164926</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Accompagner la connaissance : études générales et surveillance environnementale</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Connaissance : études générales et surveillance environnementale</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>La connaissance des milieux aquatiques et humides est indispensable à la compréhension de leurs enjeux et à l’identification des actions de préservation ou de restauration à conduire.&lt;br /&gt;
 &lt;br /&gt;
 L’agence de l’eau soutient des études générales sur le fonctionnement des hydrosystèmes, les impacts du changement climatique, ainsi que la recherche et le développement de techniques innovantes. Elle encourage également l&amp;#039;acquisition de données de surveillance pour évaluer l&amp;#039;état des eaux et soutient des projets visant à caractériser les vulnérabilités des territoires.</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>Connaissance du fonctionnement des milieux aquatiques&lt;br /&gt;
 Connaissance de l&amp;#039;évolution des hydrosystèmes et analyses prospectives &lt;br /&gt;
 Projets de recherche à visée opérationnelle et expérimentation de techniques nouvelles&lt;br /&gt;
 Surveillance environnementale</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P51" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q58" s="1" t="inlineStr">
+      <c r="Q51" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128699/fr/connaissance-etudes-generales-et-surveillance-environnementale</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/connaissance-etudes-generales-et-surveillance-environnementale/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>164927</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'adaptation des territoires au changement climatique dans le domaine de l'eau</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Projets multithématiques pour l'adaptation au changement climatique</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient des actions multithématiques pour l&amp;#039;adaptation des territoires au changement climatique dans le domaine de l&amp;#039;eau.&lt;br /&gt;
 &lt;br /&gt;
 Face aux défis tels que l&amp;#039;assèchement des sols et la diminution du niveau des aquifères, elle encourage l&amp;#039;élaboration de stratégies territoriales intégrant les enjeux des ressources en eau et des milieux aquatiques. L&amp;#039;agence favorise des approches systémiques au niveau des bassins versants et soutient l&amp;#039;animation, les études et les plans d&amp;#039;action via des contrats Eau et Climat. Elle peut également financer des projets innovants et exemplaires pour répondre aux enjeux identifiés dans le plan de bassin d&amp;#039;adaptation au changement climatique.</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q59" s="1" t="inlineStr">
+      <c r="Q52" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128700/fr/projets-multithematiques-pour-l-adaptation-au-changement-climatique</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-multithematiques-pour-ladaptation-au-changement-climatique/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/07/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E60" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>164760</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer le lien entre les politiques de l’eau et de l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Eau et urbanisme</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets d’urbanisme de planification ou opérationnels 
+devront prendre en compte les effets du changement climatique, en particulier ceux portant sur la gestion quantitative 
+de la ressource en eau, dans un objectif de sobriété des 
+usages.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/eau-urbanisme"&gt;Eau et urbanisme | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau finance par exemple  : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les partenariats avec un acteur de l&amp;#039;urbanisme, &lt;/li&gt;&lt;li&gt;la sensibilsation et la communication, &lt;/li&gt;&lt;li&gt;les études Volet Eau SCOT/PLUi&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espace public
+Paysage</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires pour les opérations relevant des missions 
+« Eau et Urbanisme » portées par des acteurs de l’urbanisme 
+(hors étude diagnostic SCoT/PLUi) : Agence d’urbanisme, 
+Conseil d’architecture d’urbanisme et de l’environnement 
+(CAUE), Association de professionnels de l’urbanisme, 
+Conseil départemental.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/60-24-Gestion%20territoriale_0_0_0.pdf"&gt;60-24-Gestion territoriale_0_0_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20et%20urbanisme.pdf</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-les-apports-de-macrodechets-dans-les-milieux-dans-le-domaine-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>164753</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Développer la gestion intégrée des eaux pluviales dans le domaine industriel</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
-[...183 lines deleted...]
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
-[...2648 lines deleted...]
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 80</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence encourage l’infiltration de l’eau dans le sol et la gestion durable des eaux pluviales. Elle soutient le développement de la gestion intégrée des eaux pluviales en particulier avec des solutions fondées sur la nature (SFN) et en favorisant la désimperméabilisation des sols. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opérations favorisant l’infiltration et la gestion des eaux pluviales &lt;/p&gt;&lt;p&gt;Projets permettant d&amp;#039;accroître la désimperméabilisation des sols&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Artisanat
 Industrie
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
+      <c r="P54" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q76" s="1" t="inlineStr">
+      <c r="Q54" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
 (entreprise, collectivité, association, syndicat, …) exerçant 
 une activité économique à caractère industriel, commercial 
 et artisanal ou en lien avec de telles activités (hors secteur 
 agricole et élevage (ou assimilé) traité dans la politique de 
 lutte contre les pollutions agricoles). &lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;être portés par une structure créée depuis plus de 2 ans 
 (sauf s’il y a continuité d’activité) &lt;/li&gt;&lt;li&gt;pour les études préalables aux travaux, prendre en compte 
 l’impact du changement climatique &lt;/li&gt;&lt;li&gt;mettre en jeu des surfaces supérieures ou égales à 700 m2
 de bâtiments ou zones artisanales déjà existantes et utiliser majoritairement des solutions fondées sur la nature sur 
 plus de 50 % des surfaces ou des volumes concernés&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/53-24-Re%CC%81duction%20pollutions%20industries_0.pdf"&gt;53-24-Réduction pollutions industries_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Industries_GIEP.pdf</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-lefficience-la-sobriete-et-les-economies-deau-en-agriculture/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>24/03/2025</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>164752</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Promouvoir l'efficience, la sobriété et les économies d'eau en agriculture</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les pressions des activités agricoles  (réduction des pollutions et prélèvement,  sobriété) et accompagnement des filières</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Promouvoir l’efficience, la sobriété et les économies d’eau en 
 agriculture, grâce notamment à la transition agroécologique. &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la gestion collective et la compréhension de 
 l’impact des prélèvements agricoles sur un périmètre 
 cohérent (cela inclut des actions de type installation d’outils 
 pour suivre et gérer les prélèvements et des équipements 
 hydrauliques. Les OUGC peuvent aussi remplir les missions 
 de gestion collective : base de données interopérable et 
 mise en œuvre d’actions de gestion de la ressource notamment en période de crise et de restrictions. Des études sur 
 les autorisations pluriannuelles (AUP) peuvent être accompagnées si l’OUGC s’engage à élaborer, avec l’EPTB ou une 
 structure similaire, un chemin de retour à l’équilibre partagé 
 et conduit les actions précitées.) &lt;/li&gt;&lt;li&gt;Maîtriser les prélèvements et les consommations 
 agricoles. L’Agence finance des actions de type : 
  • amélioration du pilotage et de l’efficience de l’irrigation 
 (par ex : achat collectif de matériels hydroéconomes) 
  • actions d’accompagnement individuel pour réduire 
 la consommation d’eau 
  • actions de sensibilisation aux économies d’eau, formations 
  • prestations de conseil collectif auprès des usagers
  • engagement de diagnostics de réseaux collectifs, d’études 
 et d’expérimentations en faveur de programmes d’économies d’eau &lt;/li&gt;&lt;li&gt;Faire évoluer les pratiques agricoles et les systèmes 
 d’exploitation pour une meilleure résilience face au 
 changement climatique (les actions se traduisent par la 
 mise en œuvre d’un programme de transition agroécologique, le développement des MAEC, la structuration de 
 réseaux d’échange sur des pratiques économes en eau et 
 le conseil individuel dans le cadre de démarches de gestion 
 quantitative.) &lt;/li&gt;&lt;li&gt;Réduire la pression des prélèvements, notamment en 
 période d’étiage, en les déplaçant vers des ressources 
 moins sensibles ou en les compensant (l’Agence finance 
 des actions de type : aménagement / optimisation des 
 ouvrages agricoles existants ou création de nouvelles 
 infrastructures de stockage, à condition qu’elles soient 
 intégrées dans un PTGE validé et approuvé par la CLE du 
 SAGE, si elle existe.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/gestion-quantitative-ressource-economies-eau-pour-tous-usages"&gt;Gestion quantitative de la ressource et économies d&amp;#039;eau pour tous les usages | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sur le thème agricole, cette contribution est déployée par exemple 
 par la mise en œuvre de :
  la mobilisation des potentialités de l’agroécologie
  un meilleur pilotage de l’irrigation et la mise en place de matériels hydroéconomes
  l’engagement d’études et d’expérimentations en faveur de programmes ambitieux d’économies d’eau
  une amélioration de la connaissance et la gestion collective des prélèvements agricoles
  un accompagnement de conseils collectifs et individuels effectués 
 dans une approche globale (gestion de la ressource, économies d’eau, 
 pratiques agroécologiques, restauration de la qualité de l’eau et économies d’énergie)
  la création / aménagements d’ouvrages de stockage&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P77" s="1" t="inlineStr">
+      <c r="P55" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q77" s="1" t="inlineStr">
+      <c r="Q55" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires sont les collectivités, les agriculteurs et leurs groupements, les entreprises, les associations ainsi que toutes personnes morales légitimes à porter ces projets. Pour l’achat collectif de matériels hydroéconomes, il convient de s’engager à réaliser a minima 10 % d’économies d’eau de prélèvement. Concernant la création et/ou l’aménagement d’ouvrages, les principales conditions d’éligibilité sont les suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;être réalisé au bénéfice d’un périmètre élémentaire priori- taire identifié dans la carte C9 du SDAGE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;la réalisation d’une étude d’impact intégrant les effets du changement climatique, s’assurant des capacités prévi- sibles de remplissage de l’ouvrage et du maintien ou de la reconquête du bon état des masses d’eau de la zone d’influence du projet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;l’engagement du territoire dans la transition agroécologique et les engagements individuels des agriculteurs irrigants l’engagement à effectuer la régularisation règlementaire des volumes de prélèvements substitués&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le recouvrement total de la part du maître d’ouvrage des coûts de fonctionnement de l’ouvrage auprès des usagers et aussi, sauf exception, de l’amortissement de la part non subventionnée&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-03/FICHE-THEMATIQUE_GQ_Sobri%C3%A9t%C3%A9%20et%20%C3%A9conomies%20d%27eau%20en%20agriculture.pdf</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-les-experimentations-et-la-diffusion-de-connaissances-dans-le-domaine-agricole/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>24/03/2025</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>164338</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'eau et la nature  en ville et village - Économie d'eau</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J78" s="1" t="inlineStr">
+      <c r="J56" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/li&gt;&lt;li&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/li&gt;&lt;li&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mise en place 
 d’installation de 
 récupérateur et de 
 réutilisation d’eau 
 pluviale&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans le cadre d’un projet 
 ponctuel avec approche 
 multifonctionnelle (Gestion 
 Intégrée des Eaux Pluviales 
 &amp;#43; sobriété en eau, …)&lt;/li&gt;&lt;li&gt;Travaux groupés réalisés 
 sous maîtrise d’ouvrage 
 publique permettant de 
 déraccorder des eaux 
 pluviales du réseau &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-deraccordement-des-eaux-pluviales-et-gestion-a-la-parcelle/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>164337</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Déraccordement des eaux pluviales et gestion à la parcelle</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J79" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Forfait de 1 000€/branchement</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opérations de 
 déraccordement des 
 eaux pluviales et de 
 gestion à la parcelle&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mise en conformité 
 groupée de branchements 
 privatifs existants sous 
 maîtrise d’ouvrage publique&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-dispositif-cours-decole-bulle-nature/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>164336</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Dispositif cours d'école, bulle nature</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 60</t>
         </is>
       </c>
-      <c r="J80" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT /</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles :
 &lt;br /&gt;• Les travaux pour des cours d’écoles résilientes au changement climatique, perméables et végétalisées :
 désimperméabilisation, récupération d’eau de pluie, végétalisation des espaces (plantation de haies, 
 arbres, couvre-sol, …), création d’îlots de fraicheur, intégration de matériaux de couleur claire poreux, 
 jardins pédagogiques, … ;
 &lt;br /&gt;• Les actions de concertation et de communication associées. &lt;/p&gt;&lt;p&gt;Les groupes scolaires associés -périscolaires, centres éducatifs d’enfants handicapés- bénéficient également de 
 cette mesure. Les collèges, lycées ou universités et assimilés sont traités dans le cadre de l’article 4.2.1. &lt;/p&gt;&lt;p&gt;L’aide maximale aux projets de cours d’école est conditionnée à une démarche impliquant la concertation et 
 aux projets les plus ambitieux écologiquement lorsque cela est possible : déraccordement des toitures, 
 récupération d’eau de pluie, solutions surfaciques et végétalisées, création d’emprises de pleine terre.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espaces verts
 Espace public
 Jeunesse
 Biodiversité</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Travaux de gestion intégrée 
 des eaux pluviales et de 
 végétalisation au sein des 
 écoles&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-operations-ponctuelles-ou-globales/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>164335</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Opérations ponctuelles ou globales</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de d'eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I81" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 60</t>
         </is>
       </c>
-      <c r="J81" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT /</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opérations ponctuelles 
 ou globales 
 d’aménagement mettant 
 en œuvre une gestion 
 intégrée des eaux de 
 pluie et végétalisation 
 associée&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espaces verts
 Espace public
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Travaux de gestion intégrée 
 des eaux pluviales et de 
 végétalisation associée 
 situés en zone urbanisée&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-etudes/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>164334</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Développer et améliorer les réseaux d'assainissement- Travaux d'économies d'eau</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mise en place 
 d&amp;#039;installation de 
 récupération et de 
 réutilisation d&amp;#039;eau 
 pluviale&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Travaux groupés réalisés 
 sous maîtrise d&amp;#039;ouvrage 
 publique et permettant 
 de déraccorder des eaux 
 pluviales du réseau et 
 destinés à des usages 
 réglementairement 
 autorisés dans le respect 
 des prescriptions 
 techniques et sanitaires 
 du Ministère chargé de la 
 Santé.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_developpement.pdf?Archive=264061308224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_developpement_pdf</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-reseaux-dassainissement-travaux-de-gestion-du-temps-de-pluie-autosurveillance/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>05/02/2025</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>164306</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’approche intégrée de l’eau à la bonne échelle territoriale</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Gestion territoriale</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I83" s="1" t="inlineStr">
+      <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les territoires pour réduire leur vulnérabilité face au changement climatique est l’une des priorités de l’agence de l’eau Adour-Garonne. L’aide de l’Agence vise à soutenir des démarches globales intégrant l’ensemble des actions nécessaires pour protéger ou restaurer les masses d’eau.&lt;/p&gt;&lt;p&gt;L’Agence soutient des projets pour accompagner l’élaboration et la mise en œuvre de contrats 
 « Eau et Climat » permettant de contractualiser sur des 
 durées pluriannuelles les actions territoriales de gestion 
 intégrée avec un programme de mesures d’adaptation et 
 d’atténuation au changement climatique adaptées au territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/demarches-territoriales-gestion-integree"&gt;Démarches territoriales de gestion intégrée | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Accompagner la structuration de la gouvernance intégrée ; &lt;/li&gt;&lt;li&gt;Améliorer la connaissance intégrée des territoires en 
 prenant compte des prospectives ; &lt;/li&gt;&lt;li&gt;Accompagner l’animation territoriale multithématiques ; &lt;/li&gt;&lt;li&gt;Assurer la promotion de la gestion intégrée de l’eau.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Animation et mise en réseau
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P83" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q83" s="1" t="inlineStr">
+      <c r="Q61" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs 
 groupements et associations. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les maîtres d’ouvrage doivent consulter la CLE du SAGE 
 lorsqu’elle existe et associer l’EPTB ou la structure assimilée 
 intervenant à l’échelle de la stratégie territoriale de sous 
 bassin géographique ; &lt;/li&gt;&lt;li&gt;Pour le renouvellement d’une démarche territoriale un 
 contrat « Eau et Climat » devra être établi.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Gestion%20territoriale.pdf</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-3/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>164304</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les pollutions des activités industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La réduction des pollutions industrielles et artisanales est un objectif essentiel de l’agence de l’eau Adour-Garonne pour préserver la qualité de l&amp;#039;eau. &lt;/p&gt;&lt;p&gt;Pour répondre à cet enjeu, les aides proposées par l’Agence soutiennent des actions permettant de garantir un bon état écologique de l’eau. Elles prennent également en compte les impacts du changement climatique et l’émergence de nouvelles pollutions. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Agence finance des opérations visant à :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réduire/supprimer les pollutions à la source ; &lt;/li&gt;&lt;li&gt;Traiter les effluents ; &lt;/li&gt;&lt;li&gt;Maîtriser les risques de pollutions accidentelles et rejets 
+pluviaux ; &lt;/li&gt;&lt;li&gt;Développer les partenariats ; &lt;/li&gt;&lt;li&gt;Encourager les démarches de développement durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Artisanat
+Industrie
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+(à  titre d’exemple : entreprise, collectivité, association, 
+syndicat) exerçant une activité économique à caractère 
+industriel, commercial et artisanal ou en lien avec de telles 
+activités (hors secteur agricole et élevage (ou assimilé) traité 
+dans la politique de lutte contre les pollutions agricoles). &lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; s’inscrire dans un programme global de dépollution 
+comprenant une réflexion en termes d’économie d’eau 
+à l’échelle de l’établissement en identifiant les actions 
+réalisables et les réductions déjà effectives en intégrant 
+la trajectoire prospective d’adaptation au changement 
+climatique, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; être portés par une structure créée depuis plus de 2 ans 
+(sauf s’il y a continuité d’activité), &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; aboutir à une réduction de la pression du rejet sur la masse 
+d’eau et vérifier que le rejet projeté est compatible avec 
+l’objectif d’état de la masse d’eau réceptrice ou avec les 
+usages sensibles, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; pour les établissements générant des pollutions ponctuelles 
+(rejet au milieu naturel), &lt;/span&gt;s’inscrire dans un projet individuel 
+visant à respecter ou à aller au-delà de la réglementation 
+ou s’intégrer dans une opération collective partenariale, &lt;/li&gt;&lt;li&gt; pour les opérations concernant le traitement des micropolluants, les études pilotes et leurs résultats permettant 
+d’évaluer les filières de traitement doivent être validés par 
+un tiers expert indépendant et les traitements doivent être 
+issus d’études pilotes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/Fiche%20th%C3%A9matique_Industries_R%C3%A9duction%20des%20pollutions.pdf</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 - franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 - marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-1/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>164303</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les filières agricoles pour favoriser les pratiques compatibles avec la préservation des captages et des milieux</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les pressions des activités agricoles  (réduction des pollutions et prélèvement,  sobriété) et accompagnement des filières</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les initiatives soutenues par l’agence visent à réduire la vulnérabilité des systèmes agricoles et des milieux, par le déploiement des 
+pratiques agroécologiques pour diminuer les intrants et préserver 
+la qualité de l’eau et de la biodiversité et par la promotion des 
+démarches territoriales de préservation des ressources en eau.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/agriculture-accompagnement-filieres-agricoles"&gt;Agriculture et accompagnement des filières agricoles | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour cela, elle finance des opérations visant à :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adopter et diffuser des pratiques et des systèmes de 
+production agroécologiques &lt;/li&gt;&lt;li&gt;Promouvoir les démarches territoriales de préservation 
+des ressources en eau, adossées à des gouvernances 
+multi partenariales, par l’élaboration et la mise en œuvre 
+des démarches territoriales fondée sur l’animation territoriale, l’établissement et le suivi de plans d’actions 
+ambitieux, l’accompagnement technique et financier des 
+agriculteurs mobilisant les différents dispositifs existants 
+(CAB, MAEC, PSE, aides aux investissements, etc), la mise 
+en place d’une stratégie foncière &lt;/li&gt;&lt;li&gt;Améliorer la connaissance, sa diffusion et mettre en 
+œuvre l’expertise et les appuis techniques nécessaires 
+aux acteurs de terrain (études et expérimentations, conseil 
+collectif)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toute personne publique ou privée disposant des compétences juridiques et techniques pour mettre en œuvre des 
+actions répondant aux objectifs peut bénéficier, directement 
+ou indirectement, des aides de l’Agence&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/54-24-%20Pollutions%20agricoles_0_0.pdf"&gt;54-24- Pollutions agricoles_0_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Agriculture%20et%20fili%C3%A8res_Favoriser%20les%20pratiques%20compatibles%20avec%20la%20pr%C3%A9servation%20des%20captages%20et%20des%20milieux.pdf</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>164302</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Collecter et traiter les eaux usées et les eaux pluviales</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient des projets pour réduire les pollutions domestiques en temps sec et en 
+temps de pluie grâce à une approche territoriale intégrée, 
+reposant sur une planification hiérarchisée et globale. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/assainissement-collectivites"&gt;Assainissement des collectivités | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour cela, elle finance des opérations visant à :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;fiabiliser la collecte et le traitement des eaux usées avant leur restitution au milieu naturel (améliorer les réseaux de collecte, les branchements, et fiabiliser le transfert des eaux usées vers les outils épuratoires, créer, améliorer, réhabiliter les stations d’épuration, accompagner les filières de gestion des sous-produits spécifiques et mutualisées, &lt;/li&gt;&lt;li&gt;déployer l’autosurveillance et les diagnostics permanents.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Traiter les eaux pluviales collectées pour préserver certains usages particuliers &lt;/li&gt;&lt;li&gt;Traiter les pollutions ponctuelles liées aux activités portuaires.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;BÉNÉFICIAIRES &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les travaux, tout maître d’ouvrage public ou privé 
+gestionnaire de services publics d’assainissement et/ou de 
+gestion des eaux pluviales ou toute personne publique ou 
+privée dont le projet sera jugé pertinent par l’Agence de l’Eau 
+au regard des objectifs de sa politique d’intervention ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les opérations d’investissement, le maître d’ouvrage doit 
+justifier d’un prix minimum pour le service public d’assainissement collectif de 2,00 € TTC/m3 (sauf exception) et avoir 
+renseigné les indicateurs réglementaires dans l’observatoire 
+national des services d’eau et d’assainissement (SISPEA) ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les travaux de traitement des eaux usées domestiques 
+et sous-produits de l’épuration doivent permettre d’aboutir à une réduction globale de la pression domestique, 
+y compris en cas d’augmentation des flux à traiter ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les conventions spéciales de déversement signées avec 
+les établissements raccordés au système d’assainissement 
+devront être fournies ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les opérations concernant la collecte des eaux usées 
+(neuf ou réhabilitation), le bénéficiaire s’engage à respecter 
+la charte qualité de pose des réseaux d’assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/52-24-Re%CC%81duction%20des%20pollutions%20domestiques%20et%20pluviales-P12_0.pdf"&gt;52-24-Réduction des pollutions domestiques et pluviales-P12_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Assainissement_Collecte%20et%20traitement%20des%20eaux%20us%C3%A9es%20et%20pluviales.pdf</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-gestion-integree-des-eaux-pluviales-et-renaturer-les-villes-et-villages-1/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>164300</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Équipement pédagogique et informatif de mise en valeur des milieux naturels</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J65" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Création d’équipements pédagogiques
+et informatifs pour la sensibilisation 
+des publics sur les milieux naturels qui 
+ont fait l’objet d’une opération de 
+préservation ou de restauration 
+accompagnée par l’Agence de l’eau &lt;/p&gt;&lt;p&gt;Fourniture d’un plan de valorisation&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-rhin-meuse.fr/information-et-sensibilisation</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-action-de-communication-co-organisee-avec-lagence-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>164299</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Développer la gestion intégrée des eaux pluviales et renaturer les villes et villages</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Développer la gestion intégrée des eaux  pluviales et renaturer les villes et villages</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient des projets pour améliorer la gestion des eaux pluviales et restaurer la qualité des sols en milieu urbain. &lt;/p&gt;&lt;p&gt;Cette aide permettra de favoriser la gestion de l’eau et la biodiversité en milieu 
+urbain, afin de réduire la vulnérabilité de l’espace 
+urbain dans un contexte de changement climatique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif de ces aides est de soutenir les projets qui contribuent à l’adaptation au changement climatique et qui permettent :
+ la restauration et la préservation des milieux aquatiques 
+et de la biodiversité
+ le développement de la gestion intégrée des eaux pluviales 
+en particulier avec des Solutions fondées sur la Nature 
+(SfN) favorisant la création d’îlots de fraîcheur en ville et 
+la désimperméabilisation des sols&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/gestion-eaux-pluviales-renaturation-villes-villages"&gt;Gestion des eaux pluviales et renaturation des villes et villages | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Agence de l&amp;#039;eau finance la création d’îlots de fraîcheur, la désimperméabilisation, la végétalisation et la récupération des eaux pluviales. Des travaux d’infiltration, de stockage et de désartificialisation sont également éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Pour la gestion intégrée des eaux pluviales : &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;les travaux portés par les collectivités territoriales 
+doivent s’inscrire dans une stratégie d’urbanisation locale 
+cohérente avec la gestion durable et intégrée des eaux 
+pluviales et la renaturation de l’espace urbain
+ les actions d’animation doivent concerner des structures 
+intercommunales ou des regroupements d’intercommunalités
+ les surfaces de gestion intégrée mises en jeu doivent être 
+supérieures ou égales à 700 m² sauf pour les opérations 
+dites « vertueuses » et celles concernant les cours d’établissements scolaires
+ les projets doivent concerner des bâtiments et des zones 
+urbanisées déjà existantes. Les opérations concernant des 
+particuliers sont portées par des collectivités dans le cadre 
+d’opérations groupées &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/59-24-Gestion%20des%20eaux%20pluviales_0.pdf"&gt;59-24-Gestion des eaux pluviales_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Pour la restauration des milieux aquatiques et humides : &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;la structure GEMAPI compétente doit être associée à la 
+définition des travaux de restauration des cours d’eau et 
+des zones humides&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/58-24-Milieux%20aquatiques_0_0.pdf"&gt;58-24-Milieux aquatiques_0_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_GIEP%20et%20renaturation%20villes%20et%20villages.pdf</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-gestion-integree-des-eaux-pluviales-et-renaturer-les-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>164298</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études en matière de connaissance générale - études d'intérêt général</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de connaissance générale : études d'intérêt général et acquisition de données</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J67" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions consistent en la collecte de données (qualité du milieu, pressions, …) dès lors qu’elles répondent aux 
+priorités de l’Agence de l’eau et qu’elles sont recueillies selon un format défini par l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ainsi, peut être citée en exemple la mise en place d’une surveillance des ressources en eau ou des milieux 
+aquatiques permettant d’acquérir, par des organismes tiers, des données brutes tout en s’inscrivant dans une 
+logique de complémentarité avec les réseaux patrimoniaux qui répondent aux obligations nationales et 
+communautaires et qui sont portés par les pouvoirs publics.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le taux d’aide de référence sera de 50 % pour l’acquisition de données et pour le soutien aux études d’intérêt
+général réalisées par des tiers. &lt;/p&gt;&lt;p&gt;Au regard du degré de priorité que représente le projet pour l’Agence de l’eau, le taux d’aide pourra être modulé
+par rapport au taux d’aide de référence, sans toutefois dépasser 80 %. &lt;/p&gt;&lt;p&gt;Ce taux d’aide s’applique sur la base d’un montant retenu par l’Agence de l’eau incluant :
+&lt;br /&gt;• Les prestations intellectuelles en régie ; &lt;br /&gt;• Divers achats spécifiquement liés à la réalisation du projet. L’assiette des achats d’investissement sera
+adaptée en fonction de la durée d’amortissement du bien en regard de la durée du projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_etude_generale.pdf?Archive=263790208197&amp;File=fiche%5Fetude%5Fgenerale%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-acquisition-de-donnees-1/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>164226</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Consultation du public</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action d’information, de sensibilisation 
+en direction du public réalisée en régie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-cible/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>164224</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action de communication co-organisée avec l'agence de l'eau</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action co-organisée avec l’Agence de 
+l’eau&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public-1/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>164223</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement professionnel</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>164222</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Évènement grand public</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J71" s="1" t="inlineStr">
+        <is>
+          <t>ou Forfait de 1 000 euros/j ou 1500 euros/2j</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-aaction-ou-programme-de-sensibilisation-de-communication-dinformation-sur-les-enjeux-de-la-politique-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>164221</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser, éduquer et informer du public - Action ou programme de sensibilisation, de communication, d'information sur les enjeux de la politique de l'eau</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
+des ressources en eau et des milieux aquatiques 
+par les acteurs de terrain, les usagers, les jeunes, 
+à la fois dans une dimension globale et locale au 
+plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
+changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
+gestion de l’eau, de transition écologique, 
+d’atténuation et d’adaptation au changement 
+climatique et de préservation de la biodiversité, 
+de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
+parties prenantes dans les projets et soutenir 
+les actions portées par les acteurs locaux dans 
+l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
+en faveur des milieux naturels et de la ressource 
+en eau et participer ainsi à l’émergence de 
+projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
+vigueur, notamment dans le cas des activités économiques).
+Pour être éligibles, les projets doivent :
+&lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
+citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
+programme d’interventions de l’Agence de l’eau,
+&lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
+des publics,
+&lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
+participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
+publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
+faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération de communication ou 
+d’information des publics permettant 
+de soutenir les objectifs d’intervention 
+de l’Agence de l’eau pour la 
+préservation des ressources en eau et 
+de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau-1/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>164934</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Former les citoyens de demain à une gestion durable et concertée de l’eau</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Min : 75 Max : 85</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interventions pédagogiques en milieu scolaire, périscolaire et extrascolaire visant la préservation des milieux aquatiques, de la biodiversité aquatique, de la gestion des ressources en eau.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://eaureunion.fr/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;aidesfinancieres&amp;#64;eaureunion.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/former-les-citoyens-de-demain-a-une-gestion-durable-et-concertee-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>164918</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le partage de l'eau et la sobriété</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Partage de l'eau et sobriété</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>Dans un contexte de tension croissante sur la ressource en eau sous l’effet du changement climatique, le soutien de l’agence de l’eau vise à accompagner la réduction des prélèvements et l’engagement, partout et pour tous, de pratiques ou usages plus sobres en eau, en application de l’objectif national de sobriété du Plan eau.&lt;br /&gt;
+&lt;br /&gt;
+Pour cela, l’agence soutient notamment la dynamique d’émergence ou de révision des projets de territoire pour la gestion de l’eau (PTGE), afin que le partage de l’eau et l’anticipation du changement climatique s’organisent dans le dialogue territorial et à une échelle cohérente d’un point de vue hydrographique ou hydrogéologique.&lt;br /&gt;
+&lt;br /&gt;
+En priorité, l’agence accompagne les territoires les plus en tension sur la ressource en eau, identifiés par les Schémas directeurs d’aménagement et de gestion des eaux (SDAGE).</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>Sobriété en eau des collectivités (réduction des fuites sur les infrastructures de distribution d&amp;#039;eau potable, actions sur la réduction de la consommation dans les bâtiments publics ou auprès des particuliers...)&lt;br /&gt;
+Sobriété en eau de l&amp;#039;agriculture&lt;br /&gt;
+Sobriété en eau des activités industrielles et économiques&lt;br /&gt;
+Partage de l&amp;#039;eau entre les usages&lt;br /&gt;
+Projets de substitution (stockage, transfert)&lt;br /&gt;
+Réutilisation des eaux usées traitées et des eaux grises&lt;br /&gt;
+Remise en état post-sinistre</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q74" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>voir conditions dans les fiches aides et dans les conditions générales</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Rhône-Méditerranée</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_128493/fr/partage-de-l-eau-et-sobriete</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
+ - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
+ - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
+ - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
+ - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>contact.cda@eaurmc.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/partage-de-leau-et-sobriete/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>165123</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer et préserver la biodiversité dans votre village</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Mon village, espace de biodiversité</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mener à bien un projet de restauration et préservation de la biodiversité dans votre village ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 80 % :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Voir conditions particulières dans le règlement&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt; Une avance de trésorerie de 50% dès le démarrage de votre projet&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Une commune située en milieu rural (&lt;a href="https://www.datagrandest.fr/tools/territoscope/"&gt;classification INSEE&lt;/a&gt;)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Et&lt;strong&gt; si votre projet vise à mettre en œuvre des actions concrètes favorables à la biodiversité tout en favorisant l’adhésion et les prises de conscience, telles que&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Aménagements favorables à la flore et à la faune sauvage (plantations, mares,etc.)&lt;/li&gt;
+&lt;li&gt;Aménagements favorables à la sensibilisation du public (panneaux pédagogiques,etc.)&lt;/li&gt;
+&lt;li&gt;Inventaires faune flore, etc.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales et des critères d’éligibilité du dispositif (cf règlement).&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 80 % du montant des dépenses éligibles &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’aide est plafonnée à 50 % pour les communes situées dans le périmètre Parcs ou sites Natura 2000&lt;/p&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne au fil de l’eau avant le commencement du projet.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/mon-village-espace-biodiversite/</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0273/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mon-village-espace-de-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>164109</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour favoriser l'eau et la nature en ville et village</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / ou modalités d'interventions milieux / ou modalités d'intervention activités économiques</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/li&gt;&lt;li&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/li&gt;&lt;li&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Les études de gouvernance/structuration des compétences eaux pluviales des collectivités/ingénierie 
+financière (en dehors des études portant sur le mode de gestion du service, régie, délégation ou choix 
+des délégataires) ;
+&lt;br /&gt;• Les études visant la mise en œuvre d’une gestion intégrée des eaux pluviales, études du potentiel de 
+déraccordement des eaux pluviales, et au cas par cas, les études de mise à jour des documents 
+d’urbanisme associés ou tout étude concourant à une bonne prise en compte du Schéma Directeur 
+d’Aménagement et de Gestion des Eaux dans le document d’urbanisme en vigueur ;
+&lt;br /&gt;• Les études visant l’établissement d’un plan d’actions global, règlementaire ou non, adapté à l’enjeu du 
+patrimoine du maitre d’ouvrage ;
+&lt;br /&gt;• Les études pour le diagnostic/schéma directeur, l’acceptation et la gestion écologique des espaces 
+urbains végétalisés et l’intégration de la nature en ville dans le cadre de projets de gestion intégrée de 
+l’eau ;
+&lt;br /&gt;• Les études diagnostic de zones humide et Trames vertes et Bleues ;
+&lt;br /&gt;• Les études de concertation dans le cadre d’un projet de cours d’école « bulle nature » éligible ;
+&lt;br /&gt;• Les études d’Inventaires Historiques Urbains portées par les collectivités ;
+&lt;br /&gt;• Les études allant au-delà du minimum règlementaire et nécessaires à la recherche de solutions plus 
+écologiques (essais de sol, dossiers loi sur l’eau, analyses de pollution, génie pédologique et recréation 
+de techno-sols, …) ;
+&lt;br /&gt;• Les études d’avant-travaux (études préliminaires, étude d’avant-projet, et de projet) ;
+&lt;br /&gt;• Les études en phase travaux/réception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. Lorsque le bénéficiaire peut réaliser l’étude par ses moyens propres, une aide est 
+accordée selon les modalités détaillées dans la fiche dédiée. Sont exclues les prestations d’assistance à la 
+maîtrise d’ouvrage réalisées dans ce cadre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de regroupement 
+des compétences et de 
+structuration de la maîtrise 
+d’ouvrage à l’échelle 
+intercommunale, hors mise 
+en place de délégation de 
+service public/régie&lt;/li&gt;&lt;li&gt;Études diagnostics, 
+schémas directeurs, y 
+compris études 
+d’investigations 
+complémentaires&lt;/li&gt;&lt;li&gt;Études nécessaires à la mise 
+en œuvre d’un projet 
+éligible (phases EP/AVP/PRO 
+et études annexes 
+nécessaires)&lt;/li&gt;&lt;li&gt;Études nécessaires au suivi 
+et à la réception des 
+travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-gestion-du-temps-de-pluie-dans-les-projets-damenagement/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>164102</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions en faveur de l'adaptation du territoire aux changements climatiques</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - fiche action  8</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention &lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 € &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir l’élaboration de politiques locales visant à adapter le territoire aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Soutenir les acteurs du territoire dans leurs actions d’adaptation aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sensibiliser la population locale&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation de données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Développer la connaissance sur les changements climatiques et les mesures d’adaptation possibles pour le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Outiller pédagogiquement le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Protéger les espaces vulnérables aux changements climatiques et préserver les ressources naturelles locales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la création de nouveaux paysages de cultures bocagères&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sauvegarde et développement de zones humides &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduction et anticipation des risques liés aux changements climatiques (inondations, gonflement des argiles, sécheresse, érosion des sols agricoles, disparition de berges de canaux, retrait du trait de côte)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des populations humaines, animales et végétales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des emplois et des ressources économiques agricoles et touristiques du territoire &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développement des projets de mutualisation et de coopération sur le thème de la biodiversité&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/805b7861-27b9-4525-80f9-acb324bd3f02/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 8&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a83c5c4b-9567-45fc-ac67-b521c3a3a0b0/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-en-faveur-de-ladaptation-du-territoire-aux-changements-climatiques/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD77" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>163882</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Lutter contre la pollutions des activités économiques hors agricole</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économique hors agricole</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I84" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 50</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les activités économiques hors agricoles existantes et leur
 développement peuvent impliquer des pressions sur la ressource en eau et les
 milieux aquatiques. L’Agence de l’Eau en tient compte dans son programme
 d’intervention et accompagne les acteurs économiques hors agricoles dans une
 logique d’approche globale de la gestion de l’eau à l’échelle de leur site,
 afin de réduire leur impact sur la ressource en eau et les milieux aquatiques.&lt;/p&gt;&lt;p&gt;Cette délibération présente les principes d’intervention et
 les objectifs de l’Agence en matière d’activités économiques hors agricole :
 approche globale de la gestion de l’eau sur les sites économiques visant à
 réduire les pollutions et les prélèvements d’eau, gérer les eaux pluviales et,
 le cas échéant, rétablir les continuités écologiques des cours d’eau. Plus
 particulièrement la partie elle fixe des objectifs spécifiques aux titres : &lt;/p&gt;&lt;p&gt;-de la lutte contre les pollutions : l’Agence de l’Eau
 favorise dans ce cadre les solutions de techniques propres de changement de
 procédés visant à réduire les pollutions à la source, en adéquation avec les
 objectifs environnementaux du Schéma Directeur d’Aménagement et de Gestion des
 Eaux 2022 – 2027 (SDAGE).&lt;/p&gt;&lt;p&gt;-de la réduction des prélèvements en eau : l’Agence de
 l’Eau privilégie dans ce cadre les logiques de réduction des consommations,
 puis de réutilisation et/ou de recyclage des eaux industrielles ou des eaux
 pluviales de la gestion des eaux pluviales.&lt;/p&gt;&lt;p&gt;Les interventions de l’Agence de l’Eau visent l’atteinte des
 objectifs du Schéma Directeur d’Aménagement et de Gestion des Eaux via :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt; la réduction ou la suppression des eaux de
 ruissellement admises dans les réseaux d’assainissement ou rejetées au milieu
 naturel superficiel&lt;/li&gt;&lt;li&gt;le rétablissement des continuités écologiques
 des cours d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La politique de l’Agence de l’Eau favorise les solutions
 basées sur l’arasement des seuils faisant obstacle à la continuité écologique
 des cours d’eau.&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
 restauration de la continuité écologique et les travaux associés&lt;/li&gt;&lt;li&gt;Les travaux d’économie d’eau (changement de
 procédés, réutilisation d’eau de process, recyclage des eaux pluviales ou des
 eaux usées traitées…)&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
 gestion des eaux pluviales&lt;/li&gt;&lt;li&gt;Les modifications de circuits internes
 d&amp;#039;utilisation d&amp;#039;eau, en particulier dans le but de réduire les débits ou les
 sous-produits à traiter&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Sols
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P84" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q84" s="1" t="inlineStr">
+      <c r="Q78" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence de l’Eau peut apporter
 une participation financière aux maîtres d’ouvrage des activités économiques
 hors agricoles suivants : - Entreprises immatriculées au registre du commerce
 et des sociétés, - Chambres consulaires ou tout autre organisme représentatif
 d’une activité économique industrielle, commerciale ou artisanale, -
 Collectivités territoriales et associations, pour les projets qu’elles portent
 dès lors qu’ils répondent aux principes d’intervention définis dans la présente
 délibération. Sont éligibles aux aides de l’Agence de l’Eau les opérations qui
 permettent aux entreprises d’aller au-delà des normes de portée européenne ou
 nationale en vigueur, et d’améliorer la protection de l’environnement par
 rapport à l’état initial.&lt;/p&gt;&lt;p&gt;Les opérations réunissant au moins
 l’un des critères suivants ne sont pas éligibles aux aides de l’Agence de l’Eau
 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises en difficulté, sauf si l’aide de
 l’Agence de l’Eau est apportée dans le cadre du régime de minimis&lt;/li&gt;&lt;li&gt;Renouvellement à l’identique des ouvrages&lt;/li&gt;&lt;li&gt;Existence d’une mise en demeure réglementaire au
 titre de la police de l’eau ou des installations classées pour la protection de
 l’environnement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Au titre de cas particulier, les
 transferts d’activités existantes sur un autre site du bassin sont éligibles
 aux aides de l’Agence de l’Eau pour la part des travaux permettant d’aller
 au-delà des normes de portée européenne ou française en vigueur. L’Agence de
 l’Eau peut aider l’implantation de nouvelles activités dans le bassin, si ces
 installations sont réalisées sur des sites déjà artificialisés, et pour la part
 des travaux se rapportant à la gestion des eaux pluviales. L’Agence de l’Eau
 peut aider les travaux accompagnant une augmentation de capacité de production
 dans les conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les flux de pollution nouveaux à éliminer seront
 pris en compte dans les dépenses finançables, dans la limite de 150% des flux
 de pollution initiaux ;&lt;/li&gt;&lt;li&gt;Les volumes d’eau économisés seront pris en
 compte dans les dépenses finançables pour la part correspondant aux économies
 d’eau se rapportant à la production initiale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’Agence de l’Eau peut aider les
 opérations collectives si elles sont portées par les chambres consulaires ou
 tout autre organisme représentatif d’une activité économique industrielle,
 commerciale ou artisanale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
 &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-la-pollutions-des-activites-economiques-hors-agricole/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>163880</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Etude, recherche, innovation et connaissance environnementale</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I85" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
 délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
 L’acquisition, le transfert et la valorisation
 de connaissances (études générales, recherchedéveloppement, prospective et
 innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
 ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
 nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
 changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
 l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
 La création et la gestion de réseaux de
 surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
 ressources en eau superficielles et souterraines, des usages et des pressions
 qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
 (qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
 et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
 complémentaires qui permettent de renforcer les programmes de surveillance de
 la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
 aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
 de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
 le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
 définies dans la lettre de cadrage du ministère avec pour objectif principal
 l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
 spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
 l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
 Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Equipement public
 Réhabilitation
 International
 Industrie
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P85" s="1" t="inlineStr">
+      <c r="P79" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q85" s="1" t="inlineStr">
+      <c r="Q79" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
 prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
 &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>163879</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Gérer la ressource en eau, une approche quantitative</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
-[...2 lines deleted...]
-Avance récupérable
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention
 Prêt</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette délibération présente les principes d’intervention et
 les objectifs de l’Agence en matière de gestion de la ressource en eau dans un
 contexte de changement climatique qui sont de concilier les différents usages
 humains, économiques sans oublier les milieux naturels, avec la disponibilité
 de la ressource notamment en période d’étiage.&lt;/p&gt;&lt;p&gt;Cette gestion implique une gouvernance à l’échelle des
 bassins versants afin de régir le partage de cette ressource et la mise en
 place d’actions visant à réduire la pression de prélèvement sur les milieux via
 une réduction des consommations puis par l’utilisation d’eaux non
 conventionnelles.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les objectifs du plan Eau déclinés sur le bassin Artois
 Picardie sont également rappelés à travers cette délibération.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études de connaissance visant à définir
 l’impact des usages actuels et futurs sur les milieux (études « hydrologie,
 milieux, usages, climat ») et les volumes disponibles ;&lt;/li&gt;&lt;li&gt;Les travaux d’instrumentation du réseau afin de
 localiser les zones déficitaires (installations d’appareils de mesure de
 sectorisation, de vannes de sectionnement, mise en place de pré localisateurs
 de fuites…) ;&lt;/li&gt;&lt;li&gt;Les frais annexes liés à la réalisation des
 travaux (acquisitions des terrains, honoraires de maîtrise d’œuvre, assistance
 à maîtrise d’ouvrage, dossiers réglementaires, frais de contrôle et de
 sécurité, frais de publicité et d’assurances…) ; &lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Espace public
 Voirie et réseaux
 Agriculture et agroalimentaire
 Biodiversité
 Equipement public
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Industrie</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P86" s="1" t="inlineStr">
+      <c r="P80" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q86" s="1" t="inlineStr">
+      <c r="Q80" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité et
 plus particulièrement les conditions particulières sont précisées en détail dans
 la délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La gestion équilibrée de la ressource en eau&lt;/li&gt;&lt;li&gt;Les économies d’eau potable réalisées par les
 particuliers et les collectivités territoriales&lt;/li&gt;&lt;li&gt;La valorisation et l’utilisation des eaux non
 conventionnelles&lt;/li&gt;&lt;li&gt;Les actions de communication et de
 sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
 &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-la-ressource-en-eau-une-approche-quantitative/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>163875</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les pressions d'origine agricole</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Lutte les pressions d'origine agricole</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I81" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 100</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les objectifs poursuivis sont multiples : atteindre le bon état des
 masses d’eau, garantir la disponibilité de la ressource en eau, prévenir et
 gérer les crues et préserver la biodiversité, dans un contexte de changement
 climatique. &lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, l’Agence de l’eau accompagne la transition
 agroécologique et privilégie les pratiques ou les changements à l’échelle du
 système d’exploitation, tels que l’agriculture biologique, l’agriculture de
 conservation des sols, l’agroforesterie et le boisement, l’élevage à l’herbe et
 l’implantation du cultures à bas niveau d’intrants. &lt;/p&gt;&lt;p&gt;Plus particulièrement l’Agence de l’Eau a définit des objectifs
 spécifiques au titre : &lt;/p&gt;&lt;p&gt;- de la lutte contre les pollutions dans les zones à enjeu eau et plus
 particulièrement dans les aires d’alimentation des captages prioritaires où
 l’agence privilégie les projets de territoires portés par les collectivités et
 soutient des actions concourant à réduire ou maitriser les pressions à un
 niveau compatible avec l’état de la ressource en eau et les enjeux de santé
 publique associés ; &lt;/p&gt;&lt;p&gt;- du maintien des prairies et du programme de maintien de l’agriculture
 en zones humides qui poursuit un objectif de maintien des surfaces et à
 démontrer l’intérêt pour les exploitants ayant un atelier élevage de s’appuyer
 sur des prairies naturelles ;&lt;/p&gt;&lt;p&gt;- de la gestion quantitative de l’eau et de l’adaptation au changement
 climatique pour lesquelles il est visé une stabilisation des prélèvements à des
 fins d’irrigation en favorisant la recharge des nappes, l’amélioration de la
 réserve utile du sol, la résistance des plantes et la réduction de la
 consommation d’eau ; &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;- des action pour la connaissance, le suivi et l’amélioration des
 pratiques de la filière d’épandage des effluents organiques ou l’enjeu est de
 favoriser le retour au sol agricole des matières organiques en créant les
 conditions de la confiance.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études d’opportunité ou faisabilité de
 changement de système de production agricole&lt;/li&gt;&lt;li&gt;Animation pour la connaissance et le suivi de la
 filière des épandages d’effluents organiques&lt;/li&gt;&lt;li&gt;Analyses de sols (reliquats azotés, pédologie,
 micropolluants…)&lt;/li&gt;&lt;li&gt;Aides directes pour la protection de la
 ressource en eau dans les captages prioritaires&lt;/li&gt;&lt;li&gt;Aide à la conversion à l’Agriculture biologique
 (CAB)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Sols
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P87" s="1" t="inlineStr">
+      <c r="P81" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q87" s="1" t="inlineStr">
+      <c r="Q81" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence de l’Eau peut apporter
 une participation financière aux personnes morales de droit public ou privé
 réalisant des opérations visant à lutter contre les pressions d’origine
 agricole.&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau intervient en
 principe sur des zonages où sont présents des enjeux en rapport avec l’eau et
 la biodiversité. Lorsque les échelles de solutions dépassent le périmètre des
 zones à enjeux, l’Agence de l’Eau peut toutefois intervenir à une échelle plus
 large. Il est tenu compte de la délibération d’intervention portant sur les
 zonages d’intervention pour les thèmes suivants :&lt;/p&gt;&lt;p&gt;-Enjeu « eau potable », en
 particulier les aires d’alimentation des captages prioritaires définis dans le
 SDAGE ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien de
 l’Agriculture en Zones Humides » ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien des prairies
 » ;&lt;/p&gt;&lt;p&gt;-Territoires à risque de tension
 quantitative de la ressource en eau, soumis à pression d’irrigation.&lt;/p&gt;&lt;p&gt;Les communes concernées par un
 programme global de lutte contre l’érosion des sols reconnu par l’Agence de
 l’Eau (programme d’animation agroécologique en lien avec l’agriculture de
 conservation des sols, programme global d’aménagements hydrauliques issu d’une
 étude préalable) sont également des territoires à enjeux pour l’Agence de
 l’Eau.&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont
 précisées plus en détail dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les actions concourant à créer les conditions de
 la transition agroécologique&lt;/li&gt;&lt;li&gt;Investissements dans les filières de
 transformation ou commercialisation de produits agricoles&lt;/li&gt;&lt;li&gt;Aides directes aux exploitations agricoles et à
 leur groupement&lt;/li&gt;&lt;li&gt;Aides pour la connaissance, le suivis et
 l’amélioration des pratiques de la filière d’épandage des effluents organiques &lt;/li&gt;&lt;li&gt;Les contrats d’objectifs « eau et
 agriculture »&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
 &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-dorigine-agricole/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>163874</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Gérer l'eau et la nature dans les villes et les villages</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I88" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
 entraîné une artificialisation des zones urbanisées altérant durablement les
 fonctions écologiques des sols urbains, en particulier leurs fonctions
 hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
 le plus souvent par une imperméabilisation qui constitue la forme la plus
 sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
 naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
 l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
 corolaire un accroissement des ruissellements urbains, quasi-systématiquement
 gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
 inondations et des impacts plus ou moins significatifs sur la qualité des
 milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
 60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
 sont rejetés sans traitement au droit des déversoirs d’orage directement dans
 les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
 la vie présente dans ces sols et leur capacité à être supports de biodiversité,
 les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
 plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
 les capacités de stockage de carbone dans les sols sous forme de matière
 organique, facteur d’atténuation du dérèglement climatique, mais aussi de
 réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
 par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
 au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
 l’expression de leurs services écosystémiques, en repensant la place de l’eau
 et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
 constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
 Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
 Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
 première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
 titre de la présente délibération visent à impulser et accompagner la
 nécessaire transformation des modes d’aménagement urbain, de tendre vers un
 urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
 l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
 dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
 habitants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
 en améliorant leur état initial par la création de nouveaux espaces de nature
 en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P88" s="1" t="inlineStr">
+      <c r="P82" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q88" s="1" t="inlineStr">
+      <c r="Q82" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité sont
 précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
 village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>163871</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Occitanie
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence nationale de la cohésion des territoires (ANCT)
 Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-[...5 lines deleted...]
-      <c r="G89" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W89" s="1" t="inlineStr">
+      <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>163869</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les pollutions d'origine domestique</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les pollutions d'origine domestique</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I90" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans un contexte où l&amp;#039;imperméabilisation des surfaces urbanisées a été
 croissante ces dernières décennies provoquant l&amp;#039;augmentation des volumes d&amp;#039;eaux
 pluviales à gérer et un impact parfois significatif sur la qualité des milieux
 naturels récepteurs, la gestion efficace de ces eaux constitue un enjeu
 crucial, particulièrement dans un contexte d&amp;#039;adaptation au changement
 climatique et de préservation de la biodiversité. &lt;/p&gt;&lt;p&gt;L&amp;#039;augmentation de la performance environnementale des systèmes
 d&amp;#039;assainissement collectif représente un autre enjeu majeur. Dans cette
 perspective, l&amp;#039;Agence de l&amp;#039;Eau soutient principalement les actions visant à
 améliorer la performance des unités d&amp;#039;épuration, à maîtriser les déversements
 des réseaux d&amp;#039;assainissement dans le milieu naturel, à mettre à niveau les
 raccordements en domaine privé et à réhabiliter les installations
 d&amp;#039;assainissement non collectif situées dans des zones sensibles.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les interventions de l&amp;#039;Agence de l&amp;#039;Eau en matière de lutte
 contre les pollutions d&amp;#039;origine domestique visent ainsi à atteindre les
 objectifs fixés par la Directive Cadre sur l&amp;#039;Eau, la Directive Eaux Résiduaires
 Urbaines et la Directive Eaux de Baignades, telles que mentionnées dans le
 Schéma Directeur d&amp;#039;Aménagement et de Gestion des Eaux. Elles visent à atteindre
 le bon état des masses d&amp;#039;eau et à réduire ou éliminer les rejets de polluants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Les dispositifs d’autosurveillance des
 installations&lt;/li&gt;&lt;li&gt;    Les travaux de réhabilitation de réseaux
 d’assainissement d’eaux usées séparatifs ou unitaires sans redimensionnement
 hydraulique à la hausse (dépose/repose, chemisage continu ou ponctuel…)&lt;/li&gt;&lt;li&gt;    La mise en service d’un réseau de collecte neuf
 ou d’un tronçon de réseau de collecte réhabilité ;&lt;/li&gt;&lt;li&gt;    Etudes ou des travaux qui contribuent à réduire
 l’impact des rejets des installations d’assainissement non collectif pour
 préserver l’environnement et la santé des personnes&lt;/li&gt;&lt;li&gt;    Réalisation de missions d’assistance technique
 auprès des collectivités dans le domaine de l’assainissement collectif.&lt;/li&gt;&lt;li&gt;    Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Sols
 Espace public
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P90" s="1" t="inlineStr">
+      <c r="P84" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q90" s="1" t="inlineStr">
+      <c r="Q84" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité sont
 précisées dans la délibération pour chaque thématique :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les ouvrages d’épuration&lt;/li&gt;&lt;li&gt;Les réseaux d’assainissement et de gestion des
 eaux pluviales&lt;/li&gt;&lt;li&gt;Le raccordement au réseau public de collecte des
 eaux usées&lt;/li&gt;&lt;li&gt;L’assainissement non collectif&lt;/li&gt;&lt;li&gt;L’assistance technique départementale&lt;/li&gt;&lt;li&gt;Les actions de communication et de
 sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_blank"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_blank"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE - &lt;a target="_blank"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-domestique/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>18/11/2024</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>163767</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>guichet unique de l’ingénierie territoriale ligérienne</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Cerema
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale pour la Rénovation Urbaine (ANRU)
 DDT de la Loire
 Office Français de la Biodiversité (OFB)
 Commissariat du Massif Central
 Conseil départemental de la Loire
+Cerema
 Banque des Territoires
 SIEL-Territoire d’énergie Loire
-Agence Nationale pour la Rénovation Urbaine (ANRU)
 ALEC 42 - Agence Locale de l'Energie et du Climat
 Agence nationale de la cohésion des territoires (ANCT)
 Agences de l'eau
 Agence Nationale de l'Habitat (ANAH)
 ADEME</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
 de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 délégués territoriaux adjoints : le secrétaire général de
 la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
 Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
 le directeur départemental des territoires et la directrice
 départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
 sont les premiers interlocuteurs des maires et présidents
 d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
 collectivités territoriales ont régulièrement besoin du soutien de
 l’État pour développer leurs projets : une aide financière
 mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
 des prestations intellectuelles pour répondre aux questionnements
 autour de ces projets. Elle couvre les aspects technique,
 réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
@@ -15493,1432 +14387,740 @@
 vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 chef de file mettra en œuvre la solution retenue ou en assurera le
 pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
 ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
 marchés à bons de commande de l’ANCT ; les appuis sur mesure
 de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
 ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
 des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
 bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
 Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
 solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
 de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 d’un tiers prise en charge par un des membres du guichet unique,
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
 participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
 dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
 les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
 éligibles : les communes, les intercommunalités, leurs
 groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
 de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
 relever de la compétence, éventuellement partagée, de la
 collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
 la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
 au cas par cas en fonction du dispositif d’appui retenu pour
 répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
 appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W85" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>michel.poiret@loire.gouv.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>DDT de la Loire</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>14/10/2024</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>163589</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la stratégie régionale de l'eau</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Aides de la stratégie régionale de l&amp;apos;eau</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...67 lines deleted...]
-      <c r="N92" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l’Eau ainsi que l’urgence d’atteindre les objectifs fixés par la Directive Cadre sur l’Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l’échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux.&lt;/p&gt;&lt;p&gt; Aussi, afin d’inciter les acteurs de l’eau à s’organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus. L’accompagnement de la Région au titre de sa politique de l’eau sera ainsi conditionné à : &lt;span&gt;La nécessité d’inscrire l’opération dans une démarche de gestion intégrée de l’eau (adéquation entre le milieu naturel, le développement local et l’aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Forte de ces éléments, la Région s’engage dans les démarches de contractualisation (Contrats territoriaux, …) à l’échelle de bassins versants au côté des agences de l’eau. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Cette politique de l’eau transversale se décline selon les quatre orientations stratégiques : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Accompagner les changements de pratiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Contribuer à la prise en compte des enjeux de l’eau dans l’aménagement du territoire et à la gestion des risques naturels &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Préserver les milieux aquatiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Développer et partager les connaissances &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; La mise en œuvre de cette politique de l’eau se fera en collaboration étroite avec les Agences de l’eau Adour-Garonne et Loire-Bretagne.
+Au-delà de l’intervention de la Région dans la mise en œuvre d’actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s’appuiera sur des partenaires afin notamment d’améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l’échelle de la Nouvelle-Aquitaine.&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la Région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressources en eau (cours d’eau, nappes, étangs, zones humides, …), rencontrées de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l’occupation du territoire et les activités humaines présentes.
+Ces pressions se trouveront accentuées par le changement climatique qui impactera d’une manière significative, directement et indirectement, l’ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l’eau associés.
+Les objectifs visés par la Région sont de pouvoir répondre aux différents enjeux liés à la ressource en eau. &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
-Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Patrimoine et monuments historiques
-[...12 lines deleted...]
-Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...123 lines deleted...]
-      <c r="AA92" s="1" t="inlineStr">
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités et leurs groupements &lt;/li&gt;&lt;li&gt;Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants &lt;/li&gt;&lt;li&gt; Syndicats mixtes et établissements de coopération intercommunale&lt;/li&gt;&lt;li&gt; Collectivités productrices d’eau potable&lt;/li&gt;&lt;li&gt; Organisations professionnelles agricoles donnant du conseil sur le système des exploitations et les pratiques des agriculteurs présentes sur les zones à enjeu&lt;/li&gt;&lt;li&gt; Eau prioritaires bénéficiant d’un contrat territorial de bassin versant ou d’un contrat territorial Re-Sources &lt;/li&gt;&lt;li&gt; Entreprises &lt;/li&gt;&lt;li&gt; Groupements de collectivités (Communautés de Communes et Communautés d’Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)&lt;/li&gt;&lt;li&gt; Structures porteuses de SAGE
+	Associations créées sur la base de la Loi du 1er juillet 1901 &lt;/li&gt;&lt;li&gt; Propriétaires privés &lt;/li&gt;&lt;li&gt; Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre  &lt;/li&gt;&lt;li&gt;Associations ayant une action significative sur les espèces exotiques envahissantes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subvention seront traitées au fil de l’eau.
+&lt;/p&gt;&lt;p&gt;Pour les demandes de subvention pour travaux et/ou études, elles sont à déposer, avant leur démarrage, de préférence avant le 31 mars ou avant le 30 juin de chaque année, pour favoriser leur instruction en vue des commissions du 1er ou 2e semestre, en privilégiant un dépôt regroupé par tranche annuelle. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/aides-de-la-strategie-regionale-de-leau</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
+Les dossiers sont à transmettre par voie dématérialisée à l&amp;#039;adresse : &lt;a target="_self"&gt;eau&amp;#64;nouvelle-aquitaine.fr&lt;/a&gt;. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-de-la-strategie-regionale-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="AE92" s="1" t="inlineStr">
+      <c r="AD86" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF92" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C93" s="1" t="inlineStr">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>163581</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
-[...509 lines deleted...]
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Financement européen LEADER</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>GAL du Plateau de Saclay</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
 Ingénierie technique
-Subvention
-[...3 lines deleted...]
-      <c r="I96" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L96" s="1" t="inlineStr">
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous avez un projet sur le Plateau de Saclay ?&lt;/p&gt;&lt;p&gt;Le programme LEADER, un dispositif de l&amp;#039;Union européenne, vise à soutenir financièrement des initiatives locales sur le Plateau de Saclay pour la période 2023-2027. Le Groupe d&amp;#039;Action Locale (GAL) du Plateau de Saclay dispose d’une enveloppe de 1,4 million d’euros pour encourager le développement territorial à travers des thématiques variées : agriculture, recherche, pédagogie, innovation, environnement, etc.&lt;/p&gt;&lt;p&gt;Que vous soyez un acteur public ou privé (élus, collectivités, chambres consulaires, entreprises, associations, etc.), vous pouvez bénéficier d’un financement LEADER si votre projet se situe, en tout ou partie, sur le Plateau de Saclay.&lt;/p&gt;&lt;p&gt;Les projets éligibles sont examinés par un comité de programmation, qui se réunit 3 à 4 fois par an. Ce comité, composé d’élus et d’acteurs locaux, sélectionne les projets à soutenir.&lt;/p&gt;&lt;p&gt;Pour plus d’informations ou pour soumettre votre idée, n’hésitez pas à contacter l’équipe du programme LEADER.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;&lt;p&gt;Voici quelques exemples de thématique accompagnés par le GAL du Plateau de Saclay :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1er thématique : Préserver les espaces agricoles et ruraux, essentiels pour l&amp;#039;équilibre territorial &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;- Sensibilisation aux enjeux de l&amp;#039;agriculture et à son fonctionnement en contexte périurbain&lt;/blockquote&gt;&lt;blockquote&gt;- Accompagnement et aménagement de l&amp;#039;espace pour maintenir et faciliter l&amp;#039;activité agricole&lt;/blockquote&gt;&lt;blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;2e thématique : Accompagner l&amp;#039;évolution de l&amp;#039;agriculture et des filières pour une alimentation locale, saine, de qualité et accessible à tous &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;- Installation, transmission et développement de nouvelles productions agricoles locales &lt;/span&gt;&lt;/blockquote&gt;&lt;blockquote&gt;- Transformation alimentaire de produits locaux et réduction du gaspillage &lt;/blockquote&gt;&lt;blockquote&gt;- Soutien à la structuration de filières et des circuits de distribution et de consommation des produits locaux&lt;/blockquote&gt;&lt;blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;3e thématique : Accompagner la transition pour répondre aux grands enjeux environnementaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- Valoriser et accompagner l&amp;#039;utilisation des espaces agricoles, naturels et forestiers dans la lutte contre le changement climatique&lt;/p&gt;&lt;p&gt;- Développer l&amp;#039;économie circulaire et le recyclage de la matière organique&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;4e thématique : Soutenir l&amp;#039;émergence de projets innovants qui répondent aux enjeux sociétaux en mobilisant la dynamique Paris-Saclay &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- Nourrir les synergies entre acteurs&lt;/p&gt;&lt;p&gt;- Construire de nouveaux espaces expérimentaux &lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Soutenir aux projets de recherche appliquée&lt;/p&gt;&lt;/blockquote&gt;&lt;p&gt;Ces thématiques montrent la diversité des initiatives soutenues, toutes centrées sur le développement local du Plateau de Saclay.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Forêts
 Sols
 Economie circulaire
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P96" s="1" t="inlineStr">
+      <c r="P87" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q96" s="1" t="inlineStr">
+      <c r="Q87" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La réalisation des dépenses de mon projet doit se situer sur le territoire du GAL, sauf cas exceptionnel ou projet de coopération.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mes dépenses prévisionnelles s’inscrivent dans la liste des coûts éligibles et je fais partie de la liste des bénéficiaires potentiels (voir page suivante).&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;J’ai au moins un autre cofinancement public. En effet, le soutien financier de l’Union Européenne vient en complément des aides nationales, régionales et locales.&lt;/li&gt;&lt;li&gt;Je n’ai pas commencé à engager le projet: factures payées, devis signés...&lt;/li&gt;&lt;li&gt;Mon projet n’est pas finançable par d’autresmesures ou dispositifs de subvention du FEADER* (contacter l’équipe technique pour plus d’informations).&lt;/li&gt;&lt;li&gt;Je dispose d’une trésorerie suffisante dans l’attente du versement de la subvention à la fin du projet sur présentation des factures acquittée.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>GAL Plateau de Saclay</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://terreetcite.org/concretiser-projets/avec-le-programme-leader/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_self"&gt;leader&amp;#64;terreetcite.org&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank"&gt;sterenn.benoit&amp;#64;terreetcite.org&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>sterenn.benoit@terreetcite.org</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-liaison-entre-actions-de-developpement-de-leconomie-rurale/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>Association Terre et Cité</t>
         </is>
       </c>
-      <c r="AD96" s="1" t="inlineStr">
+      <c r="AD87" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>08/10/2024</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>163237</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un développement territorial sobre et résilient</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 3</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
+      <c r="I88" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J97" s="1" t="inlineStr">
+      <c r="J88" s="1" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000 € et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La crise du Covid-19 a mis en exergue la forte capacité de résilience collective des habitants et acteurs du Pays de Ploërmel. Les unités économiques, agricoles ou citoyennes ont révélé leurs capacités à faire face à des conditions difficiles. Cette crise a, dans le même temps, mis en exergue les limites et faiblesses du territoire quant à son autonomie. Or, le Pays doit anticiper les crises et transformations à venir, notamment celles liées aux changements climatiques. Il apparait alors essentiel de soutenir et d’encourager la production de ressources locales afin de renforcer l’autonomie du territoire, notamment en matière alimentaire, énergétique, économique et industrielle. Le Pays souhaite donc soutenir le développement d&amp;#039;une économie de proximité, non délocalisable, endogène, permettant de disposer d’un tissu économique local fort, en s’appuyant notamment sur les richesses du territoire.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Préservation des ressources et de l’environnement :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mesures de préservation de la ressource en eau ;&lt;/li&gt;&lt;li&gt;Evènements de sensibilisation à la biodiversité et à la préservation de l’environnement ;&lt;/li&gt;&lt;li&gt;Actions de renaturation et de revégétalisation ;&lt;/li&gt;&lt;li&gt;Actions de gestion intégrée des eaux pluviales ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de la préservation de l’environnement ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Economie circulaire :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions de sensibilisation en matière d’économie circulaire ;&lt;/li&gt;&lt;li&gt;Dispositifs de mise en réseau des acteurs de l’économie circulaire du territoire ;&lt;/li&gt;&lt;li&gt;Actions de réemploi et de réparation ;&lt;/li&gt;&lt;li&gt;Actions visant à promouvoir les circuits courts et les produits locaux auprès des consommateurs ; Actions de prévention et de sensibilisation à la valorisation des déchets ;&lt;/li&gt;&lt;li&gt;Action de valorisation des déchets (recyclage, réemploi, réutilisation) ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de l’économie circulaire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Transition énergétique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action de sensibilisation aux enjeux de la transition énergétique ;&lt;/li&gt;&lt;li&gt;Création et diffusion artistique de spectacles liés à la transition énergétique ;&lt;/li&gt;&lt;li&gt;Actions visant à réduire la production des déchets ;&lt;/li&gt;&lt;li&gt;Diagnostic et étude sur la gestion des déchets ;&lt;/li&gt;&lt;li&gt;Opération visant à réduire la consommation énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ateliers participatifs de réparation ;&lt;/li&gt;&lt;li&gt;Troc des savoirs ;&lt;/li&gt;&lt;li&gt;Matériauthèque et outilthèque ;&lt;/li&gt;&lt;li&gt;Bourse d’échange et de service inter-entreprises ;&lt;/li&gt;&lt;li&gt;Atelier d’information sur les nouveaux modes de gestion des bio-déchets (compost individuel et collectif) ;&lt;/li&gt;&lt;li&gt;Annuaire de producteurs locaux en vente direct ;&lt;/li&gt;&lt;li&gt;Signalétique dédiée aux producteurs locaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Artisanat
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P97" s="1" t="inlineStr">
+      <c r="P88" s="1" t="inlineStr">
         <is>
           <t>27/03/2023</t>
         </is>
       </c>
-      <c r="Q97" s="1" t="inlineStr">
+      <c r="Q88" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet fera l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Celle-ci est composée de quatre critères donnant lieu à une note globale. C&amp;#039;est cette note globale qui définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus, des critères complémentaires sont à prendre en compte pour les projets de &lt;span&gt;création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/p&gt;&lt;p&gt;- un programme de travaux choisi qui s’engage à atteindre un gain minimum de 40%:&lt;/p&gt;&lt;p&gt;- de la consommation en énergie primaire ou l’atteinte de l’étiquette B&lt;/p&gt;&lt;p&gt;- des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Dans tous les cas, aucun projet ne sera soutenu si le programme de travaux choisi par le pp atteint une etiquette E F G .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-un-developpement-territorial-sobre-et-resilient/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
         </is>
       </c>
-      <c r="AD97" s="1" t="inlineStr">
+      <c r="AD88" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>163199</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C89" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I98" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L98" s="1" t="inlineStr">
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -16955,358 +15157,358 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q98" s="1" t="inlineStr">
+      <c r="Q89" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD98" s="1" t="inlineStr">
+      <c r="AD89" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>163148</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I99" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J99" s="1" t="inlineStr">
+      <c r="J90" s="1" t="inlineStr">
         <is>
           <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M99" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr/</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB99" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC99" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-      <c r="A100" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>163142</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
 mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
 territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
 au profit des collectivités seine-et-marnaises pour un accompagnement dans la
 mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
 orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
 un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
 Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
 potentialités offertes pour poursuivre son développement, tout en conservant
 ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
 réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
 l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
 initiatrice de la demande, puis auprès des communes volontaires si elles en
 estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
 pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
 leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
 collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
@@ -17315,2185 +15517,1832 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W100" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>163141</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La démarche de désimperméabilisation et de végétalisation
 des espaces publics (place, parking, cour d’école, aire de jeux,…) est devenue
 un enjeu dans un contexte de changement climatique. Elle cible une gestion
 intégrée des eaux pluviales en surface (infiltration) à toutes les échelles pour
 limiter les phénomènes de ruissellement.&lt;/p&gt;&lt;p&gt;Une gestion intégrée des eaux pluviales en surface
 (infiltration) a pour objectifs de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter les phénomènes de ruissellement,&lt;/li&gt;&lt;li&gt;limiter la saturation des systèmes d’assainissement,&lt;/li&gt;&lt;li&gt;limiter les inondations,&lt;/li&gt;&lt;li&gt;préserver les ressources naturelles en favorisant la
 recharge des nappes,&lt;/li&gt;&lt;li&gt;préserver la qualité de l’eau,&lt;/li&gt;&lt;li&gt;réintroduire la nature,&lt;/li&gt;&lt;li&gt;favoriser la biodiversité,&lt;/li&gt;&lt;li&gt;et contribuer à réduire le phénomène d&amp;#039;îlots de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Suite à une phase de diagnostic préalablement conduite sur
 place par les services départementaux et leurs partenaires, un accompagnement
 adapté est proposé pour faire aboutir le projet de désimperméabilisation.&lt;/p&gt;&lt;p&gt;Cet accompagnement comprend :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réalisation d’un état des lieux du site&lt;/li&gt;&lt;li&gt;L’accompagnement et le conseil sur l’aménagement
 du site (conseils techniques pour la maîtrise d’ouvrage et rédaction du cadre
 général du cahier des charges)&lt;/li&gt;&lt;li&gt;Coordination entre les différents acteurs dans
 la phase d’étude&lt;/li&gt;&lt;li&gt;Accompagnement au montage de dossiers de demande
 de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Direction de l&amp;#039;Eau, de l&amp;#039;Environnement et de
 l&amp;#039;Agriculture (DEEA) pilotera, animera et coordonnera cette prestation, en lien
 avec Aqui&amp;#039;Brie sur son périmètre d&amp;#039;intervention. Elle apportera des conseils
 sur la gestion des eaux pluviales et la création d’ilots de fraicheur. En tant
 que référent elle sera en charge de la coordination des acteurs et la
 répartition des missions d’expertise entre les différents partenaires.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ainsi, selon la complexité du dossier et les thématiques
 abordées, Seine-et-Marne Environnement (SEME), la Direction des Routes (DR) et
 le CAUE77 seront amenés à intervenir techniquement sur leur domaine de
 compétence : Le CAUE77 en particulier sur l’analyse paysagère des sites, la
 création de schéma d’intention et la prise en compte de l’accessibilité, SEME
 sur La sensibilisation aux enjeux environnementaux des différents acteurs et
 l’intégration d’une biodiversité dans les projets et la Direction des Routes
 sur les dépendances de la route.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Désimperméabilisation et végétalisation des espaces publics  type place, parking, cour d’école, aire de jeux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Sols
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Santé
 Biodiversité
 Réhabilitation
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités de Seine-et-Marne &lt;/li&gt;&lt;li&gt;Accompagnement gratuit par les services départementaux.&lt;/li&gt;&lt;li&gt;Certaines prestations délivrées par les organismes associés
 du Département peuvent être payantes, et/ou conditionnées à l’adhésion de la
 commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://eau.seine-et-marne.fr/fr/desimpermeabilisation-et-infiltration</t>
         </is>
       </c>
-      <c r="W101" s="1" t="inlineStr">
+      <c r="W92" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-et-coordonner-les-differents-acteurs-pour-la-desimpermeabilisation-despaces-publics/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>164218</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études en matière de connaissance générale : acquisition de données</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de connaissance générale : études d'intérêt général et acquisition de données</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...37 lines deleted...]
-      <c r="N102" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions consistent en la collecte de données (qualité du milieu, pressions, …) dès lors qu’elles répondent aux 
+priorités de l’Agence de l’eau et qu’elles sont recueillies selon un format défini par l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;Ainsi, peut être citée en exemple la mise en place d’une surveillance des ressources en eau ou des milieux 
+aquatiques permettant d’acquérir, par des organismes tiers, des données brutes tout en s’inscrivant dans une 
+logique de complémentarité avec les réseaux patrimoniaux qui répondent aux obligations nationales et 
+communautaires et qui sont portés par les pouvoirs publics.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
-Assainissement des eaux</t>
-[...2 lines deleted...]
-      <c r="O102" s="1" t="inlineStr">
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le taux d’aide de référence sera de 50 % pour l’acquisition de données et pour le soutien aux études d’intérêt
+général réalisées par des tiers. &lt;/p&gt;&lt;p&gt;Au regard du degré de priorité que représente le projet pour l’Agence de l’eau, le taux d’aide pourra être modulé
+par rapport au taux d’aide de référence, sans toutefois dépasser 80 %. &lt;/p&gt;&lt;p&gt;Ce taux d’aide s’applique sur la base d’un montant retenu par l’Agence de l’eau incluant :
+&lt;br /&gt;• Les prestations intellectuelles en régie ; &lt;br /&gt;• Divers achats spécifiquement liés à la réalisation du projet. L’assiette des achats d’investissement sera
+adaptée en fonction de la durée d’amortissement du bien en regard de la durée du projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_connaissance_generale_etudes_d%E2%80%99interet_general_et_acquisition_de_donnees_-_FICHE_THEMATIQUE.pdf?Archive=264994608217&amp;File=interventions%5Fen%5Fmatiere%5Fde%5Fconnaissance%5Fgenerale%5F%5Fetudes%5Fd%E2%80%99interet%5Fgeneral%5Fet%5Facquisition%5Fde%5Fdonnees%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mener-des-etudes-en-matiere-de-connaissance-generale-etudes-dinteret-general/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AE102" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF102" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C103" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>164213</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à maîtrise d'ouvrage - travaux (AMO travaux)</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financé par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose ses
+compétences aux collectivités adhérentes pour des missions d&amp;#039;ASSISTANCE A
+MAÎTRISE d&amp;#039;OUVRAGE (AMO Travaux) et qui comprennent : &lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase consultation
+des maîtres d’œuvre incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
+Finalisation du zonage d’assainissement communal selon le besoin; &lt;/p&gt;&lt;p&gt;- 
+Reconnaissance de terrains pour appréhender les attentes du maître
+d’ouvrage, le cas échéant aide à la définition de celle-ci ;&lt;/p&gt;&lt;p&gt;- 
+Réalisation des pré-études (esquisses) afin d’évaluer les coûts d’ordre,
+orienter les grands choix techniques et le phasage prévisionnel de
+l’opération ;&lt;/p&gt;&lt;p&gt;- 
+Rédaction du programme décrivant l’opération, les attentes, les
+contraintes, … pour lesquelles le maître d’œuvre devra mener sa mission ;&lt;/p&gt;&lt;p&gt;- 
+Rédaction du dossier complet de consultation des maîtres d’œuvre ; &lt;/p&gt;&lt;p&gt;- 
+Assistance durant la consultation (avis de publicité, réponse aux questions
+des bureaux d’étude, etc. …) ;&lt;/p&gt;&lt;p&gt;- 
+Duplication et envoi des dossiers de consultation ;&lt;/p&gt;&lt;p&gt;- 
+Assistance lors de l’ouverture des offres, rédaction du rapport d’analyse
+des offres ;&lt;/p&gt;&lt;p&gt;- 
+Assistance au montage administratif du (des) marché(s) de maîtrise d’œuvre
+résultant du choix du maître d’ouvrage.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase suivi des
+études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
+Organisation des réunions d’avancement avec le maître d’œuvre, rédaction
+des comptes-rendus ;&lt;/p&gt;&lt;p&gt;- 
+Assistance aux choix techniques à opérer durant les études et aide à la
+décision ;&lt;/p&gt;&lt;p&gt;- 
+Vérification de l’application des dispositions du contrat de maîtrise
+d’œuvre, préparation des ordres de services, des avenants etc …&lt;/p&gt;&lt;p&gt;- 
+Vérification des documents à produire par le maître d’œuvre en application
+du contrat, de leur conformité au dit contrat ;&lt;/p&gt;&lt;p&gt;- 
+Vérification des projets de décomptes présentés par le maître
+d’œuvre ;&lt;/p&gt;&lt;p&gt;- 
+Assistance pour choisir les prestataires externes nécessaires afin que le
+maître d’œuvre puisse mener à bien les études ;&lt;/p&gt;&lt;p&gt;- 
+Coordination avec les intervenants externes ;&lt;/p&gt;&lt;p&gt;- 
+Assistance pour le montage des dossiers de subventions, la sollicitation
+des autorisations administratives, etc …&lt;/p&gt;&lt;p&gt;- 
+Assistance durant la phase consultation des entreprises de travaux ;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase suivi des
+travaux incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
+Vérification des dispositions prises par le maître d’œuvre qui a la charge
+de la direction des travaux ;&lt;/p&gt;&lt;p&gt;- 
+Participation aux réunions de chantier durant les phases clefs (démarrage,
+point singulier, essais de réception, etc …) ;&lt;/p&gt;&lt;p&gt;- 
+Assistance pour choisir les prestataires externes aux entreprises de
+travaux nécessaires durant la phase travaux (mission SPS, contrôle technique,
+etc …) ;&lt;/p&gt;&lt;p&gt;- 
+Vérification du respect du planning, des délais, des enveloppes
+financières ;&lt;/p&gt;&lt;p&gt;- 
+Assistance au maître d’ouvrage dans les étapes de réception des
+travaux ; &lt;/p&gt;&lt;p&gt;- 
+Assistance sur le suivi de la levée des réserves formulées lors de la
+réception des travaux ;&lt;/p&gt;&lt;p&gt;- 
+Assistance à l’examen des désordres signalés par le maître de l’ouvrage
+durant l’année de parfait achèvement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise
+en conformité du système d’assainissement, réhabilitation des stations de traitement
+des eaux usées, Réalisation d’une usine de traitement AEP et interconnexion
+réseaux, reconstruction des ouvrages d’art&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Voirie et réseaux
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etre une collectivité adhérente selon le pôle concerné de l’agence technique (commune, cc, syndicat)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-assistance-a-maitrise-douvrage/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>164170</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Agir en faveur de la biodiversité et s’appuyer sur les ressources naturelles</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Ressources naturelles et Biodiversité : Fiche-action 2 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I103" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="N103" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J95" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;Le
+territoire du GAL est fortement marqué par la présence d’eau et de forêts, avec une
+biodiversité remarquable. Ces ressources fournissent des services essentiels et
+offrent un cadre de vie de qualité aux habitants. Elles sont aujourd’hui
+fortement soumises aux risques, fragiles et à préserver. Des solutions locales
+sont à trouver en s’appuyant sur ces ressources pour atténuer les effets et
+s’adapter au dérèglement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;br /&gt;&lt;/strong&gt;- Favoriser les actions locales de préservation et de valorisation
+de la biodiversité et des ressources naturelles&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux du
+dérèglement climatique&lt;br /&gt;- Développer les solutions fondées sur la nature pour
+atténuer les effets et s’adapter au dérèglement climatique&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Réalisation d’études et actions de
+sensibilisation, de formation, d’animation, de communication sur le dérèglement
+climatique, la biodiversité, les ressources naturelles, les risques
+(inondation, incendie…)&lt;br /&gt;- Soutien aux expérimentations en lien
+avec le changement climatique, la forêt, la ressource en eau&lt;br /&gt;- Actions de sensibilisation et
+d’accompagnement des propriétaires forestiers privés à la gestion de leur forêt&lt;br /&gt;- Actions de sensibilisation à la
+préservation de la ressource en eau (quantitatif, qualitatif)&lt;br /&gt;- Actions de préservation des milieux
+naturels et des continuités écologiques (trames verte, bleue, noire…) :
+restauration de zones humides (étangs, mares…), plantations…&lt;br /&gt;- Projets de création d’îlots de
+fraîcheur, en particulier dans les cours d’école, dans une démarche
+participative : désimperméabilisation, végétalisation…&lt;br /&gt;- Actions de gestion alternative des
+espaces : écopâturage…&lt;br /&gt;- Actions de lutte contre les espèces exotiques
+envahissantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
-Santé
-Education et renforcement des compétences
+Espaces verts
+Espace public
+Risques naturels
+Qualité de l'air
 Biodiversité
-Mers et océans
 Milieux humides
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S103" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Investissements matériels scientifiques, techniques et
+pédagogiques&lt;br /&gt;- Equipements et mobiliers supports aux actions de
+préservation et de valorisation&lt;br /&gt;- Travaux d&amp;#039;aménagement et de réhabilitation d’espaces,
+de plantation&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T103" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-en-faveur-de-la-biodiversite-et-sappuyer-sur-les-ressources-naturelles/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD103" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD95" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>164149</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à maîtrise d'ouvrage - études (AMO Etudes)</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financé par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ainsi INGENIERIE70 propose ses
+compétences aux collectivités adhérentes pour des missions d&amp;#039;ASSISTANCE A
+MAÎTRISE d&amp;#039;OUVRAGE pour la réalisation d&amp;#039;études (AMO Etudes) qui comprennent : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase consultation
+des bureaux d’études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
+Assistance à la définition des besoins et des attentes du maître d’ouvrage,
+évaluation du coût d’ordre des études ;&lt;/p&gt;&lt;p&gt;- 
+Recueil des informations existantes ;&lt;/p&gt;&lt;p&gt;- 
+Rédaction du cahier des charges des études ;&lt;/p&gt;&lt;p&gt;- 
+Rédaction du dossier complet de consultation des bureaux d’études ; &lt;/p&gt;&lt;p&gt;- 
+Assistance durant la consultation (avis de publicité, réponse aux questions
+des bureaux d’études,etc. …) ;&lt;/p&gt;&lt;p&gt;- 
+Duplication et envoi des dossiers de consultation ;&lt;/p&gt;&lt;p&gt;- 
+Assistance lors de l’ouverture des offres, rédaction du rapport d’analyse
+des offres ;&lt;/p&gt;&lt;p&gt;- 
+Assistance au montage administratif du (des) marché(s) avec le(s) bureau(x)
+d’études résultant du choix du maître d’ouvrage.&lt;/p&gt;&lt;p&gt;- 
+Assistance pour le montage des dossiers de subventions et la sollicitation
+de ces dernières.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase suivie des
+études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
+Organisation des réunions d’avancement avec le bureau d’études, le comité
+de pilotage, rédaction des comptes rendus ;&lt;/p&gt;&lt;p&gt;- 
+Assistance aux choix techniques à opérer durant les études et aide à la
+décision ;&lt;/p&gt;&lt;p&gt;- 
+Vérification de l’application des dispositions du cahier des charges et des
+dispositions contractuelles, préparation des ordres de services, des avenants
+etc. …&lt;/p&gt;&lt;p&gt;- 
+Vérification du respect du planning, des délais, des enveloppes
+financières ;&lt;/p&gt;&lt;p&gt;- 
+Vérification des documents produits par le bureau d’études en application
+du contrat, de leur conformité au dit contrat ;&lt;/p&gt;&lt;p&gt;- 
+Vérification des projets de décomptes présentés par le bureau d’études ;&lt;/p&gt;&lt;p&gt;- 
+Assistance pour choisir les prestataires externes éventuellement
+nécessaires afin de mener à bien les études ;&lt;/p&gt;&lt;p&gt;- 
+Coordination avec le comité de pilotage ;&lt;/p&gt;&lt;p&gt;- 
+Assistance au maître d’ouvrage pour la réception des documents finaux.&lt;/p&gt;&lt;p&gt;Durant toute sa mission, Ingénierie70
+assure une assistance d’ordre technique et administrative au maître d’ouvrage
+et assure le contrôle de la mission du (des) bureau(x) d’étude(s). Ingénierie70 assure également un suivi
+financier global de l’opération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Autres exemples d’opérations d’AMO Etudes :&lt;/p&gt;&lt;p&gt;-        Etude de diagnostic des systèmes d’assainissement (réseaux et station)&lt;/p&gt;&lt;p&gt;-        Transfert de compétence assainissement / eau potable&lt;/p&gt;&lt;p&gt;-        Réhabilitation d’un ouvrage d’art&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etre une collectivité adhérente selon le pôle concerné de l’agence technique (commune, cc, syndicat)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;NOS COORDONNÉES&lt;/h3&gt;&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-une-assistance-a-maitrise-douvrage-aux-collectivites-exemple-mise-en-place-dun-schema-directeur-dassainissement/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>164111</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C97" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
 Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I104" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J104" s="1" t="inlineStr">
+      <c r="J97" s="1" t="inlineStr">
         <is>
           <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Economie locale et circuits courts
 Consommation et production
 Risques naturels
 Qualité de l'air
 Biodiversité
 Réhabilitation
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/leader/</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AD104" s="1" t="inlineStr">
+      <c r="AD97" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>17/01/2025</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-[...188 lines deleted...]
-      <c r="C106" s="1" t="inlineStr">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
-[...178 lines deleted...]
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P107" s="1" t="inlineStr">
+      <c r="P98" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q107" s="1" t="inlineStr">
+      <c r="Q98" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD107" s="1" t="inlineStr">
+      <c r="AD98" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>20/06/2024</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>162829</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Accompagner les transitions écologiques et énergétiques</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I108" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J108" s="1" t="inlineStr">
+      <c r="J99" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Promouvoir l&amp;#039;agriculture et les productions locales dans les pratiques alimentaires du territoire ;&lt;br /&gt;- Encourager les entreprises aux pratiques de gestion durable des ressources ;&lt;br /&gt;- Soutenir les projets innovants qui participent à la résilience du territoire ;&lt;br /&gt;- Accompagner les changements de pratiques pour préserver les ressources.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Accompagner les territoires vers de nouvelles pratiques alimentaires ;&lt;br /&gt;- Favoriser les alternatives écologiques des entreprises publiques et privées ;&lt;br /&gt;- Initier les innovations énergétiques ;&lt;br /&gt;- S&amp;#039;adapter pour gérer durablement la ressource en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;accompagnement des territoires vers l&amp;#039;alimentation durable ;&lt;br /&gt;- Opérations favorisant les alternatives écologiques des structures publiques et entreprises privées ;&lt;br /&gt;- Opérations favorisant les innovations énergétiques et durables ;&lt;br /&gt;- Opérations visant à adapter le territoire à une gestion durable de la ressource en eau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alimentation durable : &lt;/strong&gt;Ensemble de pratiques alimentaires visant à nourrir les êtres humains en qualité et en quantité suffisante, aujourd&amp;#039;hui et demain, dans le respect de l&amp;#039;environnement, en étant accessible économiquement et rémunératrice sur l&amp;#039;ensemble de la chaîne alimentaire (ADEME).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Innovation, créativité et recherche
 Animation et mise en réseau
 Valorisation d'actions
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt;/ 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-transitions-ecologiques-et-energetiques/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD108" s="1" t="inlineStr">
+      <c r="AD99" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G109" s="1" t="inlineStr">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>163041</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, valoriser et gérer durablement le patrimoine naturel du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F100" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...29 lines deleted...]
-      <c r="N109" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Pays d’Auge se distingue par la qualité́ et la diversité́ de son patrimoine naturel : bocages, prairies, forêts, littoral, faune, flore, ressources en eau, etc. Sources de bien-être, de biodiversité et de dynamisme touristique et économique, ces éléments naturels constituent des marques identitaires fortes pour le territoire qu’il convient de préserver et de valoriser. Répondant à 8 objectifs prioritaires du SRADDET normand et prenant en considération les constats scientifiques d’érosion de la biodiversité et du littoral du GIEC normand, cette fiche-action n°2 de la stratégie Locale de développement LEADER permet d’accompagner la mise en œuvre opérationnelle des transitions écologiques à opérer dans les territoires pour réduire les causes du changement climatique, protéger les espaces naturels littoraux et d’arrière-pays et valoriser leurs paysages. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver durablement les ressources et les espaces naturels du territoire&lt;/li&gt;&lt;li&gt;Renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Sensibiliser différents publics sur la préservation du patrimoine naturel et inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Former les acteurs économiques du territoire à intégrer la dimension environnementale dans leurs pratiques pour limiter l’impact écologique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Recensement, restauration et gestion durable du patrimoine naturel du Pays d’Auge&lt;/li&gt;&lt;li&gt;Opérations d’aménagement et de valorisation des espaces et ressources naturelles pour sensibiliser et accueillir le public tout en respectant les milieux&lt;/li&gt;&lt;li&gt;Sensibilisation et information auprès des publics à la protection et gestion durable du patrimoine naturel et à l&amp;#039;écocitoyenneté, aménagement de lieux et d’espaces d’accueil dédiés&lt;/li&gt;&lt;li&gt;Structuration et soutien des réseaux d’acteurs du domaine de l’environnement&lt;/li&gt;&lt;li&gt;Actions visant au développement de jardins partagés, potagers pédagogiques, jardins en permaculture accessibles à tous &lt;/li&gt;&lt;li&gt;Utilisation de solutions fondées sur la nature pour renaturaliser les centre-bourgs et renforcer l&amp;#039;adaptation au changement climatique (études)&lt;/li&gt;&lt;li&gt;Actions visant à limiter l’utilisation d’eau potable pour des usages non-alimentaires&lt;/li&gt;&lt;li&gt;Sensibilisation et la formation des artisans à l’utilisation d’agro-matériaux pour la construction et la rénovation des bâtiments et soutien aux réseaux d’acteurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mise en place de jardins partagés citoyens ; Gestion de marais ; Action éducative auprès du grand public ; Développement d&amp;#039;un parcours pédagogique d&amp;#039;éducation à l&amp;#039;environnement...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
-Assainissement des eaux
-[...4 lines deleted...]
-Tourisme
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
 Forêts
-Montagne
 Sols
-Espaces verts
-[...20 lines deleted...]
-Risques naturels
+Santé
+Education et renforcement des compétences
 Biodiversité
-Equipement public
-[...12 lines deleted...]
-Bibliothèques et livres
+Mers et océans
 Milieux humides
-Inclusion numérique
-[...4 lines deleted...]
-      <c r="O109" s="1" t="inlineStr">
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de préserver durablement les ressources et/ou espaces naturels du Pays d&amp;#039;Auge&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Le projet permet d&amp;#039;informer et sensibiliser le public sur la préservation du patrimoine naturel et d&amp;#039;inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Le projet permet de développer durablement l&amp;#039;attractivité économique des zones rurales via ses filières locales&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Voiries et réseaux divers en dehors de la gestion de l’eau ; &lt;/span&gt;Construction de bâtiment non réversible ; Installation sanitaires classiques avec usage d’eau ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-valoriser-et-gerer-durablement-le-patrimoine-naturel-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD100" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-[...430 lines deleted...]
-      <c r="A113" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>162982</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I113" s="1" t="inlineStr">
+      <c r="I101" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -19536,180 +17385,180 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P113" s="1" t="inlineStr">
+      <c r="P101" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q113" s="1" t="inlineStr">
+      <c r="Q101" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD113" s="1" t="inlineStr">
+      <c r="AD101" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>162974</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>DDT de l'Aube</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les
 services spécialisés de la Direction Départementale des
 Territoires de l’Aube, selon le domaine concerné, sont les
 interlocuteurs de proximité des élus qui souhaitent être
 accompagnés et soutenus dans la mise en œuvre de leurs projets
 relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
 	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
 	des actes d’urbanisme et conseil aux services instructeurs des
 	collectivités,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
 	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
 	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	aux collectivités dans la mise en œuvre de l’ingénierie sur
 	mesure proposée par l’ANCT, ...&lt;/p&gt;
 	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
 	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	et instruction des procédures environnementales des projets,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
@@ -19745,437 +17594,3250 @@
 	douces,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
 	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
 	des collectivités pour la prise d’arrêtés de mise en sécurité,
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Développement
 économique et commercial&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	et accompagnement pour la réalisation de projets économiques ou
 	industriels, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Ingénierie
 financière&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
 	à la recherche de financements publics (outil aides territoires),
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 – Action
 Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
 Petites Villes de Demain (PVD) ;&lt;/p&gt;
 &lt;p&gt;– Pacte
 Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
 &lt;p&gt;– Aménagements
 d’espaces publics ;&lt;/p&gt;
 &lt;p&gt;– Renouvellement
 urbain, écoquartiers ;&lt;/p&gt;
 &lt;p&gt;– Rénovation
 thermique de bâtiments publics, production d&amp;#039;EnR ; 
 &lt;/p&gt;
 &lt;p&gt;– Agendas
 d’accessibilité programmée ;&lt;/p&gt;
 &lt;p&gt;– Diagnostics
 de sécurité routière ;&lt;/p&gt;
 &lt;p&gt;– Aires
 d’accueil des gens du voyage ;&lt;/p&gt;
 &lt;p&gt;– Plans
 communaux de sauvegarde ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
 liés aux énergies renouvelables ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
 de friches artisanales et industrielles ;&lt;/p&gt;
 &lt;p&gt;– Planification
 territoriale… .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Prévention des risques
 Mobilité pour tous
 Connaissance de la mobilité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction
 Départementale des Territoires de l’Aube.&lt;/p&gt;
 &lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>jean-michel.barrois@aube.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>DDT 10</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>163055</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une mission d'assistance aux maîtres d'ouvrage (AMO) pour la réalisation de projets, d'études ou de travaux</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>SERVICE INGÉNIERIE</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mission d’ingénierie vous accompagne pour :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Réaliser une étude :
+&lt;ul&gt;
+&lt;li&gt;vous accompagne de votre réflexion initiale à sa finalisation pour vous aider à préciser vos objectifs, rédiger le cahier des charges, prendre en charge la consultation des bureaux d’étude et l’analyse des offres et vous assister dans les démarches de financement de l’étude.&lt;/li&gt;
+&lt;li&gt;participe aux réunions, délivre des avis techniques sur les livrables produits et vous accompagne dans vos prises de décisions et l’appropriation des résultats.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;li&gt;Réaliser une procédure de protection de captage (PPC)&lt;/li&gt;
+&lt;li&gt;Réaliser des travaux (faisabilité, marché de Moe, conception, suivi du chantier…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Conseil - information :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
+&lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Ingénierie (complémentaire aux bureaux d&amp;#039;étude ou aux maîtres d&amp;#039;œuvre) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Assistance pour la réalisation d’études ou de travaux : définition des objectifs, gestion du projet,&lt;br /&gt;
+suivi technique, financements, aide à la décision, marchés publics, autorisations (foncier, réglementaire…)&lt;br /&gt;
+&lt;em&gt;Exemples : schémas directeurs, diagnostics, procédure de protection de captage, travaux…&lt;/em&gt;&lt;/li&gt;
+&lt;li&gt;Accompagnement sur l’organisation, la structuration et la gestion des services proposés (tarification,&lt;br /&gt;
+modes de gestion, etc.)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MODALITÉS DE CONTRACTUALISATION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le service bi-départemental d’assistance technique dans le domaine de l’eau vise l’accompagnement des communes ou des établissements publics de coopération intercommunale qui ne bénéficient pas des moyens suffisants pour l’exercice de leurs compétences dans le domaine de l’assainissement, de la protection de la ressource en eau […](art L3232-1-1 CGCT). Ces collectivités sont « éligibles » à l’assistance technique départementale.&lt;/p&gt;&lt;p&gt;Dans la limite de ses moyens, le service intervient également auprès des autres collectivités.&lt;/p&gt;&lt;p&gt;Les missions d’animation sont gratuites et s’adressent à toutes les collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONVENTIONNEMENT AVEC LES COLLECTIVITÉS ÉLIGIBLES*&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements mettent à jour annuellement la liste des services éligibles.&lt;/p&gt;&lt;p&gt;Une convention unique d’assistance technique dans le domaine de l’eau est proposée à ces collectivités, comprenant au choix les missions SATESE, SATEP et/ou Ingénierie.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTRACTUALISATION AVEC LES COLLECTIVITÉS NON ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements peuvent intervenir à la demande ou en réponse à un appel d’offre en tant qu’opérateur économique soumis aux règles de la commande publique.&lt;/p&gt;&lt;p&gt;Dans ce cas, les Départements établissent une offre technique et financière pour répondre au besoin de la collectivité, qui est ensuite contractualisée.&lt;/p&gt;&lt;p&gt;*L’éligibilité est définie par des critères de population, de potentiel financier et d’appartenance à une zone de montagne (Art R3232-1 du CGCT).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/service-ingenierie/</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
+Pôle Ingénierie Drôme&lt;br /&gt;
+04 75 79 82 74&lt;br /&gt;
+&lt;a href="mailto:piea&amp;#64;ladrome.fr"&gt;piea&amp;#64;ladrome.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/service-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>155570</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la récupération et l'utilisation des eaux pluviales des bâtiments publics existants</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>RÉCUPÉRATION ET UTILISATION DES EAUX PLUVIALES DES BÂTIMENTS PUBLICS EXISTANTS</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J104" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les investissements nécessaires à la récupération des eaux de pluie des toitures des bâtiments publics existants afin de favoriser les économies d&amp;#039;eau par une utilisation à l&amp;#039;extérieur et/ou l&amp;#039;intérieur des bâtiments (usages autorisés selon les dispositions réglementaires en vigueur).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures intercommunales et autres groupements de collectivités compétents (hors Métropole et communauté urbaine)&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études préalables, outils de communication associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de terrassement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs de récupération des eaux de pluie aériens ou enterrés normalisés (cuves PEHD, bétons, citernes...) y compris accessoires de collecte et de filtration
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements nécessaires à l&amp;#039;utilisation des eaux de pluie (filtres, systèmes de pompage, canalisations, disconnecteurs, compteurs, signalétique...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Petits équipements hydro économes associés au projet (limiteurs de débits, réducteurs de pression...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositifs de récupération non normalisés ou collectant des eaux de pluie des toitures composées d&amp;#039;amiante ciment ou de plomb
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réserves incendie (autre dispositif d&amp;#039;aide)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares et bassins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plancher/plafond :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 50.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses devront répondre à la réglementation et aux règles de l’art en vigueur (recommandations techniques).&lt;/li&gt;&lt;li&gt;Vérification de l’adéquation entre les ressources et les besoins (ou formulaire simplifié à renseigner) :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Éléments techniques justifiant le dimensionnement par rapport aux besoins d’utilisation des eaux de pluie : surfaces et type de toiture collectées, volumes d’eau de pluie récupérables, volume de stockage… ,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Estimation de l’économie annuelle d’eau potable prévisionnelle,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Modalités de surveillance et d’entretien des équipements.&lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’avis technique de la Direction de l’Environnement pourra être sollicité concernant les aspects touchant à la conception et à la mise en œuvre des équipements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/recuperation-et-utilisation-des-eaux-pluviales-des-batiments-existants/</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c2f-modele/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>155562</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la végétalisation des cours d’écoles</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+  Aménagements ludiques et sportifs (espaces multifonctionnels), création d&amp;#039;espace contribuant à l&amp;#039;organisation d&amp;#039;ateliers pédagogiques (ex : jardins potagers, carrés d&amp;#039;herbes aromatiques...), Études et dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, outils de communication et supports pédagogiques liés à l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations hors-sols d&amp;#039;éléments végétalisés de type bacs et potées fleuris, jardinières...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses d&amp;#039;entretien et de maintenance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de rénovation globale des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements liés à la création de bâtiments scolaires (constructions neuves).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond de
+ dépenses éligibles :
+ &lt;/strong&gt;
+ 600.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>154983</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser les atouts du territoire pour lutter et d'adapter au changement climatique et à l'urgence énergétique</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La situation géographique du PETR Sélestat Alsace Central et de la communauté de communes du Canton d&amp;#039;Erstein en bordure du Rhin et à la confluence de nombreux cours d&amp;#039;eau confère au territoire un patrimoine naturel exceptionnel. La préservation et la restauration des ressources naturelles mais également celle des éléments participant de l&amp;#039;identité paysagère (réseau hydrographique, coteaux, piémont, façade rhénane, ried) doivent conditionner le développement local du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Des dynamiques dans ce sens sont actuellement à l&amp;#039;œuvre sur le territoire : le Projet Alimentaire Territorial 2020-2022 ; le Pacte de Relance et de Transition Energétique ; les Plans Climat Air Energie Territorial ; les Contrats d&amp;#039;objectif Territorial « Accélérateur de transition » dans lesquels se sont engagés chaque EPCI et qui représentent un processus transversal climat-air-énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ La préservation environnementale constitue donc pour le territoire un levier de transition, de coopération et d&amp;#039;innovation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Développer des circuits courts ainsi que la création et/ou le développement de filières alimentaires de proximité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Créer et/ou développer des actions de communication et/ou d&amp;#039;animation contribuant au développement de l&amp;#039;agriculture durable, à l&amp;#039;autonomie alimentaire et/ou l&amp;#039;alimentation locale
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutenir les équipements de valorisation des filières mellifères et fruitières issues de l&amp;#039;agriculture biologique ou en conversion
+&lt;/p&gt;
+&lt;p&gt;
+ Créer et/ou préserver des espaces naturels
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Créer et/ou préserver de mares, vergers, serres, jardins partagés ou pédagogiques
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Valoriser la production locale d&amp;#039;énergies renouvelables pour de l&amp;#039;autoconsommation collective
+&lt;/p&gt;
+&lt;p&gt;
+ Développer la filière locale du bois en faveur de l&amp;#039;économie circulaire locale
+&lt;/p&gt;
+&lt;p&gt;
+ Actions pédagogiques de sensibilisation à la transition écologique et/ou aux enjeux du dérèglement climatique à destination de tous les publics
+&lt;/p&gt;
+&lt;p&gt;
+ Démarches d&amp;#039;expérimentation sur l&amp;#039;adaptation des peuplements forestiers et/ou espèces végétales aux défis climatiques
+&lt;/p&gt;
+&lt;p&gt;
+ Actions d&amp;#039;économie et/ou de la protection de la ressource eau
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Transition énergétique
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale :&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1fb4-mobiliser-les-atouts-du-territoire-pour-lutte/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>153408</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'animation de bassins versants (frais de fonctionnement, d'études et de communication)</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Animation de bassins versants (frais de fonctionnement, d&amp;rsquo;études et de communication)</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Frais de fonctionnement, d&amp;#039;études et de communication des cellules en charge de SAGE (schéma d&amp;#039;aménagement et de gestion des eaux) ou de contrats de bassins versants. La politique d&amp;#039;aide du conseil départemental à l&amp;#039;animation de bassins versants se décline de la façon suivante :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Salaires, charges salariales et frais de formation : 20% pour les SAGE et 25% pour les contrats de bassin versant. Aide plafonnée à 60.000€ de dépense éligible pour 1 animateur principal et 1 mi-temps de secrétariat et à 35.000€ pour 1 animateur &amp;#34;bassin versant&amp;#34; (en charge de l&amp;#039;appui au boisement, des problématiques d&amp;#039;érosion et de lutte contre les inondations). La subvention est limitée à 80% d&amp;#039;aides globales (y compris agences de l&amp;#039;eau et Région BN) et 2,5 ETP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes : 20% du montant HT pour les SAGE et 25% pour les contrats de bassin versant,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de communication : 20% du montant HT pour les SAGE et 25% pour les contrats de bassin versant plafonné à 2000€ d&amp;#039;aides annuelles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais de fonctionnement : 20% pour les SAGE et 25% pour les contrats de bassin versants des frais de fonctionnement de la cellule d&amp;#039;animation (téléphone, location de bureaux, photocopies, timbres, petit matériel...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces à fournir relatives au financement du projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le plan de financement prévisionnel du projet intégrant les dépenses connexes, précisant l&amp;#039;origine et le montant des moyens financiers (apport personnel, emprunts, subventions y compris l&amp;#039;aide sollicitée) ainsi que, s&amp;#039;il y a lieu, un échéancier indicatif des dépenses prévues.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les coordonnées du payeur (RIB).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La demande signée du porteur de projet ou de son représentant légal, avec nom (raison sociale), adresse, et autres coordonnées, numéro SIRET, énumérant l&amp;#039;objet du projet, son cout prévisionnel global, sa durée et le montant de la subvention sollicitée, la procédure au titre de laquelle celle-ci est demandée et les noms et coordonnées du responsable du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La délibération de l&amp;#039;organe compétent de la collectivité territoire ou de l&amp;#039;organisme public approuvant le projet et le plan de financement prévisionnel précisant l&amp;#039;origine et le montant des moyens financiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une notice explicative indiquant de façon précise : son objet, les objectifs poursuivis et les résultats attendus et son insertion dans la stratégie de développement local, sa durée et son calendrier (sauf s&amp;#039;ils sont suffisamment détailles dans la demande), s&amp;#039;il y a lieu, ses conditions particulières de réalisation et la justification de son caractère fonctionnel ; s&amp;#039;il s&amp;#039;agit d&amp;#039;une tranche ou d&amp;#039;une phase, leur intégration dans le projet global avec indication du déroulement de celui-ci, un état de coût prévisionnel détaillé par nature de dépense ; le cas échéant, les devis (ceux-ci ne sont pas produits, en particulier dans le cas ou le montant de la subvention est forfaitaire du fait de l&amp;#039;application d&amp;#039;un barème).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espace public</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est conditionnée au versement d&amp;#039;une aide de l&amp;#039;Agence de l&amp;#039;eau au titre de l&amp;#039;animation de contrats de bassins versants ou à l&amp;#039;attribution de mission d&amp;#039;animation d&amp;#039;un SAGE. La subvention est attribuée dès notification à hauteur de 60% et le solde est versé sur présentation du rapport d&amp;#039;activités et des pièces justificatives. Si le bassin versant couvre plusieurs départements, l&amp;#039;aide est calculée au prorata de la surface de bassin versant dans la Manche. Le dossier est instruit de la façon suivante :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen par la commission permanente
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération du conseil départemental et notification des subventions
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/animation-de-bassins-versants-frais-de-fonctionnement-detudes-et-de-communication/</t>
+        </is>
+      </c>
+      <c r="W107" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 41
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f9d-animation-de-bassins-versants-frais-de-foncti/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2023</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>159891</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les communes et les intercommunalités en matière juridique et administrative</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>conseil juridique et administratif</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;assistance et de conseil dans les domaines juridiques et administratifs pour les questions liées à la gestion locale
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil juridique : rédaction de notes ou avis sur une situation juridique donnée ou des problématiques de gestion locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil, assistance et aide à la rédaction de documents dans le cadre de la commande publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès gratuit à une plateforme de dématérialisation en matière de marchés publics et accompagnement dans la création d&amp;#039;un profil acheteur des collectivités gardoises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de modèles de documents, relecture et vérification des projets de documents (contrats, conventions, arrêtés, délibérations, cahiers des charges de marchés publics)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil juridique en matière de domanialité, d&amp;#039;urbanisme, de gestion de service public, de relations avec les usagers
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Tourisme
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
+&lt;/p&gt;
+&lt;p&gt;
+ 0,50 € par habitant pour les communes
+&lt;/p&gt;
+&lt;p&gt;
+ 0,25 € pour les EPCI à fiscalité propre
+&lt;/p&gt;
+&lt;p&gt;
+ 0,10 €pour les EPCI sans fiscalité propre
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-technique-gard.fr/</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04.66.02.85.50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>d.paloc@atdgard.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8799-conseiller-les-communes-et-les-intercommunali/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>159890</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les communes et les intercommunalités en matière technique et de financement de projets</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil technique et financement</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;assistance et de conseil dans les domaines techniques et de financement de projet pour les questions liées à la gestion locale
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Apporter soutien et expertise aux collectivités en matière d&amp;#039;ingénierie publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique en matière d&amp;#039;urbanisme, de voirie, d&amp;#039;eau et d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise technique pour mener à bien tous projets d&amp;#039;équipement et d&amp;#039;aménagement public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de projets, diagnostics des besoins et aide à la programmation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance en matière d&amp;#039;étude de faisabilité technique, règlementaire et financière pour tous projets locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de cahiers des charges spécifiques aux projets ( lettre de consultation, acte d&amp;#039;engagement, CCTP, CCAP, mémoire technique cadre, programme de travaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour la recherche de financement, élaboration de tableaux de financements, calcul du reste à charge potentiel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
+&lt;/p&gt;
+&lt;p&gt;
+ 0,50 € par habitant pour les communes
+&lt;/p&gt;
+&lt;p&gt;
+ 0,25 € pour les EPCI à fiscalité propre
+&lt;/p&gt;
+&lt;p&gt;
+ 0,10 €pour les EPCI sans fiscalité propre
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-technique-gard.fr/</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04.66.02.85.50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>d.paloc@atdgard.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/870e-conseiller-les-communes-et-les-intercommunali/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>157557</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Aider les collectivités samariennes lors d'évènements climatiques majeurs</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Fonds catastrophes naturelles</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 30</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au regard de la fréquence accrue des aléas climatiques dans la Somme, un dispositif de soutien départemental aux collectivités concernées est mis en oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les crédits sont mobilisables par les bénéficiaires dans le cadre d&amp;#039;une enveloppe de 250.000€ sur 6 ans et le dispositif est décliné selon les modalités suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   taux de subvention : 30% du coût hors taxes des dépenses éligibles, déduction faite le cas échéant des indemnités d&amp;#039;assurance
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide financière plafonnée à 80.000€ par dossier
+  &lt;/li&gt;
+  &lt;li&gt;
+   participation minimale du maître d&amp;#039;ouvrage : 20% du coût de l&amp;#039;opération
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide départementale cumulable avec d&amp;#039;autres financements publics
+  &lt;/li&gt;
+  &lt;li&gt;
+   prise en compte des dépenses à compter de la date de survenue des dommages.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   réparation des voiries,
+  &lt;/li&gt;
+  &lt;li&gt;
+   espaces publics et ouvrages endommagés (études et travaux d&amp;#039;investissement).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espace public
+Voirie et réseaux
+Risques naturels
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P110" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q110" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors, de vote du budget primitif 2023, l&amp;#039;assemblée départementale a pérennisé et élargi l&amp;#039;accès à ce dispositif à tous les évènements climatiques exceptionnels sans que l&amp;#039;état de catastrophe naturelle ne soit nécessairement reconnu. Les bénéficiaires sont donc les communes de la Somme (et leurs groupements) dont l&amp;#039;état de catastrophe naturelle a été reconnu par arrêté ministériel
+ &lt;strong&gt;
+  ou attestant du caractère exceptionnel d&amp;#039;un évènement climatique.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.somme.fr/services/appui-aux-collectivites/les-aides-du-departement/fonds-catastrophes-naturelles/</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://subvention.somme.fr/</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil départemental de la Somme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;attractivité et du développement des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 22 71 81 71
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>allefevre@somme.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be56-soutenir-les-collectivites-samariennes-lors-d/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>157098</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic ou des travaux dans le domaine de l’eau et de l’assainissement</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;accompagner les collectivités Sur les domaines particuliers de l&amp;#039;eau, de l&amp;#039;assainissement et de la Gemapi, MATEC assiste les collectivités dans :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • La réalisation des diagnostics
+ &lt;br /&gt;
+ • La définition de programmes de travaux
+ &lt;br /&gt;
+ • Les études comparatives sur les modes d&amp;#039;exploitation
+ &lt;br /&gt;
+ • La mise en place ou le renouvellement des contrats de DSP, de prestations de services
+ &lt;br /&gt;
+ • Les études de transfert de compétences eau, assainissement, Gemapi
+ &lt;br /&gt;
+ • Les renouvellements de réseaux d&amp;#039;eau potable et d&amp;#039;assainissement
+ &lt;br /&gt;
+ • Les travaux de restauration des cours d&amp;#039;eau et de lutte contre les inondations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be61-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>162511</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion durable des eaux pluviales - études préalables, travaux et acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>GESTION DURABLE DES EAUX PLUVIALES - ETUDES PREALABLES, TRAVAUX ET ACQUISITIONS FONCIERES</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités pour les études préalables et les travaux favorisant une gestion à la source des eaux pluviales en soutenant des projets privilégiant l’infiltration des eaux pluviales et le recours à des solutions fondées sur la nature sur les espaces publics existants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Voirie et réseaux
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études préalables à la réalisation des travaux : étude de perméabilité des sols, études topographiques, géotechniques, loi sur l’eau, missions SPS, études d’ingénierie, … .&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;aménagements de surface : noues, fossés, bassins d’infiltration, aménagements avec revêtements perméables (végétalisation, matériaux poreux, … ), espaces verts inondables, arbres de pluie, reprofilage de trottoirs et arasements de bordures, …&lt;/li&gt;&lt;li&gt;Ouvrages enterrés : tranchées drainantes, chaussées à structure réservoir, Structures Alvéolaires Ultra Légères (SAUL), …&lt;/li&gt;&lt;li&gt;Essais préalables à la réception des travaux&lt;/li&gt;&lt;li&gt;Acquisitions foncières&lt;/li&gt;&lt;li&gt;Communication et sensibilisation : expositions, documents pédagogiques, etc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Nouveaux aménagements d’urbanisation (lotissements, zones d’activités, … ),&lt;/li&gt;&lt;li&gt;Les opérations exclusives de création de réseau d’eaux pluviales,&lt;/li&gt;&lt;li&gt;Travaux d’entretien courant,&lt;/li&gt;&lt;li&gt;Réserves incendie (autre dispositif d’aide).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le choix de travaux doit être justifié par un schéma directeur d’assainissement ou un schéma de gestion des eaux pluviales de moins de 10 ans.&lt;/li&gt;&lt;li&gt;Les opérations peuvent être également préconisées par une étude spécifique (déconnexion des eaux pluviales, potentiel de désimperméabilisation).&lt;/li&gt;&lt;li&gt;Les gains hydrauliques attendus suite à la réalisation des travaux devront être estimés.&lt;/li&gt;&lt;li&gt;L’avis technique de la Direction de l’Environnement pourra être sollicité concernant les aspects touchant à la- conception et à la mise en oeuvre des projets.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plafond des dépenses subventionnables (travaux):&lt;/strong&gt; 500 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT de l’étude ou des travaux si non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/eau-potable-etudes-prealables-travaux-et-acquisitions-foncieres/</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-gestion-durable-des-eaux-pluviales-travaux-et-acquisitions-foncieres/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>162510</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion durable des eaux pluviales - études, amélioration des connaissances et gestion patrimoniale</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>GESTION DURABLE DES EAUX PLUVIALES - ETUDES, AMELIORATION DES CONNAISSANCES ET GESTION PATRIMONIALE</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="J114" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités pour les études d’aides à la décision et les équipements nécessaires à l’amélioration de la gestion des eaux pluviales en privilégiant leur déconnexion des réseaux et leur infiltration. Soutenir ainsi les collectivités souhaitant disposer des éléments techniques, administratifs et financiers indispensables à une prise de décision éclairée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espace public</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités compétents&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Études d’aide à la décision et de programmation, portant notamment sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les schémas de gestion des eaux pluviales, zonages, bilans &lt;/span&gt;&lt;span&gt;hydrauliques, …&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études globales d’analyse du potentiel de désimperméabilisation et de renaturation des espaces publics&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études globales de déconnexion des eaux pluviales&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;2.&lt;/strong&gt; Équipements permettant l&amp;#039;acquisition de données qualitatives et &lt;/span&gt;&lt;span&gt;quantitatives relatives à la gestion des eaux pluviales&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Équipements de surveillance des rejets pluviaux (sondes ultrasons, radars, hauteur/vitesse, qualité des eaux, … )&lt;/li&gt;&lt;li&gt;Dispositifs de piégeage des déchets aux exutoires des réseaux d’eaux pluviales&lt;/li&gt;&lt;li&gt;Outils de supervision et de gestion de données à l’échelle du territoire du maître d’ouvrage&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;p&gt;Le cahier des charges des études doit être soumis préalablement à l’avis des services du Département. Dans le cadre des schémas de gestion des eaux pluviales, il doit respecter les prescriptions du modèle élaboré par le Département et l’AREAS.&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;L’arrêté de mise en enquête publique est nécessaire pour le solde des zonages et schémas de gestion des eaux pluviales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/gestion-durable-des-eaux-pluviales-etudes-amelioration-des-connaissances-et-gestion-patrimoniale/</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y114" s="1" t="inlineStr">
         <is>
-          <t>jean-michel.barrois@aube.gouv.fr</t>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z114" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-gestion-durable-des-eaux-pluviales-etudes-et-gestion-patrimoniale/</t>
         </is>
       </c>
       <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB114" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique</t>
+          <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC114" s="1" t="inlineStr">
         <is>
-          <t>DDT 10</t>
+          <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE114" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF114" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG114" s="1" t="inlineStr">
         <is>
-          <t>27/06/2024</t>
+          <t>19/04/2024</t>
         </is>
       </c>
       <c r="AH114" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:34" customHeight="0">
       <c r="A115" s="1">
-        <v>144998</v>
+        <v>162242</v>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Assiter les collectivités en ingénierie technique et administrative</t>
-[...4 lines deleted...]
-          <t>Assistance à maîtrise d'ouvrage et à maîtrise d'oeuvre</t>
+          <t>Se former à comment subventionner ses projets</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>Nièvre Ingénierie</t>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L115" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...38 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
 Espace public
+Friche
 Voirie et réseaux
-Modes actifs : vélo, marche et aménagements associés
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R115" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S115" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U115" s="1" t="inlineStr">
         <is>
-          <t>Nièvre</t>
+          <t>Jura</t>
         </is>
       </c>
       <c r="V115" s="1" t="inlineStr">
         <is>
-          <t>https://www.nievreingenierie.com/</t>
+          <t>https://www.amjura.fr</t>
         </is>
       </c>
       <c r="X115" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y115" s="1" t="inlineStr">
         <is>
-          <t>richard.doucet@nievre.fr</t>
+          <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
       <c r="Z115" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/367b-assiter-les-collectivites-en-ingenierie-techn/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
         </is>
       </c>
       <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC115" s="1" t="inlineStr">
         <is>
-          <t>Nièvre Ingénierie</t>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE115" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG115" s="1" t="inlineStr">
         <is>
-          <t>05/07/2023</t>
+          <t>20/03/2024</t>
         </is>
       </c>
       <c r="AH115" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:34" customHeight="0">
       <c r="A116" s="1">
-        <v>144547</v>
+        <v>162241</v>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
-[...4 lines deleted...]
-          <t>Emprunt citoyen</t>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>161802</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) destinée à assurer le suivi de la bonne exécution des études de vos systèmes pluviaux jusqu’à son rendu final, ainsi qu’une assistance à la gestion des marchés.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/limiter-le-risque-inondation-et-la-pollution-des-milieux-aquatiques-1/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>161801</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un accompagnement général (administratif, juridique, règlementaire, technique) pour améliorer votre gestion des eaux pluviales.&lt;br /&gt;Une AMO visant à recruter un prestataire spécialisé pour formaliser vos projets d’urbanisation ou études diverses (zonage pluvial, gestion intégrée des eaux pluviales, …) jusqu’à la réunion de lancement.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/limiter-le-risque-inondation-et-la-pollution-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="N116" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J119" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -20189,504 +20851,513 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Artisanat
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-Spectacle vivant
 Médias et communication
 Industrie
-Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
-Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S116" s="1" t="inlineStr">
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-  Téléphone
+ &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Aménagement d’une aire de jeux
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
 Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
 Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF116" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G117" s="1" t="inlineStr">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>162533</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de coopération interterritoriale et transnationale</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="N117" s="1" t="inlineStr">
+      <c r="I120" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J120" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette mesure vise à soutenir les projets de
+coopération sur le territoire du Pays de Coutances.&lt;/p&gt;&lt;p&gt;Deux types de coopération peuvent être soutenus :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;       
+&lt;/span&gt;La coopération «
+interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;       
+&lt;/span&gt;La coopération «
+transnationale » entre des territoires relevant de plusieurs Etats membres
+ainsi qu’avec des territoires de pays tiers.&lt;/p&gt;&lt;p&gt;Aux vues des besoins et des pistes d’actions
+envisagées, seront particulièrement favorisés :&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Les projets en lien avec
+l’évolution des pratiques d’implication des acteurs locaux dans les prises de
+décisions ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Les projets d’évolution des
+pratiques agricole et conchylicoles (qualité des eaux, valorisation économique
+et circuits courts) ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Le développement des énergies
+renouvelables ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;La mise en place d’actions
+interterritoriales d’économie circulaire ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Les voyages d’études dont la
+thématique répond aux enjeux de la SLD.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Tout autre projet contribuant à l’atteinte des
+objectifs de la stratégie locale de développement pourra également être
+soutenu.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
-Assainissement des eaux
-[...81 lines deleted...]
-      <c r="AA117" s="1" t="inlineStr">
+Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Attractivité économique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P120" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q120" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les enjeux du GAL du Pays de Coutances se retrouvent sur d’autres
+territoires européens ou nationaux : impacts du réchauffement climatique sur
+les activités humaines et sur l’environnement, adaptation au changement
+climatique, mobilité durable dans les zones rurales, égalité femmes-hommes,
+etc. Cette fiche-action a pour objectif de soutenir les projets de coopération répondant à ces enjeux, avec des territoires français ou européens. La coopération a pour objectifs de mutualiser des
+connaissances, de partager des bonnes pratiques, ou d&amp;#039;agir ensemble. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Coopérer avec d’autres territoires favorise &lt;span&gt;l’innovation et permet de &lt;/span&gt;&lt;span&gt;diffuser les valeurs européennes auprès des habitants du territoire.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-sociale-et-solidaire-et-leconomie-circulaire-fiche-action-6/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB117" s="1" t="inlineStr">
-[...22 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD120" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-      <c r="A118" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>152468</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Aider tous travaux sur la voirie départementale et communale ainsi que les réseaux liés</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>VOIRIE ET RESEAUX DIVERS</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I121" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L118" s="1" t="inlineStr">
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider tous travaux sur la voirie départementale et communale ainsi que les réseaux liés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M118" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réaménagement de la place de la mairie et création de zones accessibles aux Personnes à Mobilité Réduite
  &lt;/li&gt;
  &lt;li&gt;
   Extension des réseaux secs pour desserte de logements sociaux
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un tracteur tondeuse avec kit mulching pour l&amp;#039;entretien des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement et mise aux normes de l&amp;#039;éclairage public dans les communes de moins de 3 500 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Création et aménagement d&amp;#039;abris-bus dans toutes les zones de la commune
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;enfouissement de la fibre optique pour une connexion FTTH (Fiber to the Home)
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des trottoirs, rues et places du centre-ville
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de véhicules utilitaires légers pour les services techniques de la commune
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de zones touristiques avec signalisation et jalonnement du patrimoine local
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -21242,257 +21913,257 @@
  &lt;/li&gt;
  &lt;li&gt;
   les équipements annexes (signalisation verticale (hors nouvel itinéraire poids lourds) feux tricolores, alarme vitesse, mobilier urbain, plaques de rue, aires de jeux...),
  &lt;/li&gt;
  &lt;li&gt;
   les acquisitions foncières,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de voirie liés à la création ou à la réhabilitation de lotissements ou de zones commerciales,
  &lt;/li&gt;
  &lt;li&gt;
   travaux uniquement d&amp;#039;intégration des réseaux secs non situés à proximité immédiate d&amp;#039;espaces d&amp;#039;intérêt patrimonial,
  &lt;/li&gt;
  &lt;li&gt;
   tous travaux de réseaux secs en milieu urbain (la liste des communes urbaines et rurales prises en compte au titre des dispositifs d&amp;#039;aides s&amp;#039;appuie sur la liste des communes définies comme « urbaines » par le dernier arrêté préfectoral en vigueur, pris en application du décret n° 2006-430 du 13 avril 2006 définissant les communes rurales),
  &lt;/li&gt;
  &lt;li&gt;
   travaux sur les chemins ruraux,
  &lt;/li&gt;
  &lt;li&gt;
   travaux relatifs aux espaces verts autres que les espaces d&amp;#039;accompagnement de la voirie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W118" s="1" t="inlineStr">
+      <c r="W121" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3512-aider-a-lequipement-en-videoprotection/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC121" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>152459</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>GESTION INTEGRÉE DES EAUX PLUVIALES ET DISPOSITIFS DE LUTTE CONTRE LES INONDATIONS ET LE RUISSELLEMENT</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I119" s="1" t="inlineStr">
+      <c r="I122" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 57</t>
         </is>
       </c>
-      <c r="J119" s="1" t="inlineStr">
+      <c r="J122" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 15 %)</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L119" s="1" t="inlineStr">
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales et qui visent à limiter et retarder l&amp;#039;écoulement des eaux pluviales notamment dans les réseaux de collecte, tout en favorisant l&amp;#039;épuration naturelle, la recharge des nappes et la création de nouvelles trames vertes lorsque cela est possible.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux et solutions éligibles devront viser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   retarder les écoulements de manière à limiter les débits et les débordements de réseau, et donc les inondations urbaines et de contenir les crues ;
  &lt;/li&gt;
  &lt;li&gt;
   infiltrer les eaux pluviales au plus près de leur point de chute, ce qui permet de soulager les réseaux de collecte et d&amp;#039;éviter la concentration des flux de pollution. La faible quantité de polluants des eaux avant ruissellement peut alors souvent être épurée par le sol lors de l&amp;#039;infiltration. Ce principe participe aussi à la recharge des nappes phréatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   récupérer l&amp;#039;eau pour des usages qui ne nécessitent pas d&amp;#039;utiliser de l&amp;#039;eau potable (arrosage, nettoyage...), ce qui conduit alors à des économies d&amp;#039;eau.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M122" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Désimperméabilisation des trottoirs rue des Sources (VC)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement des berges du Ru d&amp;#039;Orval à Cannectancourt
  &lt;/li&gt;
  &lt;li&gt;
   Protection contre les coulées de boue à la rue d&amp;#039;Annel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement hydraulique des eaux pluviales dans la rue du Val (RD 607)
  &lt;/li&gt;
  &lt;li&gt;
   Études relatives à la gestion des eaux pluviales et aux coulées de boue
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de maîtrise des ruissellements à l&amp;#039;échelle des sous-bassins-versant de Pontpoint
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la berge du Ru Soyer à Passel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parking végétalisé à Villers-sous-Saint-Leu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Dépenses éligibles
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Taux de financement
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Observations
       &lt;/strong&gt;
      &lt;/p&gt;
@@ -21619,598 +22290,598 @@
       (&amp;#43; 15 %)
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       Dépense subventionnable plafonnée à 700 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W119" s="1" t="inlineStr">
+      <c r="W122" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1921-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB119" s="1" t="inlineStr">
+      <c r="AB122" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Gestion des inondations
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC122" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-      <c r="A120" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>151703</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Accompagnements de la DDT 53</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>DDT de Mayenne</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
+Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
  &lt;/li&gt;
  &lt;li&gt;
   le bâtiment, l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
  &lt;/li&gt;
  &lt;li&gt;
   la prévention des risques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;habitat, le logement social et la rénovation urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Contacts et plus d&amp;#039;informations:
  &lt;strong&gt;
   vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Alimentation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités et autres acteurs situés en Mayenne.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse du service territorial (Référents territoriaux)
  :
  &lt;strong&gt;
   &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
    ddt-st&amp;#64;mayenne.gouv.fr
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>DDT Mayenne</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-      <c r="A121" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>151702</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en eau / assainissement / cours d'eau</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
  &lt;br /&gt;
  &lt;br /&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M121" s="1" t="inlineStr">
+      <c r="M124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Renouvellement de Délégation de Service Public (DSP) assainissement à Lancié
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de mise en séparatif des réseaux d&amp;#039;assainissement/eaux pluviales à Ternay
  &lt;/li&gt;
  &lt;li&gt;
   Etude de schéma directeur d&amp;#039;assainissement pour un ensemble de 8 communes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction du règlement de service d&amp;#039;assainissement collectif à St-Etienne-la-Varenne
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://rhone.fr</t>
         </is>
       </c>
-      <c r="W121" s="1" t="inlineStr">
+      <c r="W124" s="1" t="inlineStr">
         <is>
           <t>https://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/45ef-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC121" s="1" t="inlineStr">
+      <c r="AC124" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-      <c r="A122" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>150687</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -22251,3987 +22922,2161 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
+      <c r="AB125" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC122" s="1" t="inlineStr">
+      <c r="AC125" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G123" s="1" t="inlineStr">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>131013</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"-  Grand Est</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...22 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La situation géographique du PETR Sélestat Alsace Central et de la communauté de communes du Canton d&amp;#039;Erstein en bordure du Rhin et à la confluence de nombreux cours d&amp;#039;eau confère au territoire un patrimoine naturel exceptionnel. La préservation et la restauration des ressources naturelles mais également celle des éléments participant de l&amp;#039;identité paysagère (réseau hydrographique, coteaux, piémont, façade rhénane, ried) doivent conditionner le développement local du territoire.
-[...7 lines deleted...]
-&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Développer des circuits courts ainsi que la création et/ou le développement de filières alimentaires de proximité
-[...33 lines deleted...]
-&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
-Transition énergétique
-[...3 lines deleted...]
-Consommation et production
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
 Biodiversité
-Milieux humides</t>
-[...2 lines deleted...]
-      <c r="O123" s="1" t="inlineStr">
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
-[...5 lines deleted...]
- Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
-[...24 lines deleted...]
-          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale :&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W126" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/grand-est</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Grand Est
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nassera Deroueche
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 61 66 91
+&lt;/p&gt;
+&lt;p&gt;
+ nassera.deroueche&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Office français de la biodiversité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ David Monnier
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 62 86 07
+&lt;/p&gt;
+&lt;p&gt;
+ david.monnier&amp;#64;ofb.gouv.fr
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9d5-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-      <c r="A124" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>131012</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Union régionale des Centres permanents d'Initiative pour l'Environnement - Hauts-de-France (CPIE)</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W127" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/hauts-de-france</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;animation régionale du dispositif par l&amp;#039;URCPIE Hauts-de-France :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr" target="_self"&gt;
+  animation-ten&amp;#64;cpie-hautsdefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3266-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>131009</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W128" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Benjamin Virely
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale de la biodiversité Centre-Val de Loire
+&lt;/p&gt;
+&lt;p&gt;
+ 09 70 72 40 12
+&lt;/p&gt;
+&lt;p&gt;
+ benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df17-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>131004</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bretagne</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W129" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Anne-Hélène LE DU
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable du Pôle ingénierie de projets
+&lt;/p&gt;
+&lt;p&gt;
+ 06 02 19 65 28
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  annehelene.ledu&amp;#64;biodiversite.bzh
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4e3-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB129" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>131003</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W130" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bruno Dorbani
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chef du service TerritoireChef du service Territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Agence Régionale de la Biodiversité de Bourgogne-Franche-Comté
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  bruno.dorbani&amp;#64;arb-bfc.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a952-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>131002</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature" - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Stéphanie GARRIDO / Thomas FOUREST
+&lt;/p&gt;
+&lt;p&gt;
+ ARBE
+&lt;/p&gt;
+&lt;p&gt;
+ 04.42.90.90.60-54 / 04.42.90.90.66
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a target="_self"&gt;
+   ville-nature&amp;#64;arbe-regionsud.org
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32a9-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
         <v>147706</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
+      <c r="C132" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G124" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I124" s="1" t="inlineStr">
+      <c r="I132" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N132" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P124" s="1" t="inlineStr">
+      <c r="P132" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q124" s="1" t="inlineStr">
+      <c r="Q132" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R132" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S132" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T132" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V132" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB124" s="1" t="inlineStr">
+      <c r="AB132" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
+      <c r="AC132" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD124" s="1" t="inlineStr">
+      <c r="AD132" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G125" s="1" t="inlineStr">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>144998</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Assiter les collectivités en ingénierie technique et administrative</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à maîtrise d'ouvrage et à maîtrise d'oeuvre</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre Ingénierie</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...22 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagner les investissements nécessaires à la récupération des eaux de pluie des toitures des bâtiments publics existants afin de favoriser les économies d&amp;#039;eau par une utilisation à l&amp;#039;extérieur et/ou l&amp;#039;intérieur des bâtiments (usages autorisés selon les dispositions réglementaires en vigueur).
+ Nièvre Ingénierie propose aux collectivités de la Nièvre une assistance dans la définition de leur projet dans les domaines de l&amp;#039;eau potable, de l&amp;#039;assainissement et de l&amp;#039;aménagement d&amp;#039;espaces extérieurs (voirie particulièrement). Ses agents ont également les compétences techniques et administratives pour effectuer de la maîtrise d&amp;#039;oeuvre. Dans ce cas, Nièvre Ingénierie accompagne la collectivité de la définition du projet à la réception des travaux, en passant par la rédaction des pièces du marché public et le suivi des travaux.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Eau pluviale
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  remplacement de canalisations fuyardes
+ &lt;/li&gt;
+ &lt;li&gt;
+  réhabilitation/création de réservoirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement de réseau d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  renouvellement de Délégation de Service Public
+ &lt;/li&gt;
+ &lt;li&gt;
+  entretien de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de sécurisation routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  réhabilitation de place (centre-bourg)
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcement de routes forestières
+ &lt;/li&gt;
+ &lt;li&gt;
+  agrandissement de cimetières
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
 Assainissement des eaux
-Equipement public
-[...3 lines deleted...]
-      <c r="O125" s="1" t="inlineStr">
+Espace public
+Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...83 lines deleted...]
-      <c r="X125" s="1" t="inlineStr">
+ Il est nécessaire d&amp;#039;adhérer à Nièvre Ingénierie. Cette adhésion est calculée en fonction du nombre d&amp;#039;habitants et de la compétence choisie. Elle permet également aux adhérents de choisir Nièvre Ingénierie sans procédures de mise en concurrence. Les prestations sont ensuite rémunérées selon les tarifs en vigueur. Toutes les collectivités, EPCO, syndicats peuvent devenir adhérent de Nièvre Ingénierie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.nievreingenierie.com/</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Département de la Seine-Maritime
-[...11 lines deleted...]
- &lt;/a&gt;
+ Directeur: Richard DOUCET -  richard.doucet&amp;#64;nievre.fr - 03 86 61 87 47
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat: Christine LAVOLLEE - christine.lavollee&amp;#64;nievre.fr - 03 58 57 05 32
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>richard.doucet@nievre.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/367b-assiter-les-collectivites-en-ingenierie-techn/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB125" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre Ingénierie</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G126" s="1" t="inlineStr">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...449 lines deleted...]
-      <c r="N127" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Sols
-[...548 lines deleted...]
-Assainissement des eaux
 Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
+Montagne
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Santé
-[...1884 lines deleted...]
-Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
 Commerces et services
+Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
 Emploi
+International
 Attractivité économique
 Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
 Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
 Mobilité et véhicules autonomes
+Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R138" s="1" t="inlineStr">
-[...4 lines deleted...]
-&lt;p&gt;
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W134" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  EN SYNTHESE
+  Email
  &lt;/strong&gt;
-&lt;/p&gt;
-[...9 lines deleted...]
- &lt;br /&gt;
+ : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  LES PORTEURS
+  Téléphone
  &lt;/strong&gt;
-&lt;/p&gt;
-[...94 lines deleted...]
-      <c r="AA138" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC138" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="139" spans="1:34" customHeight="0">
-      <c r="A139" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>142692</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Engager une démarche de résilience sur votre territoire</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Responsable territorial, vous souhaitez engager vos services, les entreprises et les habitants autour d&amp;#039;une prise de conscience des vulnérabilités locales. Vous souhaitez anticiper collectivement toute forme de risques pour éviter les situations critiques et complexes. Vous souhaitez co-construire avec eux un plan d&amp;#039;actions pour agir et vous adapter en conséquence.
 &lt;/p&gt;
 &lt;p&gt;
  Vous cherchez une expertise de confiance qui vous permettra d&amp;#039;obtenir des résultats concrets : un territoire plus fort, plus solidaire, plus sobre, plus apte à se relever à moindre coût après des épisodes météorologiques atypiques, de fortes variations des marchés, des catastrophes naturelles, industrielles, financières, sanitaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema propose une offre intégrée d&amp;#039;accompagnement sur-mesure de vos projets en privilégiant les approches collectives :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Diagnostic participatif et identification des priorités d&amp;#039;actions
  &lt;/li&gt;
@@ -26250,235 +25095,235 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &amp;gt; format découverte de type séminaire « tout public » en une journée,
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt; format approfondissement pour les chefs de projet (formation / action pour définir et mettre en place le projet territorial) en deux jours.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Evaluation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Suivi de la démarche, évaluation de l&amp;#039;impact des mesures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Outil boussole de la résilience Cerema
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La boussole de la résilience est un outil proposant une série de leviers. Issu de l&amp;#039;expérience de terrain du Cerema, il permet de consolider ou d&amp;#039;évaluer votre plan d&amp;#039;actions.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M139" s="1" t="inlineStr">
+      <c r="M135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Formation :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ville de Paris (chefs de projets)
  &lt;/li&gt;
  &lt;li&gt;
   DREAL ARA et PACA (chefs de projet)
  &lt;/li&gt;
  &lt;li&gt;
   Groupe immobilier ASTRANCE (séminaire de découverte)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Assistance à la Maîtrise d&amp;#039;Ouvrage :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pôle d&amp;#039;Equilibre des Territoires Ruraux de Montluçon : stratégie de résilience globale
  &lt;/li&gt;
  &lt;li&gt;
   Département de la Nièvre : stratégie d&amp;#039;adaptation et de résilience climatique
  &lt;/li&gt;
  &lt;li&gt;
   Métropole de Lyon : accompagnement dans la dynamique de résilience des services, évaluation de politiques publiques et de projets, création d&amp;#039;une communauté d&amp;#039;acteurs de la résilience à l&amp;#039;échelle de la métropole
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Risques naturels
 Biodiversité
 Equipement public
 Réhabilitation
 Accessibilité
 Emploi
 Appui méthodologique
 Mobilité pour tous
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/engager-demarche-resilience-votre-territoire</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a9e3-engager-une-demarche-de-resilience-sur-votre-/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC139" s="1" t="inlineStr">
+      <c r="AC135" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE139" s="1" t="inlineStr">
+      <c r="AE135" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG139" s="1" t="inlineStr">
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
-      <c r="AH139" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="140" spans="1:34" customHeight="0">
-      <c r="A140" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>142680</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
+      <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L140" s="1" t="inlineStr">
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -26591,51 +25436,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -26653,56 +25498,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R140" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -26745,3068 +25590,2391 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T140" s="1" t="inlineStr">
+      <c r="T136" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC140" s="1" t="inlineStr">
+      <c r="AC136" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE140" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG140" s="1" t="inlineStr">
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
-      <c r="AH140" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="141" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G141" s="1" t="inlineStr">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...16 lines deleted...]
-          <t>&lt;p&gt;
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Construire ou réhabiliter les réseaux &amp;#34;humides&amp;#34;
+  OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Objectifs :
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...14 lines deleted...]
-      <c r="N141" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
-Assainissement des eaux</t>
-[...2668 lines deleted...]
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Musée
-Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
-Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...4 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
-Alimentation
+Commerces et services
+Technologies numériques et numérisation
 Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Emploi
 Attractivité économique
-Appui méthodologique
-Transports collectifs et optimisation des trafics routiers
+Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Mers et océans
-[...1 lines deleted...]
-Bibliothèques et livres
+Limiter les déplacements subis
+Industrie
 Mobilité fluviale
 Milieux humides
-Inclusion numérique
-[...1 lines deleted...]
-Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O154" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R154" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
-[...7 lines deleted...]
- &lt;br /&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S154" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="AA154" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC154" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="155" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G155" s="1" t="inlineStr">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>143406</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Former pour elaborer le zonage pluvial, un outil essentiel pour votre territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H155" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;urbanisation et l&amp;#039;imperméabilisation croissante des sols engendrent et accentuent les phénomènes d&amp;#039;inondations et de pollutions des milieux aquatiques. Le changement climatique renforce les risques liés à ces phénomènes.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La collectivité compétente doit définir la politique de gestion des eaux pluviales qu&amp;#039;elle souhaite porter, afin que l&amp;#039;urbanisation (actuelle et future) ait un impact le plus faible possible sur le cycle naturel de l&amp;#039;eau, l&amp;#039;environnement au sens large et indirectement sur les finances de la collectivité .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;article L.2224-10 du code général des collectivités territoriales prévoit que les communes (ou leurs groupements compétents) délimitent un zonage pluvial adapté à leur territoire en répondant aux enjeux actuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la collectivité compétente, l&amp;#039;élaboration du zonage pluvial constitue une obligation pour les territoires à enjeu qui s&amp;#039;inscrit dans une politique plus globale d&amp;#039;amélioration du cadre de vie et de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Une démarche propre à chaque territoire doit être élaborée, cette formation proposera une méthodologie décomposée en plusieurs étapes pour l&amp;#039;élaboration du document.
+&lt;/p&gt;
+&lt;p&gt;
+ En référence, un guide méthodologique a été publié par le Cerema pour aider et accompagner les acteurs dans cette démarche, en s&amp;#039;appuyant sur des exemples de mise en en place et de mise en œuvre d&amp;#039;un zonage pluvial.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation s&amp;#039;appuie sur les préconisations du guide zonage pluvial et du P&amp;#039;tit Essentiel associé.
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs pédagogiques
+&lt;/h3&gt;
+&lt;p&gt;
+ A l&amp;#039;issue de la formation, le stagiaire sera en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  s&amp;#039;approprier les objectifs du zonage pluvial dans son ensemble et son contenu,
+ &lt;/li&gt;
+ &lt;li&gt;
+  découvrir les phases d&amp;#039;élaboration du zonage pluvial et les acteurs à associer.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ PROGRAMME
+&lt;/h3&gt;
+&lt;h4&gt;
+ JOUR 1 MATIN
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Accueil des participants
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Présentation du zonage pluvial : contexte réglementaire, enjeux et objectifs auxquels le zonage pluvial peut répondre, articulation avec d&amp;#039;autres démarches (PPRI, schémas directeurs d&amp;#039;assainissement...)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pause
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Présentation de la méthodologie générale pour élaborer un zonage : description des différentes étapes &amp;#34;techniques&amp;#34;, organisation de la démarche (management du projet, acteurs à mobiliser, temps et moyens à mettre en oeuvre ...)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pause déjeuner 12H30 / 13H30
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ JOUR 1 APRÈS-MIDI
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;état des lieux et du diagnostic territorial : identification des principaux enjeux du territoire et des secteurs concernés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;état des lieux et du diagnostic territorial : méthodes employées et exemples d&amp;#039;applications
+ &lt;/li&gt;
+ &lt;li&gt;
+  17h00 - Fin de la première journée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ JOUR 2 MATIN
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le zonage pluvial, un outil au service d&amp;#039;une stratégie politique en matière de gestion des eaux pluviales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de la cartographie des zones à enjeux et définition des mesures répondant aux enjeux de l&amp;#039;état des lieux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ JOUR 2 APRÈS-MIDI
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déroulement des étapes conduisant à approuver le zonage pluvial et donner une portée juridique aux prescriptions qu&amp;#039;il prévoit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre et déploiement du zonage pluvial : sensibilisation des acteurs, prise en compte du zonage (urbanisme, assainissement...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pause
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivi et évaluation du zonage pour la prochaine révision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Témoignages d&amp;#039;établissements publics sur le contenu de leurs zonages, la démarche menée et leurs retours d&amp;#039;expériences, discussions autour des difficultés et des réussites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et clôture de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Public
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation cible en particulier les ingénieurs et techniciens des collectivités locales, des services de l&amp;#039;Etat, des établissements publics, des bureaux d&amp;#039;études et les intervenants dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;urbanisme ou de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;h4&gt;
+ Niveau pré-requis
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance générale de la gestion intégrée des eaux pluviales (gestion à la source, infiltration, solutions durables, désimperméabilisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise des fondamentaux du cycle de l&amp;#039;eau (bassins versants, petit/grand cycle de l&amp;#039;eau)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Outils pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exploitation de retours d&amp;#039;études et d&amp;#039;expérience du Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  eVisionnage de témoignages d&amp;#039;acteurs du métier et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation
+&lt;/h4&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h4&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap : naima.ait-el-hadj&amp;#64;cerema.fr
+&lt;/p&gt;
+&lt;h4&gt;
+ Délais d&amp;#039;accès
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Education et renforcement des compétences
+Risques naturels
+Biodiversité
+Appui méthodologique
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-elaborer-zonage-pluvial-outil-essentiel-votre</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/71ec-former-pour-elaborer-le-zonage-pluvial-un-out/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>143355</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'assainissement des infrastructures et la protection des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La gestion des réseaux d&amp;#039;assainissement des infrastructures et la préservation des milieux aquatiques attenants sont au cœur de vos préoccupations et vous souhaitez faire les meilleurs choix en matière d&amp;#039;aménagement et/ou de politique de sécurisation pour assurer, entre autres, la gestion qualitative et quantitative de la ressource en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous souhaitez vous appuyer sur un établissement susceptible de vous offrir une large palette de prestations notamment pour optimiser l&amp;#039;évacuation des eaux de la chaussée, assurer la sécurité des usagers en évitant les risques d&amp;#039;aquaplanage et les projections d&amp;#039;eau (un assainissement correctement conçu et réalisé est gage de pérennité de la chaussée) et préserver les milieux aquatiques contre des pollutions diffuses ou accidentelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur ces problématiques de protection des milieux aquatiques et assainissement des infrastructures en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes préalables : assainissement routier, requalification environnementale, conception de dispositifs d&amp;#039;assainissement alternatifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôles de chantier : gestion des eaux de ruissellement, audits environnements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation et avis dossiers loi sur l&amp;#039;eau  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations et sensibilisation des acteurs publics.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Appui méthodologique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/assainissement-infrastructures-protection-milieux-aquatiques</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f5f-assainissement-des-infrastructures-et-protect/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>143347</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'eau et de l'assainissement</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;assainissement collectif, d&amp;#039;alimentation en eau potable, de protection de la ressource en eau, de gestion des eaux pluviales, de défense extérieure contre l&amp;#039;incendie, de qualité des eaux superficielles, de profil des eaux de baignades :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance technique départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise technique d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à l&amp;#039;élaboration de documents
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique départementale pour le bon fonctionnement des systèmes d&amp;#039;assainissement, expertise technique d&amp;#039;ouvrages d&amp;#039;assainissement, assistance à la saisie des indicateurs sur le Système d&amp;#039;Information des Services Publics d&amp;#039;Eau et d&amp;#039;Assainissement (SISPEA) et à l&amp;#039;élaboration du Rapport sur le Prix et la Qualité du Service (RPQS), assistance à la rédaction du manuel d&amp;#039;auto surveillance et du règlement de service d&amp;#039;assainissement et/ou d&amp;#039;eau potable
+ &lt;/li&gt;&lt;li&gt;Assistance technique renforcée pour les systèmes d&amp;#039;assainissement de 201 à 1000 EH soumis à autosurveillance réglementaire&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;établissement ou la révision des autorisations de déversement d&amp;#039;eaux usées non domestiques dans le réseau d&amp;#039;assainissement collectif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage : pour études de connaissance patrimoniale, d&amp;#039;aide à la décision, de gestion de compétence ou de conduite de projet d&amp;#039;investissement, pour l&amp;#039;instauration et mise en œuvre des périmètres de protection des ressources d&amp;#039;eau potable, pour la réalisation d&amp;#039;études hydrauliques, pour la réalisation de schéma de défense extérieure contre l&amp;#039;incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi annuel d&amp;#039;une station de mesure sur cours d&amp;#039;eau, complémentaire au réseau départemental de suivi de la qualité des cours d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation du profil d&amp;#039;un site de baignade
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé 43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.inge43.fr/</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:pear&amp;#64;inge43.fr" target="_self"&gt;
+  pear&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edb2-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>143315</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer votre diagnostic territorial pour mettre en œuvre la Gemapi</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Gestion des milieux aquatiques et la prévention des inondations impliquent la connaissance objective des enjeux, milieux et spécificités de votre territoire sous l&amp;#039;angle de ces thématiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la réalisation du diagnostic préalable, indispensable pour appréhender les scénarios de développement territorial durable et guider vos choix stratégiques.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment bien cerner les contours de la Gemapi ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment déterminer les enjeux liés aux milieux aquatiques, à l&amp;#039;aménagement du territoire et au risque inondation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et méthodes appropriés utiliser pour élaborer votre diagnostic ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels critères retenir pour sélectionner un prestataire ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des capacités d&amp;#039;accompagnement à chaque étape : phases amont, diagnostic, aval, suivi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise reconnue en matière d&amp;#039;ouvrages hydrauliques (développement de méthodologies d&amp;#039;évaluation de la sécurité des ouvrages) et d&amp;#039;analyse du fonctionnement des milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des équipes au plus près des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une vision pluridisciplinaire et intégrée de la Gemapi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une participation active aux côtés des pouvoirs publics, à l&amp;#039;élaboration de méthodologies de référence dans ce domaine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner la préparation du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration du plan de phasage des études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction du cahier des charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la maîtrise d&amp;#039;ouvrage lors de la réalisation des études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Effectuer (tout ou partie) de votre diagnostic concernant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition et l&amp;#039;analyse des données utiles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La bonne compréhension du fonctionnement des milieux aquatiques et des aléas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le recensement exhaustif des ouvrages et aménagements hydrauliques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La détermination pertinente des enjeux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Renforcer votre autonomie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Formation de vos équipes aux outils utiles au diagnostic.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Troyes Champagne Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CO.BA.H.M.A. – EPTB Mauldre
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Diagnostic territorial intégrant l&amp;#039;évolution hydrologique du bassin versant, les ouvrages hydrauliques et l&amp;#039;historique des crues sur un siècle.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Voirie et réseaux
+Risques naturels
+Equipement public
+Bâtiments et construction
+Mers et océans
+Milieux humides
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/elaborer-votre-diagnostic-territorial-mettre-oeuvre-gemapi</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93dd-elaborer-votre-diagnostic-territorial-pour-me/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>143305</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Effectuer les choix stratégiques adaptés à la mise en œuvre de la Gemapi</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois le diagnostic territorial établi, vous devez formaliser votre stratégie et le programme d&amp;#039;actions pluriannuel à partir desquels la Gemapi sera mise en oeuvre.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour éclairer et justifier la prise de décisions stratégiques et financières.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez analyser et traduire les enjeux liés à la Gemapi sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes prêts à bâtir une stratégie ou un programme d&amp;#039;actions pluriannuel pour déployer la Gemapi ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez sécuriser le choix du scénario de mise en oeuvre (pertinence, faisabilité) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur la méthodologie de phasage des actions ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise nationale reconnue dans la co-construction de plans d&amp;#039;actions Gemapi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un maillage territorial favorisant la capitalisation de solutions locales dans la résolution de problématiques globales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche pluridisciplinaire et intégrée de la Gemapi, sur ses deux volets et à leur interface
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité à faire le lien entre Gemapi et petit cycle de l&amp;#039;eau ou risques naturels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   &amp;gt; Exploiter les résultats de votre diagnostic territorial
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;analyse des enjeux clés de votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de scénarios de gouvernance en réponse aux enjeux de la Gemapi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de modalités de concertation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Formaliser des scénarios de mise en oeuvre efficace et économe de la Gemapi
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Partage et utilisation de retours d&amp;#039;expérience ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-construction d&amp;#039;une stratégie adaptée à votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support au phasage des actions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à la rédaction de votre cahiers des charges.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer les scénarios proposés sur le plan socio-économique et environnemental
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outils d&amp;#039;aide à la décision.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Agglo Le Puy en Velay
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial. Elaboration d&amp;#039;un plan d&amp;#039;actions permettant une prise de compétence Gemapi réussie.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CO.BA.H.M.A. – EPTB Mauldre
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Prise en compte des zones humides dans la gestion intégrée du bassin versant (rôles, fonctions hydrauliques), des coûts de gestion et de restauration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/effectuer-choix-strategiques-adaptes-mise-oeuvre-gemapi</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b75c-effectuer-les-choix-strategiques-adaptes-a-la/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>143287</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez en charge la gestion des eaux pluviales et devez l&amp;#039;adapter aux contraintes de pollution des sols, de dissolution du gypse, de faible perméabilité, tout en gérant le risque d&amp;#039;inondation par ruissellement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment éviter le ruissellement des eaux de pluie ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions innovantes de reperméabilisation des sols mettre en oeuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment se former à la gestion des eaux pluviales ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences et moyens matériels dans le domaine de l&amp;#039;eau : hydrologie quantitative, hydrogéologie, approche qualitative, hydrobiologie, écologie urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des analyses depuis l&amp;#039;amont (ruissellement, sources de pollution) jusqu&amp;#039;au milieu récepteur (cours d&amp;#039;eau, nappe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils développés pour évaluer les services écosystémiques rendus par les ouvrages, leurs performances        hydrauliques et épuratoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises entre ingénierie et recherche pour des solutions innovantes, adaptées aux contextes locaux et aux caractéristiques des sols et du sous-sol
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner l&amp;#039;élaboration d&amp;#039;un diagnostic de l&amp;#039;existant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser le diagnostic de territoire et de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les services écosystémiques rendus par les aménagements en place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertiser les enjeux, déterminer des critères
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluer le potentiel de reperméabilisation à l&amp;#039;échelle du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Exploiter les résultats du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer des solutions d&amp;#039;amélioration de la qualité de l&amp;#039;eau, la prévention des inondations, la régulation de l&amp;#039;îlot de chaleur urbain, le développement de paysages naturels, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer la gestion intégrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser le zonage pluvial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des recommandations concrètes pour une stratégie de reperméabilisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister la construction de nouveaux projets d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appuyer la maîtrise d&amp;#039;ouvrage dans l&amp;#039;élaboration d&amp;#039;un cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les scénarios d&amp;#039;aménagement et de modalités d&amp;#039;exploitation associées (gestion différenciée, gestion naturelle, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examiner, étudier les problématiques locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Paris Seine &amp;amp; Oise
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de faisabilité d&amp;#039;une politique d&amp;#039;infiltration des eaux pluviales dans des contextes hydrogéologiques sensibles (risque de dissolution du gypse).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Grand Narbonne Communauté d&amp;#039;Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des solutions pour la désimperméabilisation des sols du Grand Narbonne
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Toulouse Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toulouse Métropole lance une étude sur la débitumisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-gestion-vos-eaux-pluviales-leurs-interactions</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be77-ameliorer-la-gestion-de-vos-eaux-pluviales-et/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>140772</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'eau et d'assainissement</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Construire ou réhabiliter les réseaux &amp;#34;humides&amp;#34;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Réhabiliter les réseaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Réaliser une extension des réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Optimiser la gestion patrimoniale
+&lt;/p&gt;
+&lt;p&gt;
+ - Améliorer le rendement des réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fd61-realiser-des-travaux-deau-et-dassainissement/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>140771</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Construire / réhabiliter des stations de traitement d'eau (eau potable et eaux usées)</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Construire ou réhabiliter les stations de traitement des eaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Améliorer les performances des équipements existants
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Créer ou augmenter la capacité des équipements en place
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9030-construire-rehabiliter-des-stations-de-traite/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I155" s="1" t="inlineStr">
+      <c r="I146" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J155" s="1" t="inlineStr">
+      <c r="J146" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L155" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -29834,66 +28002,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P155" s="1" t="inlineStr">
+      <c r="P146" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q155" s="1" t="inlineStr">
+      <c r="Q146" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R155" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -29905,860 +28073,204 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T155" s="1" t="inlineStr">
+      <c r="T146" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U155" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V155" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X155" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y155" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z155" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB155" s="1" t="inlineStr">
+      <c r="AB146" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC155" s="1" t="inlineStr">
+      <c r="AC146" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE155" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG155" s="1" t="inlineStr">
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH155" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="156" spans="1:34" customHeight="0">
-[...656 lines deleted...]
-      <c r="A159" s="1">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
         <v>117550</v>
       </c>
-      <c r="B159" s="1" t="inlineStr">
+      <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
-      <c r="D159" s="1" t="inlineStr">
+      <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G159" s="1" t="inlineStr">
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M159" s="1" t="inlineStr">
+      <c r="M147" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -30773,51 +28285,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N147" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -30827,229 +28339,1113 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R159" s="1" t="inlineStr">
+      <c r="R147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T159" s="1" t="inlineStr">
+      <c r="T147" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U147" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V147" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z147" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB159" s="1" t="inlineStr">
+      <c r="AB147" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC159" s="1" t="inlineStr">
+      <c r="AC147" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE159" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG159" s="1" t="inlineStr">
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH159" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="160" spans="1:34" customHeight="0">
-      <c r="A160" s="1">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>119761</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I149" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux collectivités territoriales ou à leurs groupements, aux établissements publics et aux associations qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de
+ &lt;br /&gt;
+ biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour des opérations de renouvellement urbain associées à une déconnexion des eaux pluviales du réseau d&amp;#039;assainissement :
+&lt;/p&gt;
+&lt;p&gt;
+ Création de noues plantées en bordure de voirie
+&lt;/p&gt;
+&lt;p&gt;
+ Création de toitures végétalisées
+&lt;/p&gt;
+&lt;p&gt;
+ Création de chaussées à struture réservoir
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Lien vers plaquette : La gestion durable et intégrée des eaux pluviales au service de la Biodiversité en ville :
+ &lt;a href="https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf" rel="noopener" target="_blank"&gt;
+  https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déconnexion des eaux pluviales :
+&lt;/p&gt;
+&lt;p&gt;
+ - du réseau unitaire d&amp;#039;assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ - ou d&amp;#039;un réseau pluvial impactant le milieu aquatique (pollution avérée à l&amp;#039;exutoire)
+&lt;/p&gt;
+&lt;p&gt;
+ - ou d&amp;#039;un réseau pluvial dysfonctionnant et engendrant des inondations
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les Entreprises privées / Entreprises publiques locales (Sem, Spl, SemOp) concernent celles intervenants dans le cadre d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage publique.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-049_eaux_pluviales.pdf</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>Jean-Philippe KARPINSKI
+&lt;br /&gt;
+Chef de la Mission Mer du Nord
+&lt;br /&gt;
+jp.karpinski&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+François BLIN
+&lt;br /&gt;
+Chef de la Mission Picardie
+&lt;br /&gt;
+f.blin&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+Ludovic LEMAIRE
+&lt;br /&gt;
+Chef de la Mission Littoral
+&lt;br /&gt;
+l.lemaire&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé CANLER
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60f7-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>119762</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I150" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 35</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Friche
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etablissements éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
+&lt;/p&gt;
+&lt;p&gt;
+ ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
+&lt;/p&gt;
+&lt;p&gt;
+ financière,
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites et très Petites Entreprises, artisans,
+&lt;/p&gt;
+&lt;p&gt;
+ - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
+&lt;/p&gt;
+&lt;p&gt;
+ techniques, syndicats professionnels ... ), commerciale ou artisanale.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les surfaces imperméabilisées
+&lt;/p&gt;
+&lt;p&gt;
+ existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
+&lt;/p&gt;
+&lt;p&gt;
+ nouvelles imperméabilisations.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>Philippe LESAINT
+&lt;br /&gt;
+p.lesaint&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+Chargé d&amp;#039;interventions spécialisé
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé Canler
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>119706</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I151" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J151" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - cours d&amp;#039;école
+&lt;/p&gt;
+&lt;p&gt;
+ - zones d&amp;#039;activité industrielle
+&lt;/p&gt;
+&lt;p&gt;
+ - parkings
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - projet en zone urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ - réduction des volumes collectés par les réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - gestion à ciel ouvert
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
+&lt;/p&gt;
+&lt;p&gt;
+ - si toiture végétalisée, épaisseur supérieure à 8 cm
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W151" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ http://www.eau-seine-normandie.fr/formulaires_aides
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>117506</v>
       </c>
-      <c r="B160" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Programme Nature 2050</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>CDC Biodiversité</t>
         </is>
       </c>
-      <c r="G160" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H160" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J160" s="1" t="inlineStr">
+      <c r="J152" s="1" t="inlineStr">
         <is>
           <t>Pas de limites minimum ou maximum</t>
         </is>
       </c>
-      <c r="K160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L160" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
  à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   préserver et restaurer la biodiversité pour renforcer la stabilité dynamique et la
  résilience des écosystèmes naturels et anthropisés, et ainsi le maintien des services écosystémiques
  ;
  &lt;/li&gt;
  &lt;li&gt;
   atténuer les changements climatiques en renforçant les
  capacités de stockage ou de captage de CO2 ;
  &lt;/li&gt;
  &lt;li&gt;
   et adapter les territoires à ces changements, notamment en limitant leurs
  effets (ex : ilot de chaleur en ville) et les risques naturels (glissement de terrain, érosion,
  inondation, sécheresse, incendie, submersion marine...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces solutions fondées sur la nature favorisent le maintien des services écosystémiques et renforcent la résilience et la viabilité socioéconomique des activités humaines et des territoires à travers les cinq cibles d&amp;#039;actions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -31061,230 +29457,230 @@
  &lt;/li&gt;
  &lt;li&gt;
   Transitions agricole et forestière
  &lt;/li&gt;
  &lt;li&gt;
   Continuités écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Biodiversité en ville
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le programme a été lancé par CDC Biodiversité, entreprise privée à mission et filiale du groupe Caisse des Dépôts et Consignations. Il est également soutenu par le Fonds Nature 2050; fonds de dotation créé en 2019 et dédié au programme.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent répondre à un certain nombre de critères et sont évalués par un comité de pilotage se réunissant chaque trimestre. Le comité de pilotage est composé d&amp;#039;acteurs institutionnels, chercheurs, associations et ONG naturalistes : l&amp;#039;Office Français de la Biodiversité, l&amp;#039;ADEME, Fondation pour la Nature et l&amp;#039;Homme, Muséum National d&amp;#039;Histoire Naturelle, France Nature Environnement, LPO France, l&amp;#039;association des Eco-Maires et CDC Biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  104 projets en France métropolitaine et Outre-Mer sont actuellement soutenus et suivis jusqu&amp;#039;en 2050 par le programme Nature 2050 et sont à retrouver ici :
  &lt;a href="https://www.cdc-biodiversite.fr/realisations/?filter&amp;#61;true&amp;amp;thematique&amp;#61;n50" target="_self"&gt;
   Les Réalisations Nature 2050
  &lt;/a&gt;
 &lt;/p&gt;&lt;p&gt;Nature 2050 est partenaire du Fonds MAIF pour le vivant dans le cadre de l&amp;#039;appel à projets &amp;#34;Fonds MAIF pour le vivant - Nature 2050&amp;#34;. Les informations spécifiques de l&amp;#039;appel à projets sont à retrouver ici : &lt;a href="https://entreprise.maif.fr/engagements/environnement/fonds-maif-pour-le-vivant"&gt;Fonds MAIF pour le vivant - Entreprise MAIF&lt;/a&gt;. Cet appel à projets est distinct du programme Nature 2050, qui reçoit des candidatures au fil de l&amp;#039;eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M160" s="1" t="inlineStr">
+      <c r="M152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Quelques exemples de projets soutenus par Nature 2050 :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Renouvellement d&amp;#039;une frênaie chalarosée en boisement adapté aux milieux humides et au changement climatique, Marne (porteur de projet : Néosylva) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-71-foret-de-letang-maupas/" target="_self"&gt;lien&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de la végétation indigène sur une plage menacée par les espèces exotiques envahissantes afin de recréer un écosystème naturel et autonome, pour favoriser le retour de l’avifaune, des caméléons et tortues marines, et sensibiliser les riverains, La Réunion (porteur de projet : Commune de Saint-Paul) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/54-plage-des-brisants/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   Restauration écologique des hauts de plages aux dunes grises et du fonctionnement des zones côtières atlantiques y compris le maintien du trait de côte, Vendée (porteur: Communauté de communes Océan-Marais de Monts) -
   &lt;a href="https://www.cdc-biodiversite.fr/realisations/dunes-du-pays-de-monts/" rel="noopener" target="_blank"&gt;
    lien
     Ouvre une nouvelle fenêtre
 &lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration de réseaux de haies et de mares bocagères en Normandie afin de lutter contre le ruissellement et l’érosion des sols et favoriser la biodiversité du territoire, Calvados (porteur de projet : Pré-Bocage Intercom) - &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-72-maillage-bocager-normand/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration d&amp;#039;une tourbière pour améliorer la gestion des crues fréquentes et le transport sédimentaire, Savoie (porteur: CEN Savoie) -
   &lt;/span&gt;&lt;a href="https://www.nature2050.com/projet/tourbiere-du-plan-de-leau/" rel="noopener" target="_blank"&gt;
    lien
     Ouvre une nouvelle fenêtre &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des projets Nature 2050 sont accessibles
  en suivant ce lien : &lt;a href="https://www.cdc-biodiversite.fr/la-carte-des-realisations-nature-2050/"&gt;La carte des réalisations Nature 2050 | CDC Biodiversité&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N160" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Friche
 Risques naturels
 Biodiversité
 Paysage
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O160" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R160" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le porteur de projet doit :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Recourir aux solutions fondées sur la nature ;
  &lt;/li&gt;&lt;li&gt;Adresser les sujets biodiversité, climat et apport socio-économique pour le territoire ;&lt;/li&gt;
  &lt;li&gt;
   Présenter un budget structuré où la participation Nature 2050 se concentre sur les dépenses d&amp;#039;investissement (réalisation des travaux) ;
  &lt;/li&gt;
  &lt;li&gt;
   Démontrer une additionnalité écologique du projet vis-à-vis de l&amp;#039;état initial du site et de la réglementation environnementale (ne pas porter un projet de compensation).
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
    Garantir la pérennité de l&amp;#039;action et l&amp;#039;accès au foncier jusqu&amp;#039;en 2050  ;
   &lt;br /&gt;
  &lt;/li&gt;&lt;li&gt;Etre en capacité de suivre des indicateurs biodiversité, climat et territoire jusqu&amp;#039;en 2050 (voir &lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/09/NATURE2050_Note_explicative_indicateurs.pdf" target="_self"&gt;notice explicative&lt;/a&gt;) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La synthèse des critères d&amp;#039;éligibilité est disponible ici  :
  &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/03/Synthese-des-criteres-deligibilite.pdf" target="_self"&gt;
   Synthèse des critères Nature 2050&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S160" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T160" s="1" t="inlineStr">
+      <c r="T152" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U160" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V160" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://www.cdc-biodiversite.fr/le-programme-nature-2050/</t>
         </is>
       </c>
-      <c r="W160" s="1" t="inlineStr">
+      <c r="W152" s="1" t="inlineStr">
         <is>
           <t>https://forms.office.com/Pages/ResponsePage.aspx?id=ZF82kBIJvUqUZn5HFos9OR1cBiGUI5JMst1-1qhoBepUQUZZOUtMMUNISEIxMktHRlRXVjVPT0hBSi4u</t>
         </is>
       </c>
-      <c r="X160" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Formulaire de candidature au programme : &lt;a id="menurd2" href="https://forms.office.com/e/GC4BUWGake" rel="noreferrer noopener" target="_blank" title="https://forms.office.com/e/gc4buwgake"&gt;https://forms.office.com/e/GC4BUWGake&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Contact : nature2050&amp;#64;cdc-biodiversite.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y160" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>nature2050@cdc-biodiversite.fr</t>
         </is>
       </c>
-      <c r="Z160" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e60c-soutenir-la-mise-en-place-de-solutions-fondee/</t>
         </is>
       </c>
-      <c r="AA160" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB160" s="1" t="inlineStr">
+      <c r="AB152" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC160" s="1" t="inlineStr">
+      <c r="AC152" s="1" t="inlineStr">
         <is>
           <t>CDC Biodiversité</t>
         </is>
       </c>
-      <c r="AE160" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG160" s="1" t="inlineStr">
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>27/04/2022</t>
         </is>
       </c>
-      <c r="AH160" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="161" spans="1:34" customHeight="0">
-      <c r="A161" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
         <v>117484</v>
       </c>
-      <c r="B161" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G161" s="1" t="inlineStr">
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H161" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L161" s="1" t="inlineStr">
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseiller aux décideurs locaux (CDL)
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
  &lt;br /&gt;
  &lt;br /&gt;
  La mise en place de ce nouvel interlocuteur permet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
@@ -31297,90 +29693,90 @@
  &lt;li&gt;
   de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M161" s="1" t="inlineStr">
+      <c r="M153" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide dans la confection d&amp;#039;un budget
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une analyse financière
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de nouveaux moyens de paiement
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Simulations fiscales
  &lt;/li&gt;
  &lt;li&gt;
   Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement dans la rationalisation des régies
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et gestion des marchés publics
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la démarche partenariale (CSCF et EP)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -31405,1182 +29801,1595 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O161" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P161" s="1" t="inlineStr">
+      <c r="P153" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S161" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U161" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X161" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y161" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z161" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
         </is>
       </c>
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC161" s="1" t="inlineStr">
+      <c r="AC153" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE161" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG161" s="1" t="inlineStr">
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
         <is>
           <t>21/04/2022</t>
         </is>
       </c>
-      <c r="AH161" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="162" spans="1:34" customHeight="0">
-      <c r="A162" s="1">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
         <v>117406</v>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités à la communication environnementale</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G162" s="1" t="inlineStr">
+      <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H162" s="1" t="inlineStr">
+      <c r="H154" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L162" s="1" t="inlineStr">
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Faciliter la communication de la collectivité sur les actions environnementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M162" s="1" t="inlineStr">
+      <c r="M154" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rédaction d&amp;#039;articles, réalisation de plaquettes thématiques, aide à la communication, proposition de modèle prêt à l&amp;#039;emploi
  &lt;/li&gt;
  &lt;li&gt;
   Convention de partenariat
  &lt;/li&gt;
  &lt;li&gt;
   Document contractuel (conventions type ..)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N162" s="1" t="inlineStr">
+      <c r="N154" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O162" s="1" t="inlineStr">
+      <c r="O154" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R162" s="1" t="inlineStr">
+      <c r="R154" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S162" s="1" t="inlineStr">
+      <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U162" s="1" t="inlineStr">
+      <c r="U154" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V162" s="1" t="inlineStr">
+      <c r="V154" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W162" s="1" t="inlineStr">
+      <c r="W154" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X162" s="1" t="inlineStr">
+      <c r="X154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y162" s="1" t="inlineStr">
+      <c r="Y154" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z162" s="1" t="inlineStr">
+      <c r="Z154" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7119-accompagner-les-collectivites-a-la-communicat/</t>
         </is>
       </c>
-      <c r="AA162" s="1" t="inlineStr">
+      <c r="AA154" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB162" s="1" t="inlineStr">
+      <c r="AB154" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC162" s="1" t="inlineStr">
+      <c r="AC154" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE162" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG162" s="1" t="inlineStr">
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH162" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="163" spans="1:34" customHeight="0">
-      <c r="A163" s="1">
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
         <v>117411</v>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G163" s="1" t="inlineStr">
+      <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H163" s="1" t="inlineStr">
+      <c r="H155" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L163" s="1" t="inlineStr">
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités vers le zéro phyto en leur proposant des solutions techniques pour se passer des produits phytosanitaires pour l&amp;#039;entretien des espaces à contraintes (projet de végétalisation de cimetières, entretien sans produit phytosanitaire des terrains de sport...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M163" s="1" t="inlineStr">
+      <c r="M155" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Accompagnement des collectivités pour le diagnostic des espaces à contraintes notamment les cimetières avec proposition d&amp;#039;aménagement dans le cadre de la suppression des produits phyto sanitaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Santé
 Biodiversité
 Equipement public
 Réhabilitation
 Paysage
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R163" s="1" t="inlineStr">
+      <c r="R155" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S163" s="1" t="inlineStr">
+      <c r="S155" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U163" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V163" s="1" t="inlineStr">
+      <c r="V155" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W163" s="1" t="inlineStr">
+      <c r="W155" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X163" s="1" t="inlineStr">
+      <c r="X155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
+      <c r="Y155" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z163" s="1" t="inlineStr">
+      <c r="Z155" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb23-accompagner-les-collectivites-pour-une-gestio/</t>
         </is>
       </c>
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB163" s="1" t="inlineStr">
+      <c r="AB155" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC163" s="1" t="inlineStr">
+      <c r="AC155" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE163" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG163" s="1" t="inlineStr">
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH163" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="164" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G164" s="1" t="inlineStr">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W156" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...9 lines deleted...]
-      <c r="H164" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I164" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L164" s="1" t="inlineStr">
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...42 lines deleted...]
- Pour l&amp;#039;ensemble du programme d&amp;#039;action, le taux moyen d&amp;#039;intervention de la Région ne peut pas dépasser 40% des dépenses éligibles.
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N164" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W157" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T158" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB158" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>126135</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une assistance technique en matière d'eau potable et/ou d'assainissement</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Assistance technique départementale Domaine Eau et Assainissement</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les missions proposées permettent d&amp;#039;aider les collectivités à la gestion patrimoniale et à l&amp;#039;amélioration de l&amp;#039;exploitation des systèmes d&amp;#039;assainissement collectif ainsi que des installations d&amp;#039;eau potable. Cela comprend, par exemple, des visites sur site avec des analyses d&amp;#039;eaux usées, des conseils pour l&amp;#039;entretien des ouvrages d&amp;#039;épuration ou d&amp;#039;alimentation en eau potable, des appareillages électromécaniques, des réglages, des rejets dans le milieu naturel, des bilans de fonctionnement, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément, certains EPCI &amp;lt; 40 000 habitants pour lesquels la convention type ne serait pas appropriée pourront solliciter un accompagnement particulier et se voir proposer une convention spécifique soumise à la validation de la commission permanente selon des modalités techniques et financières adaptées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Retenir l&amp;#039;éligibilité des communes rurales et des EPCI de moins de 40 000 habitants à l&amp;#039;assistance technique définie dans la convention type figurant en annexe 1 et d&amp;#039;en exclure les EPCI de plus de 40 000 habitants éligibles du fait du critère « zone de montagne »
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autoriser ces EPCI de plus de 40 000 habitants à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autoriser les EPCI de moins de 40 000 habitants pour lesquels la convention type n&amp;#039;est pas appropriée, à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
+  &lt;/li&gt;
+  &lt;li&gt;
+   Exclure du bénéfice de l&amp;#039;assistance technique les EPCI en délégation de service public pour l&amp;#039;intégralité de leurs équipements d&amp;#039;eau potable.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/ci_537149/fr/preservation-de-la-qualite-de-l-eau#niveau_5</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Eau Environnement Forêt Agriculture
+&lt;/p&gt;
+&lt;p&gt;
+ Mission d&amp;#039;assistance à la gestion de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ MAGE : 04 77 12 52 38
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mage&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  mage&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5dbc-obtenir-une-assistance-technique-en-matiere-d/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I160" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J160" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
 Voirie et réseaux
-Milieux humides
-[...3 lines deleted...]
-      <c r="O164" s="1" t="inlineStr">
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R164" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
-[...26 lines deleted...]
-      <c r="S164" s="1" t="inlineStr">
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...18 lines deleted...]
-      <c r="X164" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W160" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de la transition énergétique et de l&amp;#039;environnement
-[...6 lines deleted...]
- Damien Masinski : 02 28 20 54 73
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y164" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA164" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB164" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="165" spans="1:34" customHeight="0">
-[...397 lines deleted...]
-      <c r="A167" s="1">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
         <v>112001</v>
       </c>
-      <c r="B167" s="1" t="inlineStr">
+      <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C167" s="1" t="inlineStr">
+      <c r="C161" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D167" s="1" t="inlineStr">
+      <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F167" s="1" t="inlineStr">
+      <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G167" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H167" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I167" s="1" t="inlineStr">
+      <c r="I161" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J167" s="1" t="inlineStr">
+      <c r="J161" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K167" s="1" t="inlineStr">
+      <c r="K161" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L167" s="1" t="inlineStr">
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M167" s="1" t="inlineStr">
+      <c r="M161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N167" s="1" t="inlineStr">
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -32625,202 +31434,202 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O167" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R167" s="1" t="inlineStr">
+      <c r="R161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S167" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T167" s="1" t="inlineStr">
+      <c r="T161" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U167" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V167" s="1" t="inlineStr">
+      <c r="V161" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X167" s="1" t="inlineStr">
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y167" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z167" s="1" t="inlineStr">
+      <c r="Z161" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA167" s="1" t="inlineStr">
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC167" s="1" t="inlineStr">
+      <c r="AC161" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD167" s="1" t="inlineStr">
+      <c r="AD161" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE167" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG167" s="1" t="inlineStr">
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH167" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="168" spans="1:34" customHeight="0">
-      <c r="A168" s="1">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
         <v>111757</v>
       </c>
-      <c r="B168" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G168" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H168" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L168" s="1" t="inlineStr">
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -32857,82 +31666,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M168" s="1" t="inlineStr">
+      <c r="M162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N168" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -32978,991 +31787,1849 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O168" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R168" s="1" t="inlineStr">
+      <c r="R162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S168" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T168" s="1" t="inlineStr">
+      <c r="T162" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U168" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V168" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W168" s="1" t="inlineStr">
+      <c r="W162" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X168" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y168" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z168" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA168" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC168" s="1" t="inlineStr">
+      <c r="AC162" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE168" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG168" s="1" t="inlineStr">
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH168" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="169" spans="1:34" customHeight="0">
-      <c r="A169" s="1">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>104672</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Reconquérir la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I163" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Favoriser une approche intégrée de la ressource en mobilisant notamment le Contrat territorial Eau, outil co-porté avec l&amp;#039;Agence de l&amp;#039;eau, les Départements et les services de l&amp;#039;Etat.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien de la Région vise notamment à accompagner les changements de pratiques et l&amp;#039;amélioration de la résilience du territoire face au changement climatique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les projets éligibles relèvent notamment des domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration des connaissances et suivis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation et restauration des fonctionnalités des cours d&amp;#039;eau et des zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre les pollutions diffuses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation au changement climatique et gestion durable la ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication, sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration du lit de la Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection de la ressource en eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation et innovation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le principal outil financier mobilisé par la Région pour soutenir les projets de reconquête de la ressource en eau est le Contrat territorial Eau (CT Eau). Ce contrat formalise pour chaque territoire, et pour une durée de 3 ans, la nature des actions ou travaux à engager, les coûts prévisionnels, le plan de financement, les calendriers de réalisation et les engagements des différents signataires. Ce contrat s&amp;#039;adosse à la stratégie du territoire et à la feuille de route définies pour une durée de 6 ans et validées par le comité de pilotage du CT eau.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;éligibilité du programme d&amp;#039;action est étudiée dans son ensemble au regard des objectifs du SDAGE, des enjeux du SAGE et des PAOT et de sa contribution à la stratégie du territoire validée par le comité de pilotage.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour l&amp;#039;ensemble du programme d&amp;#039;action, le taux moyen d&amp;#039;intervention de la Région ne peut pas dépasser 40% des dépenses éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/reconquete-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="W163" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/CRBV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski : 02 28 20 54 73
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9940-reconquete-de-la-ressource-en-eau/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB163" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>104687</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer le fonctionnement écologique de la Loire et de ses annexes hydrauliques</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Contrat pour la Loire et ses annexes</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la stratégie Loire 2035 et des différents plans Loire Grandeur Nature, l&amp;#039;objectif est de restaurer dans son ensemble le fonctionnement de la Loire par plusieurs type d&amp;#039;actions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  animation, suivi assurés par le Conservatoire d&amp;#039;Espace naturel pays de la Loire et le GIP Loire Estuaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux expérimentaux sur le lit de la Loire (épis,...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de restauration des boires et annexes hydrauliques de la Loire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de rehaussement du lit mineur de la Loire à Bellevue.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets doivent s&amp;#039;inscrire dans le programme d&amp;#039;actions identifiés dans le CLA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P164" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2015</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La lettre de demande d&amp;#039;aide doit être accompagnée des pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Délibération du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan de financement actualisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification du projet dans le CLA et notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° de Siret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis ou la cas échéant projet au stade APS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Demande de dérogation (s&amp;#039;il y a lieu)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/contrat-pour-la-loire-et-ses-annexes</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski : 02 28 20 54 73
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1435-contrat-pour-la-loire-et-ses-annexes/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB164" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>104714</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’élaboration et à l’animation des SAGE (Schéma d’aménagement et de gestion de l’eau)</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Animation territoriale : Contrats et SAGE</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I165" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J165" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 80 000€/an</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Soutenir et accompagner l&amp;#039;élaboration et la mise en œuvre des SAGE (schéma d&amp;#039;aménagement et de gestion de l&amp;#039;eau), afin de disposer de stratégies définies à l&amp;#039;échelle des bassins versants.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De même, elle souhaite favoriser la mise en œuvre opérationnelle de programmes d&amp;#039;actions à l&amp;#039;échelle des bassins versants ou de territoires hydrauliquement cohérents. Dans ce cadre, elle apportera son soutien à l&amp;#039;animation/coordination et aux études nécessaires à l&amp;#039;élaboration des programmes d&amp;#039;actions opérationnels, notamment au travers du Contrat territorial Eau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P165" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="R165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles sont les charges salariales pour un équivalent temps plein (ETP) par SAGE ou Contrat et les frais de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les SAGE, par exception à cette règle, les structures porteuses de SAGE, ayant plusieurs CT Eau sur leur territoire, et assurant la coordination ET la pré-instruction des demandes d&amp;#039;engagement et de paiement liées aux actions inscrites dans ces CT Eau, pourront bénéficier d&amp;#039;un taux d&amp;#039;aide allant jusqu&amp;#039;à 40% des dépenses éligibles plafonnées à 80 000 €/an.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les contrats, par exception à cette règle, pour l&amp;#039;année transitoire entre deux contrats, le taux d&amp;#039;aide maximum est réduit à 10% des dépenses éligibles plafonnées à 80 000 €/an.
+&lt;/p&gt;
+&lt;p&gt;
+ La date de dépôt du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T165" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/animation-territoriale-contrats-et-sage</t>
+        </is>
+      </c>
+      <c r="W165" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ANIM_POLO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Pays de la Loire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:Damien.Masinski&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Damien.Masinski&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 0228205473
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/307e-animation-territoriale-contrats-et-sage/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB165" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
         <v>117381</v>
       </c>
-      <c r="B169" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Mettre en œuvre un projet d'assainissement (eaux usées et eaux pluviales) collectif ou non collectif</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G169" s="1" t="inlineStr">
+      <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H169" s="1" t="inlineStr">
+      <c r="H166" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K169" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L169" s="1" t="inlineStr">
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Définir des enjeux d&amp;#039;assainissement et des besoins pour la réalisation d&amp;#039;études ad-hoc :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Avis technique sur les besoins
   &lt;/li&gt;
   &lt;li&gt;
    Elaboration de cahier des charges
   &lt;/li&gt;
   &lt;li&gt;
    Aide à la passation des marchés publics
   &lt;/li&gt;
   &lt;li&gt;
    Analyse des offres, appui pour les dossiers de demandes de subventions et les prises de délibérations nécessaires
   &lt;/li&gt;
   &lt;li&gt;
    Suivi d&amp;#039;étude
   &lt;/li&gt;
   &lt;li&gt;
    Animation de réunions
   &lt;/li&gt;
   &lt;li&gt;
    Rédaction de notes et rapports
   &lt;/li&gt;
   &lt;li&gt;
    Présence des agents du Département aux réunions
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N169" s="1" t="inlineStr">
+      <c r="N166" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Milieux humides</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R169" s="1" t="inlineStr">
+      <c r="R166" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V169" s="1" t="inlineStr">
+      <c r="V166" s="1" t="inlineStr">
         <is>
           <t>https://www.eau.seine-et-marne.fr/</t>
         </is>
       </c>
-      <c r="W169" s="1" t="inlineStr">
+      <c r="W166" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X169" s="1" t="inlineStr">
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
+      <c r="Y166" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z169" s="1" t="inlineStr">
+      <c r="Z166" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-mettre-en-uvre-dun-projet-dassainissement-eau/</t>
         </is>
       </c>
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB169" s="1" t="inlineStr">
+      <c r="AB166" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC169" s="1" t="inlineStr">
+      <c r="AC166" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE169" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG169" s="1" t="inlineStr">
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH169" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="170" spans="1:34" customHeight="0">
-      <c r="A170" s="1">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
         <v>117172</v>
       </c>
-      <c r="B170" s="1" t="inlineStr">
+      <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D170" s="1" t="inlineStr">
+      <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G170" s="1" t="inlineStr">
+      <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H170" s="1" t="inlineStr">
+      <c r="H167" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I170" s="1" t="inlineStr">
+      <c r="I167" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J170" s="1" t="inlineStr">
+      <c r="J167" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K170" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M170" s="1" t="inlineStr">
+      <c r="M167" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N170" s="1" t="inlineStr">
+      <c r="N167" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O170" s="1" t="inlineStr">
+      <c r="O167" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R170" s="1" t="inlineStr">
+      <c r="R167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S170" s="1" t="inlineStr">
+      <c r="S167" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T170" s="1" t="inlineStr">
+      <c r="T167" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U170" s="1" t="inlineStr">
+      <c r="U167" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V170" s="1" t="inlineStr">
+      <c r="V167" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W170" s="1" t="inlineStr">
+      <c r="W167" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X170" s="1" t="inlineStr">
+      <c r="X167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y170" s="1" t="inlineStr">
+      <c r="Y167" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z170" s="1" t="inlineStr">
+      <c r="Z167" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA170" s="1" t="inlineStr">
+      <c r="AA167" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB170" s="1" t="inlineStr">
+      <c r="AB167" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC170" s="1" t="inlineStr">
+      <c r="AC167" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE170" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG170" s="1" t="inlineStr">
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH170" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="171" spans="1:34" customHeight="0">
-      <c r="A171" s="1">
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
         <v>116545</v>
       </c>
-      <c r="B171" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Planifier la gestion des eaux usées et des eaux pluviales urbaines</t>
         </is>
       </c>
-      <c r="E171" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G171" s="1" t="inlineStr">
+      <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H171" s="1" t="inlineStr">
+      <c r="H168" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I171" s="1" t="inlineStr">
+      <c r="I168" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K171" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L171" s="1" t="inlineStr">
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations visées : Toute étude visant à planifier et programmer les actions et travaux : inventaire et diagnostic territoriaux (campagne de recherche de substances dangereuses dans les effluents, régularisation des conventions de déversement, mesures de suivi du milieu marin pour les rejets de STEU, diagnostic initial des dispositifs d’assainissement non collectif, …), schéma directeur, étude de programmation pour le renouvellement des canalisations, contrat de progrès (Plan Eau DOM), stratégie de gestion des effluents non domestiques, …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les études et les schémas principalement dédiés à la prévention des inondations.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N171" s="1" t="inlineStr">
+      <c r="N168" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O171" s="1" t="inlineStr">
+      <c r="O168" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S171" s="1" t="inlineStr">
+      <c r="S168" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T171" s="1" t="inlineStr">
+      <c r="T168" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U171" s="1" t="inlineStr">
+      <c r="U168" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V171" s="1" t="inlineStr">
+      <c r="V168" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W171" s="1" t="inlineStr">
+      <c r="W168" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X171" s="1" t="inlineStr">
+      <c r="X168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y171" s="1" t="inlineStr">
+      <c r="Y168" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z171" s="1" t="inlineStr">
+      <c r="Z168" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0ffc-copie-07h08-realisation-de-reseaux-de-distrib/</t>
         </is>
       </c>
-      <c r="AA171" s="1" t="inlineStr">
+      <c r="AA168" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB171" s="1" t="inlineStr">
+      <c r="AB168" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC171" s="1" t="inlineStr">
+      <c r="AC168" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE171" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG171" s="1" t="inlineStr">
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
         <is>
           <t>28/02/2022</t>
         </is>
       </c>
-      <c r="AH171" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="172" spans="1:34" customHeight="0">
-      <c r="A172" s="1">
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
         <v>116535</v>
       </c>
-      <c r="B172" s="1" t="inlineStr">
+      <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Mobiliser la ressource en eau non conventionnelle</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
+      <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G172" s="1" t="inlineStr">
+      <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H172" s="1" t="inlineStr">
+      <c r="H169" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I172" s="1" t="inlineStr">
+      <c r="I169" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K172" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L172" s="1" t="inlineStr">
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Réutilisation d’eaux traitées issues de station de traitement d’eaux usées, récupération de l’eau de pluie, toute opération en lien avec l’objectif, éventuellement expérimentale, à finalité fonctionnelle, ….&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N172" s="1" t="inlineStr">
+      <c r="N169" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O172" s="1" t="inlineStr">
+      <c r="O169" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S172" s="1" t="inlineStr">
+      <c r="S169" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T172" s="1" t="inlineStr">
+      <c r="T169" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U172" s="1" t="inlineStr">
+      <c r="U169" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V172" s="1" t="inlineStr">
+      <c r="V169" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W172" s="1" t="inlineStr">
+      <c r="W169" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X172" s="1" t="inlineStr">
+      <c r="X169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y172" s="1" t="inlineStr">
+      <c r="Y169" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z172" s="1" t="inlineStr">
+      <c r="Z169" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bec1-copie-06h40-optimisation-des-reserves-deau/</t>
         </is>
       </c>
-      <c r="AA172" s="1" t="inlineStr">
+      <c r="AA169" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB172" s="1" t="inlineStr">
+      <c r="AB169" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC172" s="1" t="inlineStr">
+      <c r="AC169" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE172" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG172" s="1" t="inlineStr">
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
-      <c r="AH172" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="173" spans="1:34" customHeight="0">
-      <c r="A173" s="1">
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
         <v>116534</v>
       </c>
-      <c r="B173" s="1" t="inlineStr">
+      <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Optimiser les réserves d’eau</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G173" s="1" t="inlineStr">
+      <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
+      <c r="H170" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I173" s="1" t="inlineStr">
+      <c r="I170" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations visées : Opération d’amélioration de l’infiltration des eaux pluviales (désimperméabilisation, déconnexion aux réseaux d’eau pluviales, …), dispositif global d’économie ou de recyclage d’eau, …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les nouveaux projets d’aménagement, les fournitures seules.&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N173" s="1" t="inlineStr">
+      <c r="N170" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Milieux humides</t>
         </is>
       </c>
-      <c r="O173" s="1" t="inlineStr">
+      <c r="O170" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S173" s="1" t="inlineStr">
+      <c r="S170" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T173" s="1" t="inlineStr">
+      <c r="T170" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U173" s="1" t="inlineStr">
+      <c r="U170" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V173" s="1" t="inlineStr">
+      <c r="V170" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W173" s="1" t="inlineStr">
+      <c r="W170" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X173" s="1" t="inlineStr">
+      <c r="X170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
+      <c r="Y170" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z173" s="1" t="inlineStr">
+      <c r="Z170" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/608d-copie-06h37-comprendre-le-fonctionnement-des-/</t>
         </is>
       </c>
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="AA170" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB173" s="1" t="inlineStr">
+      <c r="AB170" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC173" s="1" t="inlineStr">
+      <c r="AC170" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE173" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG173" s="1" t="inlineStr">
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
-      <c r="AH173" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="174" spans="1:34" customHeight="0">
-      <c r="A174" s="1">
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>90732</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet s'intégrant dans la stratégie régionale de l'eau</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     L&amp;#039;ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l&amp;#039;Eau ainsi que l&amp;#039;urgence d&amp;#039;atteindre les objectifs fixés par la Directive Cadre sur l&amp;#039;Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l&amp;#039;échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux. Aussi, afin d&amp;#039;inciter les acteurs de l&amp;#039;eau à s&amp;#039;organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus.
+    &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement de la Région au titre de sa politique de l&amp;#039;eau sera ainsi conditionné à :
+ &lt;br /&gt;
+ La nécessité d&amp;#039;inscrire l&amp;#039;opération dans une démarche de gestion intégrée de l&amp;#039;eau (adéquation entre le milieu naturel, le développement local et l&amp;#039;aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. Fort de ces éléments, la Région s&amp;#039;engage dans les démarches de contractualisation (Contrat territoriaux, ...) à l&amp;#039;échelle de bassins versant aux côtés des agences de l&amp;#039;eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette politique de l&amp;#039;eau transversale se décline selon les quatre orientations stratégiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les changements de pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la prise en compte des enjeux de l&amp;#039;eau dans l&amp;#039;aménagement du territoire et à la gestion des risques naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et partager les connaissances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La mise en œuvre de cette politique de l&amp;#039;eau se fera en collaboration étroite avec les Agences de l&amp;#039;eau Adour-Garonne et Loire-Bretagne.
+ &lt;br /&gt;
+ Au-delà de l&amp;#039;intervention de la Région dans la mise en œuvre d&amp;#039;actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s&amp;#039;appuiera sur des partenaires afin notamment d&amp;#039;améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l&amp;#039;échelle de la Nouvelle-Aquitaine.
+&lt;/p&gt;
+&lt;p&gt;
+ A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressource en eau (cours d&amp;#039;eau, nappes, étangs, zones humides, ...), rencontrés de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l&amp;#039;occupation du territoire et les activités humaines présentes.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces pressions se trouveront accentuées par le changement climatique qui impactera d&amp;#039;une manière significative, directement et indirectement, l&amp;#039;ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l&amp;#039;eau associés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs visés par la Région est de pouvoir répondre aux différents enjeux liés à la ressource en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment faire ma demande ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers sont à nous transmettre par voie dématérialisée à l&amp;#039;adresse : eau&amp;#64;nouvelle-aquitaine.fr et par courrier postal à Région Nouvelle Aquitaine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;
+ Calendrier
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Les dossiers d&amp;#039;animation, les demandes au titre de l&amp;#039;année N (2019) doivent être déposés avant le 31 décembre de l&amp;#039;année N-1 (2018).
+ &lt;br /&gt;
+ Les dossiers de travaux, les demandes doivent être déposés soit avant le 31 mars ou avant le 30 juin de chaque année.
+&lt;/p&gt;
+&lt;strong&gt;
+ Bénéficiaires
+&lt;/strong&gt;
+:
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et leurs groupements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats mixtes et les établissements de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités productrices d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisations professionnelles agricoles donnant du conseil sur le système des exploitations et les pratiques des agriculteurs présentes sur les zones à enjeu Eau prioritaires bénéficiant d&amp;#039;un contrat territorial de bassin versant ou d&amp;#039;un contrat territorial Re-Sources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de collectivités (Communautés de Communes et Communautés d&amp;#039;Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures porteuses de SAGE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations créées sur la base de la Loi du 1er juillet 1901
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations ayant une action significative sur les espèces exotiques envahissantes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/strategie-regionale-de-leau</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : eau&amp;#64;nouvelle-aquitaine.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/393d-strategie-regionale-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
         <v>102937</v>
       </c>
-      <c r="B174" s="1" t="inlineStr">
+      <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G174" s="1" t="inlineStr">
+      <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H174" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L174" s="1" t="inlineStr">
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -33970,51 +33637,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N174" s="1" t="inlineStr">
+      <c r="N172" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -34031,477 +33698,477 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O174" s="1" t="inlineStr">
+      <c r="O172" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R174" s="1" t="inlineStr">
+      <c r="R172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S174" s="1" t="inlineStr">
+      <c r="S172" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U174" s="1" t="inlineStr">
+      <c r="U172" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V174" s="1" t="inlineStr">
+      <c r="V172" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X174" s="1" t="inlineStr">
+      <c r="X172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y174" s="1" t="inlineStr">
+      <c r="Y172" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z174" s="1" t="inlineStr">
+      <c r="Z172" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA174" s="1" t="inlineStr">
+      <c r="AA172" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB174" s="1" t="inlineStr">
+      <c r="AB172" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE174" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG174" s="1" t="inlineStr">
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH174" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="175" spans="1:34" customHeight="0">
-      <c r="A175" s="1">
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
         <v>102583</v>
       </c>
-      <c r="B175" s="1" t="inlineStr">
+      <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une expertise habitat (juridique, études, observations, formations)</t>
         </is>
       </c>
-      <c r="E175" s="1" t="inlineStr">
+      <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Agences départementales d'information sur le logement (ADIL)</t>
         </is>
       </c>
-      <c r="G175" s="1" t="inlineStr">
+      <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H175" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L175" s="1" t="inlineStr">
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les ADIL sont des associations agréées par le ministère en charge du logement (art. L.366-1 et suivants du CCH). Constituées d&amp;#039;une équipe de spécialistes de  l&amp;#039;habitat (juriste, statisticien, géographe, urbaniste, travailleur social...) elles apportent un conseil neutre et une expertise auprès des collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Imprégnées des besoins des ménages et des enjeux des territoires, les ADIL informent et/ou forment les acteurs locaux et participent aux instances de l&amp;#039;habitat. Elles  pilotent également des groupes de travail pour les collectivités locales et les associations d&amp;#039;usagers.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M175" s="1" t="inlineStr">
+      <c r="M173" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Formation d&amp;#039;élus et de techniciens de l&amp;#039;habitat sur l&amp;#039;ensemble des thématiques en lien avec le logement et l&amp;#039;habitat (copropriété, lutte contre l&amp;#039;habitat indigne, prévention des impayés et des expulsions, accession à la propriété, dispositifs d&amp;#039;aides à l&amp;#039;amélioration de l&amp;#039;habitat, actualités en matière de logement...)
 .
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la définition des politiques publiques par des études ou des observatoires (niveau des loyers, diagnostic préalable au Programme local de l&amp;#039;habitat , logement des jeunes, études de peuplement...)
 .
  &lt;/li&gt;
  &lt;li&gt;
   Animation de dispositifs locaux (Logement d&amp;#039;Abord, Plan Départemental d&amp;#039;Action pour le Logement et l&amp;#039;Hébergement des Personnes Défavorisées...)
 .
  &lt;/li&gt;
  &lt;li&gt;
   Instruction d&amp;#039;aides locales.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N175" s="1" t="inlineStr">
+      <c r="N173" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O175" s="1" t="inlineStr">
+      <c r="O173" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S175" s="1" t="inlineStr">
+      <c r="S173" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U175" s="1" t="inlineStr">
+      <c r="U173" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V175" s="1" t="inlineStr">
+      <c r="V173" s="1" t="inlineStr">
         <is>
           <t>https://www.anil.org/lanil-et-les-adil/votre-adil/</t>
         </is>
       </c>
-      <c r="X175" s="1" t="inlineStr">
+      <c r="X173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez créer une ADIL dans votre département, contactez l&amp;#039;ANIL :
  &lt;a href="mailto:anil&amp;#64;anil.org" target="_self"&gt;
   anil&amp;#64;anil.org
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y175" s="1" t="inlineStr">
+      <c r="Y173" s="1" t="inlineStr">
         <is>
           <t>anil@anil.org</t>
         </is>
       </c>
-      <c r="Z175" s="1" t="inlineStr">
+      <c r="Z173" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/59a4-copie-14h47-beneficier-dune-expertise-habitat/</t>
         </is>
       </c>
-      <c r="AA175" s="1" t="inlineStr">
+      <c r="AA173" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC175" s="1" t="inlineStr">
+      <c r="AC173" s="1" t="inlineStr">
         <is>
           <t>Agence nationale pour l'information sur le logement (ANIL)</t>
         </is>
       </c>
-      <c r="AE175" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG175" s="1" t="inlineStr">
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
         <is>
           <t>12/10/2021</t>
         </is>
       </c>
-      <c r="AH175" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="176" spans="1:34" customHeight="0">
-      <c r="A176" s="1">
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
         <v>102582</v>
       </c>
-      <c r="B176" s="1" t="inlineStr">
+      <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Informer et conseiller les administrés du territoire sur l'habitat</t>
         </is>
       </c>
-      <c r="E176" s="1" t="inlineStr">
+      <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Agences départementales d'information sur le logement (ADIL)</t>
         </is>
       </c>
-      <c r="G176" s="1" t="inlineStr">
+      <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H176" s="1" t="inlineStr">
+      <c r="H174" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K176" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L176" s="1" t="inlineStr">
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les ADIL sont des associations agréées par le ministère en charge du logement et constituées d&amp;#039;une équipe pluridisciplinaire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elles offrent un conseil objectif, gratuit et neutre aux usagers sur leurs droits et obligations en matière d&amp;#039;habitat, sur les solutions de logement qui leur sont adaptées (conditions d&amp;#039;accès au parc locatif, aspects juridiques et financiers de projet d&amp;#039;accession à la propriété...) à l&amp;#039;exclusion de tout acte administratif, contentieux ou commercial.
 &lt;/p&gt;
 &lt;p&gt;
  Les ADIL interviennent tant dans la conduite d&amp;#039;un projet que dans la résolution d&amp;#039;une difficulté lié au logement : rapports locatifs, impayés de loyers, copropriété, rénovation énergétique, habitat indigne...&amp;#34;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M176" s="1" t="inlineStr">
+      <c r="M174" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Organisation de permanences de proximité : Maisons de justice et du droit, Caf, Mairie, Maisons France Services
  &lt;/li&gt;
  &lt;li&gt;
   Présence sur des salons, forum, conférences, événements (semaine de l&amp;#039;accession et de la copropriété...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N176" s="1" t="inlineStr">
+      <c r="N174" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O176" s="1" t="inlineStr">
+      <c r="O174" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S176" s="1" t="inlineStr">
+      <c r="S174" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U176" s="1" t="inlineStr">
+      <c r="U174" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V176" s="1" t="inlineStr">
+      <c r="V174" s="1" t="inlineStr">
         <is>
           <t>https://www.anil.org/lanil-et-les-adil/votre-adil/</t>
         </is>
       </c>
-      <c r="X176" s="1" t="inlineStr">
+      <c r="X174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez créer une ADIL dans votre département, contactez l&amp;#039;ANIL :
  &lt;a href="mailto:anil&amp;#64;anil.org" target="_self"&gt;
   anil&amp;#64;anil.org
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y176" s="1" t="inlineStr">
+      <c r="Y174" s="1" t="inlineStr">
         <is>
           <t>anil@anil.org</t>
         </is>
       </c>
-      <c r="Z176" s="1" t="inlineStr">
+      <c r="Z174" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02ac-copie-14h18-informer-et-conseiller-les-admini/</t>
         </is>
       </c>
-      <c r="AA176" s="1" t="inlineStr">
+      <c r="AA174" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC176" s="1" t="inlineStr">
+      <c r="AC174" s="1" t="inlineStr">
         <is>
           <t>Agence nationale pour l'information sur le logement (ANIL)</t>
         </is>
       </c>
-      <c r="AE176" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG176" s="1" t="inlineStr">
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
         <is>
           <t>12/10/2021</t>
         </is>
       </c>
-      <c r="AH176" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="177" spans="1:34" customHeight="0">
-      <c r="A177" s="1">
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
         <v>101706</v>
       </c>
-      <c r="B177" s="1" t="inlineStr">
+      <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
         </is>
       </c>
-      <c r="E177" s="1" t="inlineStr">
+      <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne (ATD 89)</t>
         </is>
       </c>
-      <c r="G177" s="1" t="inlineStr">
+      <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H177" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L177" s="1" t="inlineStr">
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider à la recherche de financements ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la définition du besoin ;
  &lt;/li&gt;
  &lt;li&gt;
   Étudier la faisabilité technique, réglementaire et financière ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en relation les élus avec les financeurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la passation des contrats pour la réalisation des études préalables ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -34529,51 +34196,51 @@
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
   &lt;br /&gt;
   levé géométrique, diagnostic structure, plomb, amiante, thermique,
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
  &lt;/li&gt;
  &lt;li&gt;
   ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M177" s="1" t="inlineStr">
+      <c r="M175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;AMO :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de cheminements doux ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des abords des écoles ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un City-parc ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de la place de la Mairie, de l&amp;#039;Église ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un centre culturel ;
@@ -34608,2667 +34275,388 @@
   Schéma de défense incendie ;
  &lt;/li&gt;
  &lt;li&gt;
   Préfiguration de l&amp;#039;organisation des services AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du réseau d&amp;#039;eau potable ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude de bassin d&amp;#039;alimentation de captage AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N177" s="1" t="inlineStr">
+      <c r="N175" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espace public
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O177" s="1" t="inlineStr">
+      <c r="O175" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R177" s="1" t="inlineStr">
+      <c r="R175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S177" s="1" t="inlineStr">
+      <c r="S175" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T177" s="1" t="inlineStr">
+      <c r="T175" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U177" s="1" t="inlineStr">
+      <c r="U175" s="1" t="inlineStr">
         <is>
           <t>Yonne</t>
         </is>
       </c>
-      <c r="V177" s="1" t="inlineStr">
+      <c r="V175" s="1" t="inlineStr">
         <is>
           <t>https://www.atd89.fr/</t>
         </is>
       </c>
-      <c r="X177" s="1" t="inlineStr">
+      <c r="X175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour contacter l&amp;#039;ATD 89 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
   atd&amp;#64;yonne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Standard :
  03 86 34 61 01
 &lt;/p&gt;
 &lt;p&gt;
  Site Internet :
  &lt;a href="https://www.atd89.fr/" target="_self"&gt;
   https://www.atd89.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y177" s="1" t="inlineStr">
+      <c r="Y175" s="1" t="inlineStr">
         <is>
           <t>yvan.telpic@yonne.fr</t>
         </is>
       </c>
-      <c r="Z177" s="1" t="inlineStr">
+      <c r="Z175" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
         </is>
       </c>
-      <c r="AA177" s="1" t="inlineStr">
+      <c r="AA175" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB177" s="1" t="inlineStr">
+      <c r="AB175" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC177" s="1" t="inlineStr">
+      <c r="AC175" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne</t>
         </is>
       </c>
-      <c r="AE177" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG177" s="1" t="inlineStr">
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
         <is>
           <t>15/09/2021</t>
         </is>
       </c>
-      <c r="AH177" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="178" spans="1:34" customHeight="0">
-      <c r="A178" s="1">
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
         <v>101583</v>
       </c>
-      <c r="B178" s="1" t="inlineStr">
+      <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Contribuer à la gestion durable de l'eau et de zones humides</t>
         </is>
       </c>
-      <c r="E178" s="1" t="inlineStr">
+      <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G178" s="1" t="inlineStr">
+      <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Agriculteur</t>
         </is>
       </c>
-      <c r="H178" s="1" t="inlineStr">
+      <c r="H176" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K178" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L178" s="1" t="inlineStr">
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Notre offre d&amp;#039;accompagnement vous aide à mettre en place une gestion durable de l&amp;#039;eau et des zones humides, en fournissant une expertise environnementale et des solutions sur mesure pour gérer au mieux les ressources hydriques, et adapter votre territoire aux défis climatiques en conciliant les besoins économiques, agricoles et écologiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N178" s="1" t="inlineStr">
+      <c r="N176" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Milieux humides</t>
         </is>
       </c>
-      <c r="O178" s="1" t="inlineStr">
+      <c r="O176" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S178" s="1" t="inlineStr">
+      <c r="S176" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U178" s="1" t="inlineStr">
+      <c r="U176" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V178" s="1" t="inlineStr">
+      <c r="V176" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X178" s="1" t="inlineStr">
+      <c r="X176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre chambre d&amp;#039;agriculture : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y178" s="1" t="inlineStr">
+      <c r="Y176" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z178" s="1" t="inlineStr">
+      <c r="Z176" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2d79-mettre-en-place-une-gestion-durable-de-leau-d/</t>
         </is>
       </c>
-      <c r="AA178" s="1" t="inlineStr">
+      <c r="AA176" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC178" s="1" t="inlineStr">
+      <c r="AC176" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE178" s="1" t="inlineStr">
+      <c r="AE176" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF178" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG178" s="1" t="inlineStr">
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH178" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="179" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="H179" s="1" t="inlineStr">
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K179" s="1" t="inlineStr">
-[...2267 lines deleted...]
-      <c r="I189" s="1" t="inlineStr">
+      <c r="I177" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L189" s="1" t="inlineStr">
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M189" s="1" t="inlineStr">
+      <c r="M177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N189" s="1" t="inlineStr">
+      <c r="N177" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -37307,3546 +34695,2029 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O189" s="1" t="inlineStr">
+      <c r="O177" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R189" s="1" t="inlineStr">
+      <c r="R177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S189" s="1" t="inlineStr">
+      <c r="S177" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T189" s="1" t="inlineStr">
+      <c r="T177" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U189" s="1" t="inlineStr">
+      <c r="U177" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V189" s="1" t="inlineStr">
+      <c r="V177" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X189" s="1" t="inlineStr">
+      <c r="X177" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y189" s="1" t="inlineStr">
+      <c r="Y177" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z189" s="1" t="inlineStr">
+      <c r="Z177" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA189" s="1" t="inlineStr">
+      <c r="AA177" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB189" s="1" t="inlineStr">
+      <c r="AB177" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC189" s="1" t="inlineStr">
+      <c r="AC177" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE189" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG189" s="1" t="inlineStr">
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH189" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="190" spans="1:34" customHeight="0">
-      <c r="A190" s="1">
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
         <v>92594</v>
       </c>
-      <c r="B190" s="1" t="inlineStr">
+      <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Participer aux aménagements hydrauliques et à l’équipement rural des réseaux et ouvrages pour le pluvial</t>
         </is>
       </c>
-      <c r="E190" s="1" t="inlineStr">
+      <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G190" s="1" t="inlineStr">
+      <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H190" s="1" t="inlineStr">
+      <c r="H178" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I190" s="1" t="inlineStr">
+      <c r="I178" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K190" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L190" s="1" t="inlineStr">
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir les projets relatif au pluvial porté par une commune exerçant effectivement la compétence (exercice direct ou par délégation) et se situant dans une zone agricole ou naturelle du document d&amp;#039;urbanisme en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  Taux de la subvention Départementale : 0 à 50 % maximum du montant HT des investissements
 &lt;/p&gt;
 &lt;p&gt;
  Une priorité est donnée aux Communes ayant un schéma directeur.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux maximum de 50 % ne s&amp;#039;applique que si le Conseil départemental est seul financeur et que les dossiers ont été proposés aux autres co-financeurs (Région, Agence de l&amp;#039;eau).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M190" s="1" t="inlineStr">
+      <c r="M178" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etudes et élaboration des schémas pluviaux
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de bassins de rétention pour le pluvial
  &lt;/li&gt;
  &lt;li&gt;
   Travaux sur le réseau pluvial (zonage pluvial – article 2224-10 du CGCT)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N190" s="1" t="inlineStr">
+      <c r="N178" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O190" s="1" t="inlineStr">
+      <c r="O178" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R190" s="1" t="inlineStr">
+      <c r="R178" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes qualifiées de « rurales » par arrêté préfectoral, n&amp;#039;ayant pas transféré la compétence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S190" s="1" t="inlineStr">
+      <c r="S178" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T190" s="1" t="inlineStr">
+      <c r="T178" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U190" s="1" t="inlineStr">
+      <c r="U178" s="1" t="inlineStr">
         <is>
           <t>Communes rurales du Vaucluse</t>
         </is>
       </c>
-      <c r="V190" s="1" t="inlineStr">
+      <c r="V178" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires/les-autres-aides-aux-collectivites-locales-et-organismes-publics-2689.html</t>
         </is>
       </c>
-      <c r="X190" s="1" t="inlineStr">
+      <c r="X178" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez le : 04.90.16.15.00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y190" s="1" t="inlineStr">
+      <c r="Y178" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z190" s="1" t="inlineStr">
+      <c r="Z178" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f0a-participer-aux-amenagements-hydrauliques-et-a/</t>
         </is>
       </c>
-      <c r="AA190" s="1" t="inlineStr">
+      <c r="AA178" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB190" s="1" t="inlineStr">
+      <c r="AB178" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC190" s="1" t="inlineStr">
+      <c r="AC178" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE190" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG190" s="1" t="inlineStr">
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH190" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="191" spans="1:34" customHeight="0">
-[...35 lines deleted...]
-Collectivité d’outre-mer à statut particulier
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>94791</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en oeuvre de leur projet d'urbanisme, d'aménagement, d'assainissement, d'eau, de voirie et d'ouvrage d'art</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de Meurthe et Moselle (ATD 54)</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assistance technique, administrative et financière des collectivités pour la définition de leurs besoins, la conception et la mise en oeuvre des projets dans les domaines de l&amp;#039;aménagement, de l&amp;#039;urbanisme, de l&amp;#039;eau, de la voirie et des ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  AMO travaux d&amp;#039;assainissement collectif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à l&amp;#039;entretien des ouvrages d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de schéma directeur eau potable, suivi de DSP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un programme de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites des ponts et conseils en matière de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMO opérations d&amp;#039;urbanisme et d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la gestion intégrée des eaux pluviales dans les projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la recherche et à la mobilisation des financements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Equipement public
+Logement et habitat
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T179" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Meurthe-et-Moselle</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://www.mmd54.org/</t>
+        </is>
+      </c>
+      <c r="X179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:mmd54&amp;#64;mmd54.org" rel="noopener" target="_blank"&gt;
+  mmd54&amp;#64;mmd54.org
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cécile CALIN, Directrice de MMD 54 : 03 94 94 56 92
+&lt;/p&gt;
+&lt;p&gt;
+ Murielle COLLIGNON, Assistante administrative : 03 54 50 71 66
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>ccalin@mmd54.org</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/abfe-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB179" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>95040</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et protéger les eaux souterraines</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de connaissances et développement d’outils de gestion pour la protection des ressources en eau et des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
-[...1 lines deleted...]
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H191" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L191" s="1" t="inlineStr">
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Connaître et protéger les eaux souterraines.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P180" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
-[...2 lines deleted...]
-  &lt;br /&gt;
+  Bénéficiaires
+  de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...19 lines deleted...]
-&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivités locales, Établissements publics et associations
+  &lt;/li&gt;
+ &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+  de l&amp;#039;action
  &lt;/strong&gt;
- &lt;br /&gt;
-[...2 lines deleted...]
- Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivités, groupe d&amp;#039;experts, entreprises, etc...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+  Projets éligibles
  &lt;/strong&gt;
- &lt;br /&gt;
-[...7 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ études à caractère général ou opérationnel, ayant pour objet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la connaissance sectorielle ou globale des nappes phréatiques ainsi que des pressions qui s&amp;#039;y exercent ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la connaissance des relations entre les canaux, les cours d&amp;#039;eau et les eaux souterraines ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;acquisition de données sur la partie profonde des nappes phréatiques ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la connaissance des sols au droit des nappes d&amp;#039;eaux souterraines.
+  &lt;/li&gt;
+  &lt;li&gt;
+   mesures de la piézométrie et de la qualité des nappes et de leurs points d&amp;#039;alimentations préférentiels
+  &lt;/li&gt;
+  &lt;li&gt;
+   élaboration de modèles de gestion, hydrodynamiques ou hydrochimiques ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   études et travaux relatifs à des pollutions peu connues, mises en évidence dans le cadre des inventaires de la qualité des eaux souterraines, ou à des &amp;#34;nouveaux polluants&amp;#34; (disrupteurs endocriniens, molécules phytopharmaceutiques, etc.) dont la présence constitue une menace pour les nappes d&amp;#039;eaux souterraines ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   étude et projets pilotes de lutte contre les pollutions diffuses;
+  &lt;/li&gt;
+  &lt;li&gt;
+   réalisation et diffusion d&amp;#039;outils d&amp;#039;information sur les eaux souterraines ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   programmes d&amp;#039;animation, sensibilisation, formation auprès des collectivités et du grand public sur les actions de réduction à la source des pollutions et au développement de techniques alternatives.
+  &lt;/li&gt;
+ &lt;/ul&gt;
  &lt;strong&gt;
-  La palette de leurs interventions est multiple :
+  Dépenses éligibles
  &lt;/strong&gt;
- &lt;br /&gt;
-[...32 lines deleted...]
-      <c r="M191" s="1" t="inlineStr">
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Étude, animation, matériel d&amp;#039;acquisition, modèles, travaux pilotes
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/connaitre-proteger-eaux-souterraines/</t>
+        </is>
+      </c>
+      <c r="W180" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0089/depot/simple</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Région Grand Est
+   &lt;br /&gt;
+   Monsieur le Président Philippe Richert
+   &lt;br /&gt;
+   (A l&amp;#039;attention du Service Eaux et Milieux Aquatiques - DEA)
+   &lt;br /&gt;
+   1, Place Adrien Zeller – BP 91006
+   &lt;br /&gt;
+   67070 STRASBOURG CEDEX
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Pour toute information :
+&lt;/p&gt;
+&lt;p&gt;
+ Axe Rhin-Sarre (site Strasbourg) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Lajlah LUTHER : Tél : 03.88.15.65.13, Mail : lajlah.luther&amp;#64;region-alsace.eu
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Meuse-Moselle-Saône (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Francis VOGIN : Tél : 03 87 33 67 65, Mail : francis.vogin&amp;#64;lorraine.eu
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Veronique BAUDET,
+   Tél : 03 26 70 89 33, Mail : vbaudet&amp;#64;cr-champagne-ardenne.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d52e-connaitre-et-proteger-les-eaux-souterraines/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>95042</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les cours d’eau et les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Restauration des cours d’eau et des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I181" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les actions de sensibilisation peuvent toucher les domaines suivants :
+  Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
- &lt;br /&gt;
-[...23 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maxi : 35 % du montant HT
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000€ par projet sauf sur les cours d&amp;#039;eau régionaux majeurs : Rhin, Ill, Sarre, Moselle, Meuse, Aisne, Marne, Seine, Aube.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ce dispositif s&amp;#039;inscrit en complément de l&amp;#039;aide Agence de l&amp;#039;eau dans la limite de 80 % d&amp;#039;aides publiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration de la fonctionnalité des cours d&amp;#039;eau : reméandrage, diversification des écoulements, érosion maitrisée.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration des plans d&amp;#039;eau : renaturation / reprofilage de berges, création de hauts-fonds, restauration de roselières, restauration de digues, ouvrages d&amp;#039;alimentation et de vidange...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration des milieux humides : restauration de zones humides, création d&amp;#039;annexes hydrauliques, de mares, frayères, reconnexion de bras morts, restauration de réseau de fossés, création de zones humides artificielles, zones tampons entre réseau de drainage et cours d&amp;#039;eau... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de restauration de la continuité écologique (suppression ou aménagements d&amp;#039;ouvrages transversaux, etc.) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de restauration du petit patrimoine bâti et ouvrages alimentant ces milieux aquatiques.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P181" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Communes, groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes, associations, fédérations de pêche, entreprises, particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts d&amp;#039;investissement liés aux opérations précédemment décrites. Travaux et études préalables (faisabilité, avant-projet, projet...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N191" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Eau pluviale
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/preserver-restaurer-cours-deau-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="W181" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0083/depot/simple</t>
+        </is>
+      </c>
+      <c r="X181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Région Grand Est
+   &lt;br /&gt;
+   Monsieur le Président (A l&amp;#039;attention du Service Eaux et Biodiversité - DEA)
+   &lt;br /&gt;
+   1, Place Adrien Zeller – BP 91006
+   &lt;br /&gt;
+   67070 STRASBOURG CEDEX
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dfa-restauration-des-cours-deau-et-des-milieux-aq/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB181" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>95043</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer un plan de désherbage ou un plan de gestion différenciée</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Élaboration d'un plan de gestion différenciée des espaces ouverts aux publics : acquisition de plants et matériel de désherbage</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Financement public total Région-Agence de l&amp;#039;eau de 80 %
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plafond de 4 200 € HT
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Agriculture et agroalimentaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P182" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Communes ou groupement de communes mettant en œuvre un plan d&amp;#039;entretien des espaces communaux adapté aux objectifs de protection des ressources en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elaboration d&amp;#039;un plan de désherbage des espaces communaux ayant pour objet le repérage et le classement des zones traitées, avec évaluation des risques pour les ressources en eau. Le plan doit intégrer un diagnostic des pratiques communales en matière de traitement phytosanitaire. La commune doit s&amp;#039;engager par convention dans une démarche progressive et continue, avec la signature de la &amp;#34; charte de désherbage/d&amp;#039;entretien des espaces communaux &amp;#34;, celle-ci présentant 3 niveaux de mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les plans de désherbage et les plans de gestion différenciée des espaces.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/elaborer-plan-de-desherbage-plan-de-gestion-differenciee/</t>
+        </is>
+      </c>
+      <c r="W182" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0077/depot/simple</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Axe Rhin-Sarre (site Strasbourg) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Lajlah LUTHER : 03 88 15 65 13 / lajlah.luther&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Meuse-Moselle-Saône (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Francis VOGIN : 03 87 33 67 65 / francis.vogin&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Véronique BAUDET : 03 26 70 89 33 / veronique.baudet&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b26-elaborer-un-plan-de-desherbage-ou-un-plan-de-/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>95044</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir et gérer les inondations</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir et gérer les inondations</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H183" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I183" s="1" t="inlineStr">
+        <is>
+          <t> Min : 5 Max : 20</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Axes d&amp;#039;intervention ( Etudes et travaux )
+  &lt;/li&gt;
+  &lt;li&gt;
+   Taux maximal d&amp;#039;intervention
+Amélioration de la connaissance et de la conscience du risque
+10% du montant éligible
+  &lt;/li&gt;
+  &lt;li&gt;
+   Surveillance, prévision des crues et des inondations
+5 % du montant éligible
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prise en compte du risque inondation dans l&amp;#039;urbanisme
+10 % du montant éligible
+Actions de réduction de la vulnérabilité des biens et des personnes
+20 % du montant éligible
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ralentissement des écoulements
+20 % du montant éligible
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ouvrages hydrauliques de protection
+10 % du montant éligible
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plafond : 80% d&amp;#039;aides publiques (déplafonnement possible lorsque le projet est inclus dans un CPIER) – hors autofinancement.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P183" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+  de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Communes et groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes ouverts et fermés auxquels la compétence Inondation a été transférée, établissements publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  de l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Habitants en zones inondables, usagers de réseaux de transports impactés, acteurs économiques (entreprises, exploitations agricoles...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Amélioration de la connaissance et de la conscience du risque, actions d&amp;#039;information, de sensibilisation et de pédagogie à destination du public, des élus et des acteurs économiques pour favoriser la prise en compte du risque ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Surveillance, prévision des crues et des inondations ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prise en compte du risque inondation dans l&amp;#039;urbanisme ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etudes et travaux d&amp;#039;amélioration des écoulements dans les zones urbanisées ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etudes et travaux de réduction de la vulnérabilité des réseaux, des activités économiques, et des services publics ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etudes et travaux de zones de ralentissement dynamique des crues, de restauration ou d&amp;#039;aménagement de zones d&amp;#039;expansion des crues ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etudes et travaux d&amp;#039;ouvrages hydrauliques de protection rapprochée des zones habitées.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes et travaux en section investissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S183" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T183" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/prevenir-gerer-inondations/</t>
+        </is>
+      </c>
+      <c r="W183" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0190/depot/simple</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Axe Rhin-Sarre (site Strasbourg) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Marie-Dominique PARANIER : 03 88 15 38 62 / marie-dominique.paranier&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Meuse-Moselle-Saône (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Camille BARTHE : 03 87 33 67 62 / camille.barthe&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sophie PAYER : 03 26 70 31 68 / sophie.payer&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ad50-prevenir-et-gerer-les-inondations/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB183" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>95045</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maîtrise d'ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maitrise d’ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I184" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Appui à l&amp;#039;animation de sages
+Plafond de 45 0000 € /an pour le salaire et 5 000 € pour les frais de fonctionnement /an, étude au cas par cas
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide régionale  à l&amp;#039;animation en complément de l&amp;#039;aide des Agences de l&amp;#039;Eau dans la limite de 80 % d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide aux études à 20% maximum dans la limite de 80% d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Structurer la maitrise d&amp;#039;ouvrage sur les grands axes fluviaux
+Subvention variable selon les statuts, les besoins et la gouvernance de l&amp;#039;EPTB
+Aide aux études à 20 % maximum dans la limite de 80 % d&amp;#039;aide publique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Patrimoine et monuments historiques
-[...7 lines deleted...]
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
-Voirie et réseaux
-[...20 lines deleted...]
-Biodiversité
 Equipement public
-Bâtiments et construction
 Réhabilitation
-Logement et habitat
-Architecture
 Paysage
-Accessibilité
-[...31 lines deleted...]
-      <c r="T191" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P184" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structures porteuses des SAGE : collectivités, associations. EPTB
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Animation des SAGE en cours d&amp;#039;élaboration ou mis en œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration/mise en œuvre des SAGE.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la structuration des EPTB sur les bassins d&amp;#039;intérêts régionaux à enjeu de maîtrise d&amp;#039;ouvrage.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration et mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couverte par les autres dispositifs régionaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ Dépenses salariales (salaire brut chargé &amp;#43; enveloppe forfaitaire pour les dépenses d&amp;#039;accompagnement) dans la limite d&amp;#039;un animateur (1 ETP) par SAGE. Subvention pluriannuelle/ adhésion régionale aux EPTB. Dépenses pour les études nécessaires à l&amp;#039;élaboration/mise en œuvre des SAGE. Dépenses pour les études nécessaires à l&amp;#039;élaboration et la mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couvertes par les autres dispositifs régionaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T184" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U191" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X191" s="1" t="inlineStr">
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/appuyer-gouvernance-structuration-de-maitrise-douvrage/</t>
+        </is>
+      </c>
+      <c r="W184" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0088/depot/simple</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les contacts de vos URCAUE sont disponibles dans les fiches locales.
-[...83 lines deleted...]
-      <c r="AA191" s="1" t="inlineStr">
+ Axe Rhin-Sarre (site Strasbourg) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Adeline ALBRECHT : 03.88.15.67.84 / adeline.albrecht&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Meuse-Saône (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Francis VOGIN : 03 87 33 67 65 / francis.vogin&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Moselle (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Camille BARTHE : 03 87 33 67 62 / camille.barthe&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sophie PAYER : 03 26 70 31 68 / spayer&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f8d-appuyer-la-gouvernance-et-la-structuration-de/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC191" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AB184" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="192" spans="1:34" customHeight="0">
-[...38 lines deleted...]
-Collectivité d’outre-mer à statut particulier
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>94919</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'aménagements hydrauliques multifonctions</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Eau et territoire, aménagement hydraulique multifonctions</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H192" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L192" s="1" t="inlineStr">
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I185" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J185" s="1" t="inlineStr">
+        <is>
+          <t>plafond : 500 000€ par projet (toutes phases confondues)</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
-[...1 lines deleted...]
-  Elle a pour mission de :
+  Aide &amp;#34;Eau et territoire, aménagement hydraulique multifonctions&amp;#34;
  &lt;/strong&gt;
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  représenter et promouvoir les CAUE de sa région ;
-[...9 lines deleted...]
-  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+  Collectivités et leurs groupements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;br /&gt;
-[...4 lines deleted...]
- &lt;br /&gt;
+ Dans le cas de porteur privé ou associatif, un partenariat avec une collectivité territoriale est nécessaire pour confirmer l&amp;#039;intérêt du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+  Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
- à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
-[...2 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Taux maxi : 40 % des montants HT ou TTC si non éligible au FCTVA
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plafond d&amp;#039;aide : 500 000 € par projet (toutes phases confondues)
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
  &lt;strong&gt;
-  Les CAUE contribuent à améliorer la qualité de vie chacun
+  Projets éligibles
  &lt;/strong&gt;
- . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
-[...85 lines deleted...]
-          <t>Eau pluviale
+&lt;/h4&gt;
+&lt;p&gt;
+ Nature des projets:
+&lt;/p&gt;
+&lt;p&gt;
+ Projets globaux d&amp;#039;aménagement intégrant :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des travaux de renaturation en lit mineur du cours d&amp;#039;eau: réouverture, démantèlement d&amp;#039;ouvrages sans usage, restauration de la continuité écologique (passe à poissons), restauration de cours d&amp;#039;eau en traversée d&amp;#039;agglomération, renaturation de berges artificialisées ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Et au moins un des postes suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Equipements d&amp;#039;activités sportives et récréatives (rivières d&amp;#039;eaux vives urbaines, parcours canoé kayak, site de baignade...) ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Equipements touristiques (piste cyclable, chemin de randonnée, signalisation, parcours de randonnée nautique, embarcadère/débarcadère, ponton de pêche accessible handicapés...) ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gestion intégrée des eaux pluviales en lien avec un projet de restauration des milieux aquatiques ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Equipements pédagogiques (signalétique, pontons, plantations pédagogiques, supports d&amp;#039;initiation à l&amp;#039;environnement des écoles et CINE/CPIE voisins) ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Installation de turbines hydroélectriques ichtyocompatibles adaptées aux basses chutes (vis hydrodynamiques, VLH, ...) ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rénovation des maçonneries, vannages, automatisation et fiabilisation des ouvrages de protection contre les crues, sécurisation de l&amp;#039;irrigation, soutien d&amp;#039;étiage, ...
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les projets consistant en un maintien d&amp;#039;ouvrage devront intégrer des dispositifs restaurant à minima une continuité piscicole adaptée au contexte et si possible sédimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;effacement des ouvrages sera privilégié dès lors que cette solution est possible.
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun nouvel obstacle à la franchissabilité ne devra être créé ou rehaussé. Une attention particulière sera portée aux projets innovants, exemplaires, notamment en termes d&amp;#039;adaptation au changement climatique (désimperméabilisation, éducation, ...).
+&lt;/p&gt;
+&lt;h4&gt;
+ Dépenses éligibles
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Coûts d&amp;#039;investissement liés aux aménagements et infrastructures précédemment décrits.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;études préalables à l&amp;#039;engagement des travaux (faisabilité, avant projet, projet, dossier réglementaire) sont éligibles au même taux.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour certaines collectivités, ces dépenses peuvent figurer dans les dépenses de fonctionnement (aménagement/arasement d&amp;#039;ouvrages hydrauliques).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les dépenses TTC seront prises en compte dès lors que le porteur fournit une attestation de non récupération de la TVA.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Patrimoine et monuments historiques
-[...3 lines deleted...]
-Sports et loisirs
 Tourisme
-Forêts
-[...1 lines deleted...]
-Sols
 Espaces verts
 Espace public
-Friche
-Foncier
 Voirie et réseaux
-Transition énergétique
-[...18 lines deleted...]
-Qualité de l'air
 Biodiversité
 Equipement public
-Bâtiments et construction
-[...2 lines deleted...]
-Architecture
 Paysage
-Accessibilité
-[...46 lines deleted...]
-      <c r="X192" s="1" t="inlineStr">
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P185" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2019</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/eau-territoire-amenagement-hydraulique/</t>
+        </is>
+      </c>
+      <c r="W185" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0317/depot/simple</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les contacts des unions régionales :
-[...69 lines deleted...]
- &lt;/a&gt;
+ Dossier à adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ Région Grand Est
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président
+&lt;/p&gt;
+&lt;p&gt;
+ (A l&amp;#039;attention du Service Eaux et Biodiversité - DEA) 1, Place Adrien Zeller – BP 91006 –
+ 67070 STRASBOURG CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ Toute demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;une lettre de demande officielle, ou lettre
+ d&amp;#039;intention, adressée au Président de la Région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y192" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA192" s="1" t="inlineStr">
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94a4-eau-et-territoire-amenagement-hydraulique-mul/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB192" s="1" t="inlineStr">
-[...30 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AB185" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="193" spans="1:34" customHeight="0">
-[...2357 lines deleted...]
-      <c r="A197" s="1">
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
         <v>62848</v>
       </c>
-      <c r="B197" s="1" t="inlineStr">
+      <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D197" s="1" t="inlineStr">
+      <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E197" s="1" t="inlineStr">
+      <c r="E186" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G197" s="1" t="inlineStr">
+      <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H197" s="1" t="inlineStr">
+      <c r="H186" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K197" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L197" s="1" t="inlineStr">
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M197" s="1" t="inlineStr">
+      <c r="M186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N197" s="1" t="inlineStr">
+      <c r="N186" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -40892,527 +36763,979 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O197" s="1" t="inlineStr">
+      <c r="O186" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R197" s="1" t="inlineStr">
+      <c r="R186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S197" s="1" t="inlineStr">
+      <c r="S186" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T197" s="1" t="inlineStr">
+      <c r="T186" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U197" s="1" t="inlineStr">
+      <c r="U186" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V197" s="1" t="inlineStr">
+      <c r="V186" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W197" s="1" t="inlineStr">
+      <c r="W186" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X197" s="1" t="inlineStr">
+      <c r="X186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y197" s="1" t="inlineStr">
+      <c r="Y186" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z197" s="1" t="inlineStr">
+      <c r="Z186" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA197" s="1" t="inlineStr">
+      <c r="AA186" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC197" s="1" t="inlineStr">
+      <c r="AC186" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE197" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG197" s="1" t="inlineStr">
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH197" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="198" spans="1:34" customHeight="0">
-      <c r="A198" s="1">
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
         <v>62579</v>
       </c>
-      <c r="B198" s="1" t="inlineStr">
+      <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
         </is>
       </c>
-      <c r="E198" s="1" t="inlineStr">
+      <c r="E187" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G198" s="1" t="inlineStr">
+      <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H198" s="1" t="inlineStr">
+      <c r="H187" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K198" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L198" s="1" t="inlineStr">
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt relais préfinance vos recettes attendues et vous permet d&amp;#039;avancer sur vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Souple d&amp;#039;utilisation, vous pouvez procéder à son remboursement de manière anticipée et sans frais, une fois les fonds récupérés (sous réserve du respect d&amp;#039;un préavis contractuel).
 &lt;/p&gt;
 &lt;p&gt;
  Pour en savoir plus sur le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html" target="_self"&gt;
   fonctionnement d&amp;#039;un prêt relais
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N198" s="1" t="inlineStr">
+      <c r="N187" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Espaces verts
 Espace public
 Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Attractivité économique
 Valorisation d'actions
 Médias et communication</t>
         </is>
       </c>
-      <c r="O198" s="1" t="inlineStr">
+      <c r="O187" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R198" s="1" t="inlineStr">
+      <c r="R187" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation définitive de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 50 000 euros.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S198" s="1" t="inlineStr">
+      <c r="S187" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T198" s="1" t="inlineStr">
+      <c r="T187" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U198" s="1" t="inlineStr">
+      <c r="U187" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V198" s="1" t="inlineStr">
+      <c r="V187" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html</t>
         </is>
       </c>
-      <c r="X198" s="1" t="inlineStr">
+      <c r="X187" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre:
 &lt;/p&gt;
 &lt;p&gt;
  - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y198" s="1" t="inlineStr">
+      <c r="Y187" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z198" s="1" t="inlineStr">
+      <c r="Z187" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
         </is>
       </c>
-      <c r="AA198" s="1" t="inlineStr">
+      <c r="AA187" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC198" s="1" t="inlineStr">
+      <c r="AC187" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE198" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG198" s="1" t="inlineStr">
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
         <is>
           <t>08/10/2020</t>
         </is>
       </c>
-      <c r="AH198" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="199" spans="1:34" customHeight="0">
-[...20 lines deleted...]
-          <t>Etablissement public dont services de l'Etat
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C188" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de la Vendée
+CAUE du Cantal
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Association
 Entreprise privée
-Association</t>
-[...12 lines deleted...]
-      <c r="L199" s="1" t="inlineStr">
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...29 lines deleted...]
-Eau pluviale
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Economie sociale et solidaire</t>
-[...2 lines deleted...]
-      <c r="O199" s="1" t="inlineStr">
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S199" s="1" t="inlineStr">
+      <c r="S188" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...7 lines deleted...]
-      <c r="U199" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T188" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V199" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X199" s="1" t="inlineStr">
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Retrouvez votre contact régional sur :
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...19 lines deleted...]
-      <c r="AA199" s="1" t="inlineStr">
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC199" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AB188" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC188" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="200" spans="1:34" customHeight="0">
-      <c r="A200" s="1">
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
         <v>72810</v>
       </c>
-      <c r="B200" s="1" t="inlineStr">
+      <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C200" s="1" t="inlineStr">
+      <c r="C189" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E200" s="1" t="inlineStr">
+      <c r="E189" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G200" s="1" t="inlineStr">
+      <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H200" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L200" s="1" t="inlineStr">
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -41449,79 +37772,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M200" s="1" t="inlineStr">
+      <c r="M189" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N200" s="1" t="inlineStr">
+      <c r="N189" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -41564,385 +37887,3357 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O200" s="1" t="inlineStr">
+      <c r="O189" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R200" s="1" t="inlineStr">
+      <c r="R189" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S200" s="1" t="inlineStr">
+      <c r="S189" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T200" s="1" t="inlineStr">
+      <c r="T189" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U200" s="1" t="inlineStr">
+      <c r="U189" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V200" s="1" t="inlineStr">
+      <c r="V189" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W200" s="1" t="inlineStr">
+      <c r="W189" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X200" s="1" t="inlineStr">
+      <c r="X189" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y200" s="1" t="inlineStr">
+      <c r="Y189" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z200" s="1" t="inlineStr">
+      <c r="Z189" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA200" s="1" t="inlineStr">
+      <c r="AA189" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB200" s="1" t="inlineStr">
+      <c r="AB189" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC200" s="1" t="inlineStr">
+      <c r="AC189" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE200" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG200" s="1" t="inlineStr">
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH200" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="201" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G201" s="1" t="inlineStr">
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>71808</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets pour l’environnement (eau, économie circulaire, biodiversité, etc.)</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Financement de projets en faveur de l’environnement</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
+acteur financier et vous portez un projet en faveur de l’environnement, structuré
+par exemple autour de la gestion de l’eau, de l’économie circulaire, de la biodiversité
+? La Banque des Territoires vous propose une offre de financement des projets
+en faveur de l’environnement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes à la
+recherche d’investisseurs pour structurer et financer un projet portant sur
+l’eau et l’assainissement, l’économie circulaire ou bien encore les services
+liés à l’environnement permettant également d’adresser les problématiques debiodiversité
+et de compensation environnementale, avec des coopératives carbone.. Nous
+finançons en fonds propres et quasi-fonds propres ce type de projets.
+Sollicitez-nous pour bénéficier de financements adaptés, d’un accompagnement et
+d’une expertise reconnus.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T190" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=environnement_biodiversite_psat</t>
+        </is>
+      </c>
+      <c r="X190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-environnement/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC190" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S191" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T191" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC191" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T192" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB192" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC192" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE de la Creuse
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE de l'Orne
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE du Loir-et-Cher
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE des Deux-Sèvres
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE du Pas-de-Calais
+CAUE de la Somme</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H201" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="N201" s="1" t="inlineStr">
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T193" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V193" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB193" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC193" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>74103</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en oeuvre des politiques publiques prioritaires et un accompagnement amont sur les procédures réglementaires associées</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la Direction Départementale des Territoires et de la Mer du Finistère, sont les interlocuteurs de proximité des élus qui souhaitent être accompagnés et soutenus
+dans la mise en oeuvre de projets relevant des
+ &lt;strong&gt;
+  politiques publiques prioritaires
+ &lt;/strong&gt;
+ suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagement de bourgs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  transition énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  qualité de l&amp;#039;eau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  publicité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  sécurité routière
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiment durable et accessibilité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  biodiversité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  risques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  urbanisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau.
+ &lt;/strong&gt;
+ Suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation prédiagnostic, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  s différents services apportent dans une logique de simplification administrative, un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une question et pré-dossier du porteur de projet, l&amp;#039;Atelier délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux quartiers, renouvellement urbain, écoquartiers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique de bâtiments publics, production d&amp;#039;EnR ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pôle d&amp;#039;échanges multi-modal,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation, extension de sites d&amp;#039;activités, projets liés aux énergies renouvelables...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remise en culture de friches agricoles, remise en activité ou renaturation de friches artisanales et industrielles...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba53-obtenir-un-appui-technique-de-proximite-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>74102</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger des stratégies globales de territoires</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Du fait de leur proximité avec les élus et de leur connaissance des territoires, les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la DDTM 29, sont en capacité d&amp;#039;apporter localement une réponse adaptée à chaque collectivité, prenant en compte les objectifs des dispositifs d&amp;#039;aménagement du territoire et les principes généraux du développement durable.
+ &lt;br /&gt;
+ Cette aide se matérialise par un appui en ingénierie technique, juridique, et financier. Un fonctionnement en mode projet et des apports méthodologiques contribuent à faire émerger des stratégies territoriales qui peuvent ensuite se traduire par une contractualisation ou la mise en place d&amp;#039;outils réglementaires. Et suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation pré-diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Action Cœur de Ville &amp;amp; Opérations de Revitalisation des Territoires (ORT) ;
+ &lt;br /&gt;
+ - OPAH ;
+ &lt;br /&gt;
+ - Contrats de Ruralité (programmes pluriannuel et annuel) ;
+ &lt;br /&gt;
+ - Contrat de Transition Écologique ;
+ &lt;br /&gt;
+ - ateliers de territoire ; plan de paysage ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - AMI centres-bourgs et AàP revitalisation des centralités......
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0519-obtenir-un-appui-pour-faire-emerger-des-strat/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>73939</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S196" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T196" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U196" s="1" t="inlineStr">
+        <is>
+          <t>Métropole d'Aix-Marseille-Provence</t>
+        </is>
+      </c>
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alecmetropolemarseillaise.fr/</t>
+        </is>
+      </c>
+      <c r="X196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Philippe Michaud, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ p.michaud&amp;#64;alecmm.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
+        <is>
+          <t>f.pidoux@alecmm.fr</t>
+        </is>
+      </c>
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB196" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC196" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Mayenne
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N197" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
-Agriculture et agroalimentaire</t>
-[...41 lines deleted...]
-      <c r="AA201" s="1" t="inlineStr">
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S197" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T197" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U197" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V197" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y197" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z197" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA197" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD201" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AB197" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC197" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="202" spans="1:34" customHeight="0">
-      <c r="A202" s="1">
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
         <v>52290</v>
       </c>
-      <c r="B202" s="1" t="inlineStr">
+      <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C202" s="1" t="inlineStr">
+      <c r="C198" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E202" s="1" t="inlineStr">
+      <c r="E198" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G202" s="1" t="inlineStr">
+      <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H202" s="1" t="inlineStr">
+      <c r="H198" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K202" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L202" s="1" t="inlineStr">
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -42018,96 +41313,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M202" s="1" t="inlineStr">
+      <c r="M198" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N202" s="1" t="inlineStr">
+      <c r="N198" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -42150,1628 +41445,264 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O202" s="1" t="inlineStr">
+      <c r="O198" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R202" s="1" t="inlineStr">
+      <c r="R198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S202" s="1" t="inlineStr">
+      <c r="S198" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T202" s="1" t="inlineStr">
+      <c r="T198" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U202" s="1" t="inlineStr">
+      <c r="U198" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V202" s="1" t="inlineStr">
+      <c r="V198" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W202" s="1" t="inlineStr">
+      <c r="W198" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X202" s="1" t="inlineStr">
+      <c r="X198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y202" s="1" t="inlineStr">
+      <c r="Y198" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z202" s="1" t="inlineStr">
+      <c r="Z198" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA202" s="1" t="inlineStr">
+      <c r="AA198" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB202" s="1" t="inlineStr">
+      <c r="AB198" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC202" s="1" t="inlineStr">
+      <c r="AC198" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE202" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG202" s="1" t="inlineStr">
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH202" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="203" spans="1:34" customHeight="0">
-[...532 lines deleted...]
-      <c r="H206" s="1" t="inlineStr">
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H199" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J206" s="1" t="inlineStr">
-[...849 lines deleted...]
-      <c r="I211" s="1" t="inlineStr">
+      <c r="I199" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J211" s="1" t="inlineStr">
+      <c r="J199" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K211" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L211" s="1" t="inlineStr">
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N211" s="1" t="inlineStr">
+      <c r="N199" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -43799,279 +41730,279 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O211" s="1" t="inlineStr">
+      <c r="O199" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P211" s="1" t="inlineStr">
+      <c r="P199" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q211" s="1" t="inlineStr">
+      <c r="Q199" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R211" s="1" t="inlineStr">
+      <c r="R199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S211" s="1" t="inlineStr">
+      <c r="S199" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T211" s="1" t="inlineStr">
+      <c r="T199" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U211" s="1" t="inlineStr">
+      <c r="U199" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V211" s="1" t="inlineStr">
+      <c r="V199" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X211" s="1" t="inlineStr">
+      <c r="X199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y211" s="1" t="inlineStr">
+      <c r="Y199" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z211" s="1" t="inlineStr">
+      <c r="Z199" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA211" s="1" t="inlineStr">
+      <c r="AA199" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB211" s="1" t="inlineStr">
+      <c r="AB199" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC211" s="1" t="inlineStr">
+      <c r="AC199" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE211" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG211" s="1" t="inlineStr">
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH211" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="212" spans="1:34" customHeight="0">
-      <c r="A212" s="1">
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
         <v>9082</v>
       </c>
-      <c r="B212" s="1" t="inlineStr">
+      <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E212" s="1" t="inlineStr">
+      <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G212" s="1" t="inlineStr">
+      <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H212" s="1" t="inlineStr">
+      <c r="H200" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K212" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L212" s="1" t="inlineStr">
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M212" s="1" t="inlineStr">
+      <c r="M200" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N212" s="1" t="inlineStr">
+      <c r="N200" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -44096,5256 +42027,540 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O212" s="1" t="inlineStr">
+      <c r="O200" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P212" s="1" t="inlineStr">
+      <c r="P200" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S212" s="1" t="inlineStr">
+      <c r="S200" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U212" s="1" t="inlineStr">
+      <c r="U200" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X212" s="1" t="inlineStr">
+      <c r="X200" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y212" s="1" t="inlineStr">
+      <c r="Y200" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z212" s="1" t="inlineStr">
+      <c r="Z200" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA212" s="1" t="inlineStr">
+      <c r="AA200" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC212" s="1" t="inlineStr">
+      <c r="AC200" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE212" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG212" s="1" t="inlineStr">
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH212" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="213" spans="1:34" customHeight="0">
-      <c r="A213" s="1">
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
         <v>8532</v>
       </c>
-      <c r="B213" s="1" t="inlineStr">
+      <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des relais classes d'eau pour éduquer à la citoyenneté et favoriser les changements de comportements</t>
         </is>
       </c>
-      <c r="E213" s="1" t="inlineStr">
+      <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G213" s="1" t="inlineStr">
+      <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H213" s="1" t="inlineStr">
+      <c r="H201" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I213" s="1" t="inlineStr">
+      <c r="I201" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J213" s="1" t="inlineStr">
+      <c r="J201" s="1" t="inlineStr">
         <is>
           <t>Classe d'eau : Forfait de 700 euros ; Relais des classes d'eau : S 20% ; Partenariat éducatifs : S 80%</t>
         </is>
       </c>
-      <c r="K213" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L213" s="1" t="inlineStr">
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Education à la citoyenneté : - relais classes d&amp;#039;eau
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les actions aidées sont les relais des classes d&amp;#039;eau pour les établissements d&amp;#039;enseignement, de la maternelle à l&amp;#039;université, et les centres de loisirs
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N213" s="1" t="inlineStr">
+      <c r="N201" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O213" s="1" t="inlineStr">
+      <c r="O201" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P213" s="1" t="inlineStr">
+      <c r="P201" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q213" s="1" t="inlineStr">
+      <c r="Q201" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R213" s="1" t="inlineStr">
+      <c r="R201" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions
 éducatives intègrent la connaissance des acteurs de la gestion de l’eau, les
 enjeux de biodiversité, de changement climatique, de sobriété en se référant à
 la stratégie d’adaptation du bassin Seine-Normandie. Ils mettent en œuvre une pédagogie
 active basée sur un apprentissage concret et participatif.&lt;/p&gt;&lt;p&gt;-       
 pour les partenariats éducatifs : respecter
 les contenus définis avec l’agence de l’eau, mettre en place une démarche
 pédagogique structurée (objectifs et publics clairement identifiés), inscrire
 le projet dans la durée et dans le territoire (pertinence par rapport aux
 problématiques locales de l’eau), faciliter l’action citoyenne (participation à
 la vie publique), présenter les acteurs de l’eau, diversifier les partenaires,
 intégrer une évaluation qualitative dès le démarrage du projet, transmettre le
 programme précis s’il s’agit d’un atelier participatif ou d’une formation ;&lt;/p&gt;&lt;p&gt;-       
 pour les structures relais des classes d’eau :
 respecter les conditions proposées par l’agence de l’eau, transmettre aux
 enseignants ou formateurs la connaissance de la gestion de l’eau de son
 territoire, communiquer des informations sur le dispositif des classes d’eau,
 porter à connaissance les livres de bord mis en ligne par l’agence de l’eau,
 assister les établissements pour le montage pédagogique, administratif et
 financier du projet ; &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-       
 pour les classes d’eau : respecter
 le format et le contenu proposés par l’agence de l’eau, c’est-à-dire des
 projets pédagogiques d’une semaine basés sur des rencontres avec des acteurs de
 l’eau, des visites de terrain, un travail interdisciplinaire et une production
 collective. Les classes d’eau s’appuient sur un livre de bord et sont
 valorisées à l’occasion d’une cérémonie de clôture organisée par l’équipe
 enseignante. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S213" s="1" t="inlineStr">
+      <c r="S201" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T213" s="1" t="inlineStr">
+      <c r="T201" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U213" s="1" t="inlineStr">
+      <c r="U201" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V213" s="1" t="inlineStr">
+      <c r="V201" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W213" s="1" t="inlineStr">
+      <c r="W201" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X213" s="1" t="inlineStr">
+      <c r="X201" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez vos relais locaux
  &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
   https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y213" s="1" t="inlineStr">
+      <c r="Y201" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z213" s="1" t="inlineStr">
+      <c r="Z201" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa30-education-a-la-citoyennete-relais-classes-dea/</t>
         </is>
       </c>
-      <c r="AA213" s="1" t="inlineStr">
+      <c r="AA201" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC213" s="1" t="inlineStr">
+      <c r="AC201" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE213" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG213" s="1" t="inlineStr">
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
         <is>
           <t>10/10/2019</t>
         </is>
       </c>
-      <c r="AH213" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="214" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G214" s="1" t="inlineStr">
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
+        <v>30792</v>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Indemniser les servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>Indemnisations de servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H214" s="1" t="inlineStr">
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H202" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I214" s="1" t="inlineStr">
-[...12 lines deleted...]
- L&amp;#039;animation stricto sensu consiste en l&amp;#039;affectation d&amp;#039;au moins une personne chargée de dynamiser, susciter, organiser, faire émerger et suivre les actions (études et travaux) qui concourent aux objectifs de l&amp;#039;agence de l&amp;#039;eau en matière de gestion de l&amp;#039;eau, de préservation de la ressource, des milieux aquatiques et de la biodiversité.
+      <c r="I202" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J202" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 35 % à 50 % en cas de changement de pratiques agricoles.</t>
+        </is>
+      </c>
+      <c r="K202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les indemnisations de servitudes engagées dans les périmètres de 
+protection rapprochés (PPR) visent à compenser les pertes économiques 
+liées aux restrictions imposées pour protéger les captages d&amp;#039;eau 
+potable. Ce dispositif réduit les impacts financiers tout en 
+garantissant la préservation de la ressource en eau, accompagné de 
+mesures comme l’acquisition foncière et les obligations réelles 
+environnementales (ORE).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N214" s="1" t="inlineStr">
+      <c r="N202" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
-[...8 lines deleted...]
-      <c r="P214" s="1" t="inlineStr">
+Eau souterraine</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P202" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q214" s="1" t="inlineStr">
+      <c r="Q202" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S214" s="1" t="inlineStr">
-[...3491 lines deleted...]
-      <c r="T233" s="1" t="inlineStr">
+      <c r="R202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S202" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T202" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U233" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X233" s="1" t="inlineStr">
+      <c r="U202" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-indemnisations-de-servitudes.html</t>
+        </is>
+      </c>
+      <c r="W202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X202" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA233" s="1" t="inlineStr">
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y202" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18b0-indemnisation-de-servitudes-des-perimetres-de/</t>
+        </is>
+      </c>
+      <c r="AA202" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC233" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AC202" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="234" spans="1:34" customHeight="0">
-[...1257 lines deleted...]
-      <c r="A241" s="1">
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
         <v>391</v>
       </c>
-      <c r="B241" s="1" t="inlineStr">
+      <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E241" s="1" t="inlineStr">
+      <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G241" s="1" t="inlineStr">
+      <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H241" s="1" t="inlineStr">
+      <c r="H203" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K241" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L241" s="1" t="inlineStr">
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N241" s="1" t="inlineStr">
+      <c r="N203" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -49373,143 +42588,6923 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O241" s="1" t="inlineStr">
+      <c r="O203" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R241" s="1" t="inlineStr">
+      <c r="R203" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S241" s="1" t="inlineStr">
+      <c r="S203" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T241" s="1" t="inlineStr">
+      <c r="T203" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U241" s="1" t="inlineStr">
+      <c r="U203" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V241" s="1" t="inlineStr">
+      <c r="V203" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W241" s="1" t="inlineStr">
+      <c r="W203" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X241" s="1" t="inlineStr">
+      <c r="X203" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y241" s="1" t="inlineStr">
+      <c r="Y203" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z241" s="1" t="inlineStr">
+      <c r="Z203" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA241" s="1" t="inlineStr">
+      <c r="AA203" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB241" s="1" t="inlineStr">
+      <c r="AB203" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>8188</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter le recours aux eaux non conventionnelles et la réutilisation des eaux usées traitées</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La réutilisation des
+eaux usées traitées (REUT) s’applique aux eaux usées traitées issues des
+stations d’épuration collectives urbaines.&lt;/p&gt;&lt;p&gt;Tout projet de REUT s’inscrit dans les
+objectifs quantitatifs de débits d’étiage des cours d’eau et doit être
+techniquement et économiquement pertinent comme moyen de substitution aux
+prélèvements dans le milieu naturel, et associé à des mesures visant à réduire
+la consommation d’eau.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le recours aux eaux non conventionnelles
+(RENC) s’applique aux types d’eaux autres que celles issues directement d’un
+prélèvement dans la ressource naturelle et faisant éventuellement l’objet d’un
+traitement approprié par rapport à l’usage. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P204" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q204" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité sont les suivantes :&lt;/p&gt;&lt;p&gt;-      
+réalisation d’une étude d’opportunité incluant
+l’impact environnemental ;&lt;/p&gt;&lt;p&gt;-      
+engagement de l’attributaire dans une démarche
+de sobriété ;&lt;/p&gt;&lt;p&gt;-      
+respect de la réglementation en vigueur ;&lt;/p&gt;&lt;p&gt;-      
+dans le cas d’un projet multi-acteurs, mise en
+place d’un conventionnement définissant les parties prenantes (producteur,
+usager), les modalités d’entretien et la répartition des coûts ;&lt;/p&gt;&lt;p&gt;-      
+conformité des eaux résiduaires urbaines (ERU)
+si une station d’épuration urbaine est concernée ; &lt;/p&gt;&lt;p&gt;-      
+pas d’augmentation des volumes prélevés pour le
+ou les usages bénéficiant de la substitution par des eaux usées traitées ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+existence ou mise en place d’un système de
+mesure des volumes qui seront substitués grâce à l’investissement et des
+volumes consommés au point de réutilisation.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T204" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c2b-gestion-collective-de-la-ressource-pour-lirri/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC204" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
+        <v>8187</v>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Etudier la réutilisation d’eaux usées et d’eaux pluviales, les retenues de substitution, les déplacements de forages - Gestion collective de la ressource pour l’irrigation</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I205" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-      
+Les études prospectives territoriales ont pour
+objet d’identifier les gisements potentiels de sites propices à la REUT ou de
+la RENC sur un territoire donné.&lt;/p&gt;&lt;p&gt;-      
+Les études d’opportunité ont une dimension
+multi-acteurs et incluent toutes les parties prenantes ; elles permettent
+de définir une stratégie globale de REUT sur un site donné vis-à-vis de son
+territoire, sur le temps présent et futur ; cette stratégie tiendra compte
+de la ressource en eau sur le territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+Les études de faisabilité prennent en compte les
+aspects technicoéconomiques pour définir la solution la plus adaptée au
+contexte.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N205" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P205" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q205" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études
+d’opportunité prennent en compte plusieurs axes : enjeux environnementaux,
+enjeux techniques, enjeux sanitaires, enjeux économiques, enjeux sociétaux et
+enjeux de gouvernance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S205" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T205" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U205" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V205" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W205" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y205" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z205" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1361-gestion-collective-de-la-ressource-pour-lirri/</t>
+        </is>
+      </c>
+      <c r="AA205" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC205" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
+        <v>8138</v>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions de transition agricole pour l'eau</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H206" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est l&amp;#039;accompagnement d&amp;#039;actions dans le secteur agricole permettant des changements de pratiques ou de systèmes de culture, dont le développement des filières à bas niveau d&amp;#039;intrants, pérennes et compatibles avec la protection de la ressource en eau, des milieux aquatiques et marins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides de l&amp;#039;agence de l&amp;#039;eau correspondent à cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Etudes générales et expérimentation en agriculture, dont la connaissance de la biodiversité des sols
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les études générales ou globales à visée opérationnelle (proposant des actions à mener à partir d&amp;#039;un état des lieux) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études de connaissance de la biodiversité des sols agricoles en lien avec la protection de la ressource en eau et des milieux aquatiques et marins ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et les expérimentations de pratiques agricoles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Dispositif de suivi des pressions dans le cadre d&amp;#039;une démarche territoriale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Indemnisations pour changement de pratiques ou de systèmes agricoles dans le cadre d&amp;#039;une démarche territoriale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   4. Indemnisations pour la conversion ou le maintien en agriculture biologique
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   5. Investissements liés à la transformation et la commercialisation de produits agricoles à bas niveau d&amp;#039;intrants
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les investissements pour développer ou pérenniser les filières liées à des productions agricoles à bas niveau d&amp;#039;intrant (BNI) sont éligibles s&amp;#039;ils concernent une des productions agricoles à bas niveau d&amp;#039;intrant suivantes :  agriculture biologique ; herbe/prairie ; bocage énergie ; chanvre ; sarrasin ; luzerne et sainfoin ; biomasse énergie (miscanthus, swittchgrass, Taillis Courte Rotation et Taillis Très Courte Rotation).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces investissements sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  s&amp;#039;ils présentent un lien avec les territoires et les enjeux prioritaires pour l&amp;#039;agence de l&amp;#039;eau notamment en termes de surfaces en cultures BNI mises en place sur les territoires à enjeu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;il existe une garantie de l&amp;#039;effet positif de l&amp;#039;investissement sur le développement ou le maintien de la filière et de sa cohérence avec l&amp;#039;état des lieux de la filière sur le territoire (dynamique de développement, acteurs en place, actions d&amp;#039;accompagnement ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+Taux maximum de subvention : 40%
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   6. Investissements liés à la production agricole primaire dans le cadre d&amp;#039;une démarche territoriale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les investissements dans le cadre d&amp;#039;une démarche territoriale sont éligibles pour les exploitations agricoles situées en tout ou partie sur un territoire à enjeu bénéficiant d&amp;#039;une démarche territoriale s&amp;#039;ils permettent de répondre aux enjeux définis sur le territoire considéré.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   7. Investissements liés à la production agricole primaire dans le cadre du plan Ecophyto II – dont agroforesterie
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;investissements permettant une diminution pérenne de l&amp;#039;utilisation des produits phytosanitaires et/ou une diminution des rejets dans le milieu naturel selon la liste suivante :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  matériel de substitution à l&amp;#039;utilisation de produits phytosanitaires (désherbage mécanique, thermique...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  matériel de gestion des surfaces en herbe ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires de remplissage/lavage des pulvérisateurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation de haies à vocation hydraulique et de systèmes agro-forestiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  matériel innovant pour la réduction d&amp;#039;utilisation de phytosanitaires : robots de désherbage mécanique et de précision par reconnaissance différenciée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;em&gt;
+  8. Investissements liés à la production agricole primaire pour la gestion des effluents d&amp;#039;élevage
+ &lt;/em&gt;
+&lt;/strong&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les investissements pour la gestion des effluents d&amp;#039;élevages (liés aux conditions d&amp;#039;application de la directive nitrates) sont éligibles si :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les exploitations agricoles sont situées sur une commune nouvellement classée en zone vulnérable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les exploitations agricoles sont situées hors zone vulnérable et en tout ou partie sur un territoire à enjeu pour l&amp;#039;agence
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   9. Aides aux boisements dans les territoires à enjeu
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire. Les aides au boisement sont éligibles pour les parcelles agricoles situées sur un territoire à enjeu.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   10. Accompagnement technique à la réduction de l&amp;#039;usage des produits phytosanitaires dans le cadre du plan Ecophyto II
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement technique à la réduction de l&amp;#039;usage des produits phytosanitaires dans le cadre du plan Ecophyto II est éligible pour l&amp;#039;ensemble des exploitations agricoles du bassin si :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  il s&amp;#039;agit d&amp;#039;actions collectives s&amp;#039;inscrivant dans le cadre de la feuille de route régionale du plan Ecophyto II ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et il existe un objectif chiffré de réduction de l&amp;#039;utilisation de produits phytosanitaires à l&amp;#039;échelle de l&amp;#039;exploitation agricole et du groupe d&amp;#039;exploitations agricoles par rapport à l&amp;#039;état initial calculé des exploitations et du groupe compatible avec les objectifs du plan Ecophyto II
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   11. Actions d&amp;#039;accompagnement technique dans le cadre d&amp;#039;une démarche territoriale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les démarches territoriales comprennent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les diagnostics d&amp;#039;exploitations agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le conseil individuel dans un cadre collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+Les exploitations agricoles situées en tout ou partie sur un territoire à enjeu bénéficiant d&amp;#039;une démarche territoriale sont éligibles pour des diagnostics et/ou de l&amp;#039;accompagnement technique.
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   12. Animation thématique pour promouvoir les changements de pratiques ou de systèmes
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les animations pour promouvoir les changements de pratiques ou de systèmes agricoles et la maitrise d&amp;#039;usage des terres agricoles qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sont en lien avec les territoires et les enjeux prioritaires pour l&amp;#039;agence de l&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettent en œuvre un programme d&amp;#039;actions pluriannuel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   13. Communication, formation, sensibilisation sur les changements de pratiques et de systèmes
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Si elles présentent un lien avec les territoires et les enjeux prioritaires pour l&amp;#039;agence de l&amp;#039;eau, les actions de communication, formation et sensibilisation dans le secteur agricole sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N206" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O206" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P206" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q206" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S206" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T206" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U206" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V206" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W206" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y206" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z206" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1d35-accompagner-la-transition-agricole-pour-leau-/</t>
+        </is>
+      </c>
+      <c r="AA206" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC206" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2019</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>8016</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives ou au titre de l’écologie industrielle territoriale - Dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H207" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I207" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Animation des actions collectives ou au titre de l&amp;#039;écologie industrielle territoriale Grandes Entreprises
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible l&amp;#039;animation auprès des collectivités locales et des entreprises.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P207" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q207" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T207" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cfb-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC207" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>8015</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives pour la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H208" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I208" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>Est éligible l&amp;#039;animation auprès des collectivités locales et des entreprises.
+Peut être au titre de l&amp;#039;écologie industrielle territoriale.</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P208" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q208" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T208" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/705e-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC208" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>8014</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Agir collectivement sur tout types de travaux y/c économies d’eau - Dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions collectives : tous types de travaux y/c économies d&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les activités économiques dispersées, seuls sont éligibles les projets réalisés dans le cadre d&amp;#039;actions collectives comprenant la mise en conformité d&amp;#039;une part significative des raccordements sur la zone de collecte concernée ou faisant partie intégrante d&amp;#039;un contrat. Ces actions collectives doivent être territoriales, sectorielles ou les deux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises (pour les aides inférieures à 60k€) : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises (pour les aides inférieures à 60k€) : 40%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P209" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q209" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R209" s="1" t="inlineStr">
+        <is>
+          <t>Pour le secteur  pêche et l&amp;#039;aquaculture, taux plafonné selon le maximum autorisé par l&amp;#039;encadrement communautaire « pêche aquaculture ».</t>
+        </is>
+      </c>
+      <c r="S209" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T209" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76df-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC209" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
+        <v>8008</v>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H210" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I210" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions d&amp;#039;accompagnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiabilisation des dispositifs de  gestion des effluents
+&lt;/p&gt;
+&lt;p&gt;
+ - Amélioration de la collecte
+&lt;/p&gt;
+&lt;p&gt;
+ - Prévention des pollutions accidentelles
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les ouvrages visant la prévention des pollutions accidentelles, la dépollution des eaux pluviales ou la réduction des risques de pollution liés à l&amp;#039;inondation du site, l&amp;#039;assiette est limitée au montant des travaux nécessaires pour contenir les pollutions accidentelles et les déversements de polluants par temps de pluie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises : 40%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N210" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O210" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P210" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q210" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Taux réduits directive IED.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S210" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T210" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U210" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V210" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W210" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y210" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z210" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b623-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA210" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC210" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
+        <v>30542</v>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Gérer un ouvrage hydraulique</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H211" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Certaines collectivités peuvent ne pas posséder de services techniques, administratifs et financiers dédiés pour gérer les ouvrages hydrauliques. Aussi, le Département peut les appuyer pour assurer toutes les missions nécessaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces missions consistent à suivre les dossiers sur les aspects : technique (travaux), réglementaire, commande publique, gestion administrative et financière...
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 13 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gestion de barrages
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil sur la mise en place, la gestion hydraulique la surveillance d&amp;#039;un barrage.&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Reflexion sur la faisabilité d&amp;#039;une centrale hydraulique
+&lt;/p&gt;
+&lt;p&gt;
+ Etude préalable à la mise en place d&amp;#039;Unité de production hydroélectrique&amp;#34;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N211" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O211" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Communes de moins de 5000 habitants et les EPCI de moins de 25 000 sont prioritaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S211" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T211" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U211" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V211" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y211" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z211" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2bfd-gerer-un-ouvrage-hydraulique/</t>
+        </is>
+      </c>
+      <c r="AA211" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB211" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC211" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
+        <v>30540</v>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Préparer le lancement de travaux en eau potable</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H212" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lorsqu&amp;#039;un projet en eau potable est lancé à l&amp;#039;initiative de la collectivité, le
+ Département peut accompagner la collectivité dans le choix d&amp;#039;un
+ maître
+ d&amp;#039;œuvre ou d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage selon les spécificités de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 12 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hameau de Sauvergue obligations règlementaires pour l&amp;#039;alimentation en eau
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction de projet de documents de consultation pour un marché de maîtrise d&amp;#039;oeuvre pour des travaux d&amp;#039;assainissement et d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ Raccordement au réseau d&amp;#039;eau de plusieurs hameaux
+&lt;/p&gt;
+&lt;p&gt;
+ Diagnostic réseaux AEP.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N212" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S212" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T212" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U212" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V212" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y212" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z212" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dc4-preparer-le-lancement-de-travaux-en-eau-potab/</t>
+        </is>
+      </c>
+      <c r="AA212" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB212" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC212" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
+        <v>30534</v>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Assister les exploitants de station d'épuration (S.A.T.E.S.E.)</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H213" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département via le service couramment appelé &amp;#34;S.A.T.E.S.E.&amp;#34; assiste les Collectivités Territoriales dans la mise en place et la gestion de leurs systèmes d&amp;#039;assainissement collectif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Cette action correspond à la fiche N° 18 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn à l&amp;#039;adresse suivante.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Visites techniques de toutes natures relatives aux stations d&amp;#039;épuration de diverses communes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Révision zonage assainissement, règlement de service et assistance, convention de raccordement et nouveaux secteurs
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse préalable au curage et valorisation des boues
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la rédaction de 2 CCTP, et à l&amp;#039;analyse des offres dans une commune, pour chaque consultation relative à une prestation d&amp;#039;autosurveillance de la station
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la rédaction du règlement de service de la commune
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à jour du manuel d&amp;#039;autosurveillance à la fin des travaux de mise aux normes.
+&lt;/p&gt;
+&lt;p&gt;
+ Gestion des boues d&amp;#039;épuration, période COVID et pérennisation filière
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement gestion surdébit du pote de relevage / reunion AMDEC
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la rédaction de la convention de déverssement du bourg de Villeneuve
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N213" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O213" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;éligibilité des Communes et EPCI est définie par des textes réglementaires. Les collectivités pouvant bénéficier gracieusement de cette assistance technique sont désignées annuellement par le préfet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S213" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T213" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U213" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V213" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y213" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z213" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6005-assister-les-exploitants-de-station-depuratio/</t>
+        </is>
+      </c>
+      <c r="AA213" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC213" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>28158</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de gestion du temps de pluie</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H214" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J214" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’aides pour le déraccordement des surfaces actives raccordées aux systèmes d’assainissement 
+ou réseaux pluviaux sont décrites dans la fiche thématique « eau et nature en ville et village ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations de 
+déraccordement des 
+eaux pluviales du 
+système 
+d’assainissement 
+ponctuelles ou 
+opérations réalisées sur 
+l&amp;#039;ensemble d&amp;#039;un bassin 
+versant, d&amp;#039;une 
+opération d&amp;#039;ampleur ou 
+d&amp;#039;une collectivité, dans 
+le cadre d’une 
+démarche globale et 
+d’un plan d’actions de 
+gestion du temps de 
+pluie&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations de 
+déraccordement des 
+surfaces actives 
+raccordées au système 
+d’assainissement, en 
+domaine public ou 
+privé&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S214" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T214" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V214" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a0d-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB214" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC214" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2020</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
+        <v>27637</v>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Mener des missions d'animation</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif des aides à l'animation</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H215" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I215" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J215" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence | forfait</t>
+        </is>
+      </c>
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mener des missions d&amp;#039;animation territoriale portées par les maitres d&amp;#039;ouvrages locaux&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;animation sectorielle ou territoriale portées par les structures professionnelles, associatives ou institutionnelles&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;assistance technique et d&amp;#039;expertise portées par des conseils départementaux et des organismes indépendants des producteurs de boues ou d&amp;#039;autres partenaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les missions d’animation correspondant :
+&lt;br /&gt;• À l’animation des Schémas d’Aménagement et de Gestion des Eaux (SAGE) et des contrats territoriaux, 
+de leur émergence à leur mise en œuvre opérationnelle ;
+&lt;br /&gt;• Aux actions visant à faire émerger et réaliser des programmes d’actions/travaux ;
+&lt;br /&gt;• Aux actions de conseil et d’accompagnement technique et/ou administratif collectifs des acteurs 
+locaux à mobiliser pour impulser et accompagner le changement de pratiques y compris au travers de 
+l’innovation ;
+&lt;br /&gt;• Aux actions de développement de réseaux professionnels et d’animation d’un travail en réseau pour 
+développer des partenariats avec les acteurs locaux pour favoriser la cohérence et l’efficacité des 
+politiques et pour interpeller les politiques connexes (aménagement du territoire, urbanisme, 
+agriculture, santé, …) par les objectifs et ambitions des politiques de gestion de l’eau et de transition 
+écologique ;
+&lt;br /&gt;• Aux actions de structuration et coordination de filières économiques, d’économie circulaire, 
+d’opérations collectives ou groupées favorisant la pérennité de la reconquête des milieux aquatiques ;
+&lt;br /&gt;• Aux actions de communication, d’éducation et de sensibilisation du public ;
+&lt;br /&gt;• Aux actions visant à accompagner la montée en compétence ou structuration de la maîtrise d’ouvrage 
+et à la doter de moyens techniques et administratifs pour initier et assurer la conduite des projets, une 
+dynamique dans un territoire ou la qualité des performances des services public d’eau et 
+d’assainissement ;
+&lt;br /&gt;• À la mise en œuvre de l’assistance technique aux communes ou établissements publics de coopération 
+intercommunale (telle que prévue par l’article L.3232-1-1 du code général des collectivités territoriales (SATE et SATESE) et autres accords cadre ou locaux, …) ;
+&lt;br /&gt;• Au suivi et à l’expertise de la valorisation agricole des sous-produits issus de l’épuration, en vue de 
+garantir la qualité et la sécurité de la filière.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N215" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Artisanat
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rendez-vous sur le site de l&amp;#039;Agence de l&amp;#039;eau Rhin-Meuse pour obtenir des informations relatives aux conditions d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S215" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T215" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U215" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V215" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Dispositif_des_aides_a_l%E2%80%99animation_-_FICHE_THEMATIQUE.pdf?Archive=264987908216&amp;File=Dispositif%5Fdes%5Faides%5Fa%5Fl%E2%80%99animation%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse
+ &lt;/li&gt;&lt;li&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y215" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z215" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b6-aide-animation/</t>
+        </is>
+      </c>
+      <c r="AA215" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC215" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2020</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:34" customHeight="0">
+      <c r="A216" s="1">
+        <v>27139</v>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les effluents non domestiques</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H216" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I216" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J216" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="K216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Action de Recherche de 
+Substances 
+Dangereuses pour 
+l&amp;#039;Environnement (RSDE) 
+en station de 
+traitement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Études préalables à une 
+opération groupée 
+(activités 
+économiques) : l’étude 
+préalable doit 
+permettre de définir s’il 
+y a des enjeux justifiant 
+la mise en place d’une 
+opération collective&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Station de traitement 
+mixte&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N216" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diagnostic amont 
+règlementaire, 
+campagnes de mesures 
+sur les réseaux
+&lt;/p&gt;&lt;p&gt;Dans la limite des 
+objectifs de réduction 
+des substances&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Traitement des effluents 
+provenant d&amp;#039;une activité 
+artisanale, industrielle, 
+commerciale ou de 
+services non pris en 
+compte dans la pollution 
+domestique produite par 
+la population non 
+permanente&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S216" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T216" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U216" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V216" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y216" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z216" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf8f-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA216" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC216" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG216" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2020</t>
+        </is>
+      </c>
+      <c r="AH216" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:34" customHeight="0">
+      <c r="A217" s="1">
+        <v>27135</v>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement grâce à des solutions curatives</t>
+        </is>
+      </c>
+      <c r="C217" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H217" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I217" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 40</t>
+        </is>
+      </c>
+      <c r="J217" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT</t>
+        </is>
+      </c>
+      <c r="K217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les solutions curatives : bassins d’orages, déversoirs d’orages, renforcement de collecteurs, traitement 
+des eaux pluviales &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N217" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O217" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aménagements 
+prioritaires dans la limite 
+des travaux nécessaires 
+pour résorber Un impact 
+avéré hors 
+renforcements 
+hydrauliques et ouvrages 
+de rétention des eaux 
+pluviales strictes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S217" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T217" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U217" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V217" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;br /&gt;&lt;/li&gt;&lt;a target="_blank"&gt;&lt;li&gt; agence&amp;#64;eau-rhin-meuse.fr&lt;/li&gt;&lt;/a&gt;&lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y217" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z217" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a373-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA217" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC217" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG217" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2020</t>
+        </is>
+      </c>
+      <c r="AH217" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:34" customHeight="0">
+      <c r="A218" s="1">
+        <v>8529</v>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Animer des contrats de territoire et des contrats de partenariat</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H218" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I218" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;animation stricto sensu consiste en l&amp;#039;affectation d&amp;#039;au moins une personne chargée de dynamiser, susciter, organiser, faire émerger et suivre les actions (études et travaux) qui concourent aux objectifs de l&amp;#039;agence de l&amp;#039;eau en matière de gestion de l&amp;#039;eau, de préservation de la ressource, des milieux aquatiques et de la biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N218" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P218" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q218" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S218" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T218" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U218" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V218" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W218" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y218" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z218" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9e3b-animation-de-contrat-de-territoire-eau-et-cli/</t>
+        </is>
+      </c>
+      <c r="AA218" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC218" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG218" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2019</t>
+        </is>
+      </c>
+      <c r="AH218" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:34" customHeight="0">
+      <c r="A219" s="1">
+        <v>8528</v>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Animer des SAGE (schémas d’aménagement et de gestion des eaux)</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H219" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I219" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L219" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;agence de l&amp;#039;eau soutient l&amp;#039;élaboration des SAGE en participant au financement de l&amp;#039;animation et des études structurantes correspondantes. 
+Elle contribue à la réalisation des travaux prévus au programme du SAGE préférentiellement dans le cadre d&amp;#039;opérations contractuelles</t>
+        </is>
+      </c>
+      <c r="N219" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O219" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P219" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q219" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les études générales pour l&amp;#039;élaboration, la révision et la mise en œuvre des SAGE, y compris les enquêtes publiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S219" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T219" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U219" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V219" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W219" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y219" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z219" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/10d4-les-schemas-damenagement-et-de-gestion-des-ea/</t>
+        </is>
+      </c>
+      <c r="AA219" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC219" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG219" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2019</t>
+        </is>
+      </c>
+      <c r="AH219" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:34" customHeight="0">
+      <c r="A220" s="1">
+        <v>8527</v>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études générales pour l’élaboration, la révision et la mise en œuvre des SAGE (schémas d’aménagement et de gestion des eaux), y compris les enquêtes publiques.</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H220" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I220" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L220" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;agence de l&amp;#039;eau soutient l&amp;#039;élaboration des SAGE en participant au financement de l&amp;#039;animation et des études structurantes correspondantes.
+Elle contribue à la réalisation des travaux prévus au programme du SAGE préférentiellement dans le cadre d&amp;#039;opérations contractuelles.</t>
+        </is>
+      </c>
+      <c r="N220" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O220" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P220" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q220" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les études générales pour l&amp;#039;élaboration, la révision et la mise en œuvre des SAGE, y compris les frais de procédure et de concertation.&lt;/p&gt;&lt;p&gt;Pour les animations, les durées des aides sont limitées comme suit :&lt;/p&gt;&lt;p&gt;-       
+l’aide à l’animation pour l’émergence d’un
+nouveau SAGE est limitée à une durée maximale de trois ans ;&lt;/p&gt;&lt;p&gt;-       
+l’aide à l’animation pour l’élaboration d’un
+nouveau SAGE est limitée à une durée maximale de six ans ; cette aide peut
+être prolongée pour une durée maximale supplémentaire de quatre ans sur
+justification ; à la demande de l’agence de l’eau, des bilans d’étape
+peuvent être réalisés ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+l’aide à l’animation pour la mise en œuvre d’un
+SAGE approuvé par arrêté préfectoral ou pour sa révision est limitée à une
+durée maximale de trois ans ; au-delà des trois premières années de la
+mise en œuvre ou de la révision, l’aide peut être reconduite sur trois ans
+moyennant le respect des objectifs correspondant aux enjeux majeurs du
+territoire du SAGE.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S220" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T220" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U220" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V220" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W220" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y220" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z220" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b5d1-les-schemas-damenagement-et-de-gestion-des-ea/</t>
+        </is>
+      </c>
+      <c r="AA220" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC220" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG220" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2019</t>
+        </is>
+      </c>
+      <c r="AH220" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:34" customHeight="0">
+      <c r="A221" s="1">
+        <v>8472</v>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les ouvrages structurants pour le soutien d’étiage des cours d’eau</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H221" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I221" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J221" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation d'ouvrages structurants pour le soutien d'étiage : S 20% + A 20%</t>
+        </is>
+      </c>
+      <c r="K221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ouvrages structurants : Etudes de programmation/incidence/faisabilité de nouveaux ouvrages et d&amp;#039;optimisation d&amp;#039;ouvrages existants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Sont aidés pour
+les ouvrages structurants pour le soutien d’étiage des cours d’eau :&lt;/p&gt;&lt;p&gt;-       
+les
+études ;&lt;/p&gt;&lt;p&gt;-       
+les
+travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’agence de l’eau n’apporte pas
+d’aide à l’entretien courant des ouvrages ni au renouvellement à l’identique de
+ces derniers.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N221" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O221" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P221" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q221" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les études de programmation, de
+faisabilité, d’incidence (écologie, hydraulique, économique et sociologique) et
+d’optimisation.&lt;/p&gt;&lt;p&gt;Est éligible la
+réhabilitation d’ouvrages structurants pour le soutien d’étiage lorsqu’elle
+contribue à l’atteinte des objectifs de quantité en période d’étiage définis
+dans le schéma directeur d’aménagement et de gestion des eaux (SDAGE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S221" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T221" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U221" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V221" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W221" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y221" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z221" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/67c0-ouvrages-structurants-etudes-de-programmation/</t>
+        </is>
+      </c>
+      <c r="AA221" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC221" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG221" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH221" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:34" customHeight="0">
+      <c r="A222" s="1">
+        <v>8464</v>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Indemniser pour changements de pratiques ou de systèmes agricoles dans le cadre d'une démarche territoriale</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H222" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J222" s="1" t="inlineStr">
+        <is>
+          <t>Subsnetion jusqu’au maximum autorisé par l’encadrement européen</t>
+        </is>
+      </c>
+      <c r="K222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les indemnisations pour le développement ou
+la pérennisation des surfaces en agriculture biologique sont éligibles pour les
+parcelles agricoles, situées sur le bassin, étant certifiées en agriculture
+biologique ou en conversion, et sont en priorité déployées sur les territoires
+à enjeu, notamment les aires d’alimentation de captages.&lt;/p&gt;&lt;p&gt;Les indemnisations pour changement ou
+maintien de pratiques à l’échelle d’une parcelle agricole sont éligibles pour
+les parcelles agricoles situées en tout ou partie sur un territoire à enjeu
+bénéficiant d’une démarche territoriale. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les indemnisations pour changement ou
+maintien de systèmes agricoles à l’échelle de l’exploitation agricole sont
+éligibles pour les exploitations agricoles situées en tout ou partie sur un
+territoire à enjeu bénéficiant d’une démarche territoriale. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N222" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O222" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P222" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q222" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R222" s="1" t="inlineStr">
+        <is>
+          <t>Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire</t>
+        </is>
+      </c>
+      <c r="S222" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T222" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U222" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V222" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W222" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y222" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z222" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be4f-prevenir-les-inondations-et-les-etiages-indem/</t>
+        </is>
+      </c>
+      <c r="AA222" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB222" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC222" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG222" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH222" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:34" customHeight="0">
+      <c r="A223" s="1">
+        <v>8454</v>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des mises en réserve foncière</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H223" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et maîtrise foncière : Mise en réserve foncière &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de l&amp;#039;acquisition foncière est la pérennisation d&amp;#039;une bonne gestion des surfaces pour la préservation à long terme des ressources en eau et des milieux aquatiques, humides et littoraux, et des terrains naturels connectés lorsqu&amp;#039;ils sont nécessaires à la bonne gestion des écosystèmes et permettent la restauration de la biodiversité
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N223" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Foncier</t>
+        </is>
+      </c>
+      <c r="O223" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P223" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q223" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l’acquisition et les frais annexes pour la mise en
+réserve foncière (dont les parcelles en périphérie des zones à enjeux) et les
+frais de portage, de transaction et de gestion liés à la mise en réserve, dans
+le but de mettre en place in fine, sur la zone à enjeux, une occupation du sol
+compatible avec la préservation de la ressource destinée à l’eau potable
+(formalisé dans un cahier des charges environnemental).&lt;/p&gt;&lt;p&gt;Une aide ne peut être attribuée que si les parcelles ont vocation à être
+échangées ou revendues dans un délai maximal de cinq ans après l’octroi de
+l’aide. &lt;/p&gt;&lt;p&gt;Si l’attributaire de l’aide est un opérateur foncier, il justifie d’un
+conventionnement avec la collectivité pour que cette mise en réserve bénéficie
+à la préservation de la ressource.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Si l’attributaire de l’aide est la collectivité, il lui est demandé de
+présenter une délibération expliquant la stratégie foncière mise en œuvre et
+justifiant la mise en réserve.&lt;/p&gt;
+&lt;p&gt;
+ Avance à 100 %. L’aide à l’acquisition pour mise en réserve est versée sous forme
+d’avance, avec remboursement en un unique versement une fois la parcelle
+revendue, et dans un délai maximum de cinq ans.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S223" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T223" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U223" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V223" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W223" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hangar C - Espace des Marégraphes - CS 1174
+&lt;/p&gt;
+&lt;p&gt;
+ 76176 ROUEN Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 35 63 61 30
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+&lt;/p&gt;
+&lt;p&gt;
+ 60200 COMPIEGNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 44 30 41 00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 1, rue de la Pompe - BP 70087
+&lt;/p&gt;
+&lt;p&gt;
+ 14203 HEROUVILLE SAINT-CLAIR Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 31 46 20 20
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 30 Chaussée du port- CS 50423
+&lt;/p&gt;
+&lt;p&gt;
+ 51035 CHALONS-EN-CHAMPAGNE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 26 66 25 75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 cours Tarbe - CS 70702
+&lt;/p&gt;
+&lt;p&gt;
+ 89107 SENS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 86 83 16 50
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 51, Rue Salvador ALLENDE
+&lt;/p&gt;
+&lt;p&gt;
+ 92027 NANTERRE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 01 41 20 16 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y223" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z223" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b31-acquisition-et-maitrise-fonciere-mise-en-rese/</t>
+        </is>
+      </c>
+      <c r="AA223" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB223" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC223" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG223" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH223" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" spans="1:34" customHeight="0">
+      <c r="A224" s="1">
+        <v>8451</v>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les stratégies foncières pour des espaces naturels préservés durablement : études foncières</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H224" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I224" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L224" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont
+éligibles :&lt;/p&gt;&lt;p&gt;-      
+les études d’élaboration de stratégies foncières ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+les études de maîtrise foncière.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N224" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Foncier
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O224" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P224" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q224" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S224" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T224" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U224" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V224" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W224" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X224" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hangar C - Espace des Marégraphes - CS 1174
+&lt;/p&gt;
+&lt;p&gt;
+ 76176 ROUEN Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 35 63 61 30
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+&lt;/p&gt;
+&lt;p&gt;
+ 60200 COMPIEGNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 44 30 41 00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 1, rue de la Pompe - BP 70087
+&lt;/p&gt;
+&lt;p&gt;
+ 14203 HEROUVILLE SAINT-CLAIR Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 31 46 20 20
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 30 Chaussée du port- CS 50423
+&lt;/p&gt;
+&lt;p&gt;
+ 51035 CHALONS-EN-CHAMPAGNE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 26 66 25 75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 cours Tarbe - CS 70702
+&lt;/p&gt;
+&lt;p&gt;
+ 89107 SENS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 86 83 16 50
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 51, Rue Salvador ALLENDE
+&lt;/p&gt;
+&lt;p&gt;
+ 92027 NANTERRE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 01 41 20 16 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y224" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z224" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/69a3-acquisition-et-maitrise-fonciere-etudes-fonci/</t>
+        </is>
+      </c>
+      <c r="AA224" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB224" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC224" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG224" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH224" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:34" customHeight="0">
+      <c r="A225" s="1">
+        <v>8220</v>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de lutte contre le ruissellement et l'érosion : hydraulique douce et hydraulique structurante</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H225" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I225" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont aidées les actions qui contribuent à lutter contre l&amp;#039;érosion des sols, à maîtriser les flux d&amp;#039;eaux superficielles pour limiter leurs impacts sur les nappes souterraines et les milieux aquatiques et humides, sur la ressource en eau susceptible d&amp;#039;être utilisée pour l&amp;#039;eau potable et sur les zones d&amp;#039;usages sensibles à la pollution microbiologique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides de l&amp;#039;Agence de l&amp;#039;eau correspondent à cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Etudes globale d&amp;#039;aménagement des bassins versants, étude de diagnostics et d&amp;#039;élaboration de programme d&amp;#039;actions, suivi de l&amp;#039;impact des aménagements :
+  &lt;/em&gt;
+  Taux de subvention maximum &amp;#61; 80%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Animation et assistance technique :
+  &lt;/em&gt;
+  Taux de subvention maximum &amp;#61; 50%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Hydraulique structurante :
+  &lt;/em&gt;
+  L&amp;#039;hydraulique structurante comprend : les bassins de retenue ou d&amp;#039;infiltration, les zones tampons artificielles, les ouvrages régulateurs ou de dépollution. Taux de subvention maximum &amp;#61; 40%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Acquisition foncière nécessaire pour la mise en place d&amp;#039;aménagements d&amp;#039;hydraulique structurante :
+  &lt;/em&gt;
+  Taux de subvention maximum &amp;#61; 40%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Hydraulique douce
+  &lt;/em&gt;
+  : L&amp;#039;hydraulique douce comprend : les ripisylves, les haies à plat, et haies sur talus, les bandes boisées, les bosquets sur pente, les fossés et talus enherbés, les bandes enherbées hors PAC, les ouvrages végétalisés, les mares, les fascines, les zones de bétoires enherbées et les modifications d&amp;#039;entrée de champs. Taux de subvention maximum &amp;#61; 80%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Acquisition foncière pour la mise en place d&amp;#039;aménagements d&amp;#039;hydraulique douce :
+  &lt;/em&gt;
+  Taux de subvention maximum &amp;#61; 80%
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N225" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O225" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P225" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q225" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les aménagements d’hydraulique douce et
+structurante qui contribuent à lutter contre l’érosion des sols et à maîtriser
+les flux d’eaux superficielles pour limiter leurs impacts sur les nappes
+souterraines et les milieux aquatiques et humides, et sur la ressource en eau
+susceptible d’être utilisée pour l’eau potable, et sur les zones d’usages
+sensibles à la pollution microbiologique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les travaux
+d’hydraulique structurante ne sont éligibles que s’il n’y a pas d’autre
+solution pertinente et en complément d’aménagements d’hydraulique douce.
+L’ensemble des travaux fait l’objet d’une programmation conjointe dans une
+démarche territoriale à l’échelle du bassin versant. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S225" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T225" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U225" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V225" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W225" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y225" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z225" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ecd-diminuer-les-pollutions-diffuses-des-milieux-/</t>
+        </is>
+      </c>
+      <c r="AA225" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC225" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG225" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH225" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" spans="1:34" customHeight="0">
+      <c r="A226" s="1">
+        <v>8198</v>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Protéger les captages - Indemniser les servitudes prescrites par les DUP des captages</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H226" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I226" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L226" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;objectif est d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans des démarches visant à maintenir ou à reconquérir la qualité des eaux brutes des captages d&amp;#039;alimentation en eau potable, il convient de diminuer les pressions et les impacts des pollutions ponctuelles et diffuses sur les aires d&amp;#039;alimentation de captages (AAC) de manière pérenne.</t>
+        </is>
+      </c>
+      <c r="N226" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O226" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P226" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q226" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité communes à toutes les actions s’appliquent
+ici (voir modalités du § D.1.).&lt;/p&gt;&lt;p&gt;Les indemnisations sont éligibles si elles sont prescrites par l’arrêté
+de DUP.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les travaux prescrits par arrêté de DUP (hors travaux de sécurisation et
+d’accessibilité du périmètre de protection immédiate – PPI – et hors travaux
+finançables par d’autres modalités du présent programme) sont éligibles s’ils
+sont engagés dans les cinq ans à compter de la signature de l’arrêté de DUP.
+Par exception, les travaux de sécurisation et d’accessibilité du PPI défini par
+l’hydrogéologue agréé sont éligibles avant la parution de l’arrêté de DUP et
+doivent dans tous les cas être engagés dans les cinq ans suivant la signature
+de l’arrêté de DUP.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S226" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T226" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U226" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V226" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W226" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y226" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z226" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1a0a-proteger-les-captages-indemnisation-des-servi/</t>
+        </is>
+      </c>
+      <c r="AA226" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC226" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG226" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH226" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:34" customHeight="0">
+      <c r="A227" s="1">
+        <v>8195</v>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Protéger les captages - Assistance technique départementale ou missions boues</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H227" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I227" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans des démarches visant à maintenir ou à reconquérir la qualité des eaux brutes des captages d&amp;#039;alimentation en eau potable, il convient de diminuer les pressions et les impacts des pollutions ponctuelles et diffuses sur les aires d&amp;#039;alimentation de captages (AAC) de manière pérenne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N227" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O227" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P227" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q227" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’assistance
+technique mise à disposition par les départements dans les domaines de
+l’assainissement (y compris pour l’évaluation de la qualité du service
+d’assainissement et la formation des personnels), de la protection de la
+ressource en eau pour la production d’eau potable et de la protection des
+milieux aquatiques est aidée pour les collectivités éligibles. L’aide peut être
+pluriannuelle sur trois ans. Pour assurer cette mission de conseil auprès des
+collectivités éligibles, la réalisation des bilans 24 h et les analyses
+sont éligibles. &lt;/p&gt;&lt;p&gt;
+Les
+missions boues sont également aidées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S227" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T227" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U227" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V227" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W227" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y227" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z227" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be62-proteger-les-captages-assistance-technique-de/</t>
+        </is>
+      </c>
+      <c r="AA227" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC227" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG227" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH227" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:34" customHeight="0">
+      <c r="A228" s="1">
+        <v>554</v>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C228" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H228" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N228" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O228" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S228" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T228" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U228" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V228" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y228" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z228" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA228" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB228" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC228" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG228" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH228" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:34" customHeight="0">
+      <c r="A229" s="1">
+        <v>449</v>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des animations pour réduire les rejets polluants par temps de pluie en zone urbaine</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H229" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I229" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réduire les rejets polluants par temps de pluie en zone urbaine - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;animation peut par exemple permettre de susciter via une démarche groupée la réalisation de toitures végétalisées par des copropriétés privées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N229" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O229" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P229" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q229" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions
+éligibles relèvent :&lt;/p&gt;&lt;p&gt;-       
+soit d’une animation sectorielle dédiée à la
+gestion à la source des eaux de pluie ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+soit d’une animation territoriale rattachée à un
+contrat de territoire eau et climat (CTE&amp;amp;C). &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S229" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T229" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U229" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V229" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W229" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y229" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z229" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1004-animation/</t>
+        </is>
+      </c>
+      <c r="AA229" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC229" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG229" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH229" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:34" customHeight="0">
+      <c r="A230" s="1">
+        <v>448</v>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les rejets polluants par temps de pluie en zone urbaine et gérer à la source les eaux de pluie</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H230" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I230" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J230" s="1" t="inlineStr">
+        <is>
+          <t>80 % de subvention (études) ; 30 % à 60 % de subvention + 20 % d'avance (travaux)</t>
+        </is>
+      </c>
+      <c r="K230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont aidés les études, les travaux
+et l’animation relatifs à :&lt;/p&gt;&lt;p&gt;-      
+la gestion à la source des eaux de
+pluie par déraccordement ;&lt;/p&gt;&lt;p&gt;-      
+l’autosurveillance des systèmes de
+collecte ;&lt;/p&gt;&lt;p&gt;-      
+la dépollution des rejets urbains
+par temps de pluie.&lt;/p&gt;&lt;p&gt;Sont aidés au titre de la gestion à
+la source des eaux de pluie par déraccordement les études, les travaux et
+l’animation qui permettent à la fois de :&lt;/p&gt;&lt;p&gt;-       réduire à
+la source les volumes d’eaux de ruissellement collectés dans les réseaux (zéro
+rejet a minima pour les pluies courantes) en infiltrant la pluie au plus près
+de son point de chute, de manière diffuse et en surface (à ciel ouvert) ;&lt;/p&gt;&lt;p&gt;-       maintenir
+et si possible augmenter les surfaces de pleine terre végétalisées.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Sont encouragées les actions qui
+permettent la désimperméabilisation des sols, l’augmentation des surfaces de
+pleine terre végétalisées et la mise en œuvre de solutions fondées sur la
+nature au profit de la biodiversité, de la recharge en eau des sols et des
+nappes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N230" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O230" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P230" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q230" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études
+suivantes sont éligibles au titre des « études générales » décrites
+au § 1 du § A.1.1. :&lt;/p&gt;&lt;p&gt;-      
+schémas directeurs de gestion des eaux pluviales
+(SDGEP) comportant un volet zonage pluvial ;&lt;/p&gt;&lt;p&gt;-      
+études du potentiel de déraccordement, de
+désimperméabilisation, de renaturation ;&lt;/p&gt;&lt;p&gt;-      
+études permettant d’accompagner la prise en
+compte, dans les documents de planification de l’urbanisme, des principes du
+zéro artificialisation nette (ZAN) ainsi que ceux prévus par le SDAGE pour
+« éviter, réduire et compenser » l’imperméabilisation nouvelle des
+sols ;&lt;/p&gt;&lt;p&gt;-      
+études d’amélioration des connaissances et des
+outils visant à réduire les rejets de polluants par temps de pluie et/ou à
+éviter les apports de déchets flottants dans les réseaux d’assainissement et
+dans les milieux naturels.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+études nécessaires à la réalisation des travaux (études préalables aux travaux,
+maîtrise d’œuvre) sont éligibles au titre des travaux. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les travaux permettant la
+réduction à la source des volumes d’eaux de ruissellement collectés (a minima
+zéro rejet aux réseaux pour les pluies courantes&lt;a name="_ftnref1" title&gt;&lt;sup&gt;&lt;sup&gt;[1]&lt;/sup&gt;&lt;/sup&gt;&lt;/a&gt;) et le
+maintien ou l’augmentation des espaces de pleine terre végétalisés. &lt;/p&gt;&lt;p&gt;La mise en conformité environnementale de
+bâtiments et aires de stationnement tels que ceux visés notamment par les
+articles L171-4 et L171-5 du Code de la construction et de l’habitation et
+l’article L111-19-1 du Code de l’urbanisme fait partie des actions
+éligibles dès lors qu’elle respecte aussi les conditions du présent programme. &lt;/p&gt;&lt;p&gt;Les travaux éligibles sont les travaux
+justifiés par des études portant sur la pertinence technique et économique des
+actions et par les améliorations attendues.&lt;/p&gt;&lt;p&gt;Les conditions
+techniques d’éligibilité pour ces types de travaux sont (critères
+cumulatifs) :&lt;/p&gt;&lt;p&gt;-      
+projet en zone urbanisée existante ;&lt;/p&gt;&lt;p&gt;-      
+réduction à la source des volumes d’eaux de
+ruissellement collectés (zéro rejet aux réseaux a minima pour les pluies
+courantes) ; &lt;/p&gt;&lt;p&gt;-      
+apports par les pluies courantes gérés par des
+surfaces non imperméabilisées, à ciel ouvert (tous types de matériaux
+perméables) ou stockés pour utilisation ;&lt;/p&gt;&lt;p&gt;-      
+pas de diminution de la surface de pleine terre
+végétalisée (perméable et végétalisée). &lt;/p&gt;&lt;p&gt;Les projets de végétalisation de toitures
+sont éligibles. Ils doivent justifier du respect des règles de l’art, notamment
+la réglementation en vigueur.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;br clear="all" /&gt;
+&lt;p&gt;&lt;a name="_ftn1" title&gt;&lt;sup&gt;&lt;sup&gt;[1]&lt;/sup&gt;&lt;/sup&gt;&lt;/a&gt;&lt;sup&gt; &lt;/sup&gt;Les pluies
+courantes sont des pluies de période de retour inférieure à un an. Elles
+représentent une large majorité du volume des pluies et correspondent environ à
+une lame d’eau journalière de 10 mm en Île-de-France et en Grand Est (SDAGE
+2022-2027 du bassin de la Seine et des cours d’eau côtiers normands).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S230" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T230" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U230" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V230" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W230" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y230" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z230" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6fde-depollution-des-rejets-urbains-par-temps-de-p/</t>
+        </is>
+      </c>
+      <c r="AA230" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC230" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG230" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH230" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" spans="1:34" customHeight="0">
+      <c r="A231" s="1">
+        <v>446</v>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des systèmes d'autosurveillance pour réduire les rejets polluants par temps de pluie en zone urbaine</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H231" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I231" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J231" s="1" t="inlineStr">
+        <is>
+          <t>30% de Subvention + 20% d'Avance ; Travaux prioritaires : 60% de Subvention + 20% d'Avance</t>
+        </is>
+      </c>
+      <c r="K231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réduire les rejets polluants par temps de pluie en zone urbaine - Autosurveillance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les équipements métrologiques (outils de mesure ou d&amp;#039;évaluation, équipement pour le transfert des données, équipement pour l&amp;#039;exploitation des données) et le génie civil (mise en conformité des chambres de mesures, adaptation des ouvrages de rejet en vue de leur équipement pour la mesure ou l&amp;#039;évaluation).
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux concernent le système de collecte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N231" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O231" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P231" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q231" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les aménagements des points de rejet et de
+tout point interne du système de collecte, selon la liste suivante :&lt;/p&gt;&lt;p&gt;-       
+les équipements métrologiques (outils de mesure
+ou d’évaluation, équipement pour le transfert des données, équipement pour
+l’exploitation des données) ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+le génie civil (mise en conformité des chambres
+de mesure, adaptation des ouvrages de rejet et des points internes en vue de
+leur équipement pour la mesure ou l’évaluation).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S231" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T231" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U231" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V231" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W231" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y231" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z231" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/247b-autosurveillance/</t>
+        </is>
+      </c>
+      <c r="AA231" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC231" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG231" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH231" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:34" customHeight="0">
+      <c r="A232" s="1">
+        <v>445</v>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Faire des études spécifiques sur les systèmes d'autosurveillance pour réduire les pollutions par temps de pluie</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H232" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I232" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J232" s="1" t="inlineStr">
+        <is>
+          <t>60 % ou 80 %</t>
+        </is>
+      </c>
+      <c r="K232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études
+suivantes sont éligibles au titre des « études générales » décrites
+au § 1 du § A.1.1. :&lt;/p&gt;&lt;p&gt;-      
+schémas directeurs de gestion des eaux pluviales
+(SDGEP) comportant un volet zonage pluvial ;&lt;/p&gt;&lt;p&gt;-      
+études du potentiel de déraccordement, de
+désimperméabilisation, de renaturation ;&lt;/p&gt;&lt;p&gt;-      
+études permettant d’accompagner la prise en
+compte, dans les documents de planification de l’urbanisme, des principes du
+zéro artificialisation nette (ZAN) ainsi que ceux prévus par le SDAGE pour
+« éviter, réduire et compenser » l’imperméabilisation nouvelle des
+sols ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+études d’amélioration des connaissances et des
+outils visant à réduire les rejets de polluants par temps de pluie et/ou à
+éviter les apports de déchets flottants dans les réseaux d’assainissement et
+dans les milieux naturels.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N232" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O232" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P232" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q232" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+l’autosurveillance des systèmes de collecte et les travaux de dépollution des
+rejets urbains par temps de pluie, les études nécessaires à la réalisation des travaux (études
+préalables aux travaux, maîtrise d’œuvre) sont financées
+avec les travaux. Elles ne sont pas soumises à un prix de référence ni à un prix plafond. &lt;/p&gt;&lt;p&gt;Le financement des études de maîtrise d’œuvre
+(conception et réalisation) menées en régie est plafonné à hauteur de 5 %
+du montant hors taxes (HT) de l’assiette éligible des travaux.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour la gestion à la source des eaux de
+pluie, les études nécessaires
+à la réalisation des travaux (études préalables aux travaux, maîtrise d’œuvre) sont financées avec les travaux et comprises dans le montant retenu pour
+le calcul de l’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S232" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T232" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U232" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V232" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W232" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y232" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z232" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e6d1-etudes-specifiques-reduction-des-pollutions-p/</t>
+        </is>
+      </c>
+      <c r="AA232" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC232" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG232" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH232" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" spans="1:34" customHeight="0">
+      <c r="A233" s="1">
+        <v>440</v>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les réseaux d'eau</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H233" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I233" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La réhabilitation des réseaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle concerne : la réhabilitation des réseaux et des ouvrages associés (postes de relèvement, ...) existants, la mise en séparatif par pose d&amp;#039;un réseau eaux usées et les collecteurs de transferts d&amp;#039;une ancienne STEU vers une autre, ainsi que les collecteurs de maillage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le conseil d&amp;#039;administration de l&amp;#039;agence de l&amp;#039;eau Seine-Normandie du 15 juin 2020 et le comité de bassin dans sa séance du 23 juin votent un plan de reprise pour soutenir l&amp;#039;investissement en augmentant ses taux d&amp;#039;aides pour :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les projets d&amp;#039;assainissement et de gestion des eaux de pluie, prioritaires pour la reconquête du bon état des masses d&amp;#039;eau et pour la mise en œuvre du plan baignade en Seine et en Marne,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets de sécurisation de l&amp;#039;alimentation en eau potable pour les territoires les plus exposés au risque de sécheresse,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets prioritaires de restauration de la continuité écologique des cours d&amp;#039;eau.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N233" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O233" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P233" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les travaux réalisés sous la charte qualité nationale.
+Minoration de la Subvention à 20% (&amp;#43; Avance 40 %) pour agglomérations d&amp;#039;assainissement ≥ 10 000 EH en cas de non-respect du critère de zonage pluvial (Cette condition entre en vigueur au 01/01/2021).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S233" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T233" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U233" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V233" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W233" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y233" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z233" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560d-la-rehabilitation-des-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA233" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB233" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC233" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG233" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH233" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:34" customHeight="0">
+      <c r="A234" s="1">
+        <v>435</v>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une assistance Technique Départementale ou missions boues</t>
+        </is>
+      </c>
+      <c r="E234" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H234" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I234" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K234" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L234" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Assistance Technique Départementale ou missions boues
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;assistance technique mise à disposition par le département dans les domaines de l&amp;#039;assainissement collectif, de la protection de la ressource en eau pour la production d&amp;#039;eau potable et de la protection des milieux aquatiques est aidée pour les collectivités éligibles. Les missions boues sont également aidées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N234" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O234" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P234" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R234" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;aide est pluriannuelle sur 3 ans.
+Subvention de 50 % &amp;#43; aide forfaitaire de fonctionnement de 8 000 €/an/ ETP.</t>
+        </is>
+      </c>
+      <c r="S234" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T234" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U234" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V234" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W234" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X234" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y234" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z234" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/13a8-assistance-technique-departementale-ou-missio/</t>
+        </is>
+      </c>
+      <c r="AA234" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC234" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE234" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF234" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG234" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2018</t>
+        </is>
+      </c>
+      <c r="AH234" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" spans="1:34" customHeight="0">
+      <c r="A235" s="1">
+        <v>8001</v>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Dépollution des industries et autres activités économiques non agricoles : Gestion à la source des eaux pluviales Moyennes Entreprises</t>
+        </is>
+      </c>
+      <c r="E235" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H235" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I235" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K235" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L235" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux justifiés
+par des études portant sur la pertinence technique et économique des actions et
+par les améliorations attendues.&lt;/p&gt;&lt;p&gt;Les conditions techniques d’éligibilité pour
+ces types de travaux sont (critères cumulatifs) :&lt;/p&gt;&lt;p&gt;-       projet en zone urbanisée existante ;&lt;/p&gt;&lt;p&gt;-       désimperméabilisation avec création de
+surfaces en pleine terre végétalisées (surfaces perméables et
+végétalisées) ;&lt;/p&gt;&lt;p&gt;-       infiltration à ciel ouvert des pluies
+courantes et fortes provenant des éventuelles surfaces imperméabilisées
+résiduelles ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       pas de raccordement aux réseaux de collecte
+avant et après travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N235" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O235" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P235" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q235" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S235" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T235" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U235" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V235" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W235" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X235" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nom / prénom : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y235" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z235" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf6f-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA235" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC235" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE235" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF235" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG235" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH235" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" spans="1:34" customHeight="0">
+      <c r="A236" s="1">
+        <v>8002</v>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Dépollution des industries et autres activités économiques non agricoles : Gestion à la source des eaux pluviales Petites Entreprises</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H236" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I236" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K236" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L236" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux justifiés
+par des études portant sur la pertinence technique et économique des actions et
+par les améliorations attendues.&lt;/p&gt;&lt;p&gt;Les conditions techniques d’éligibilité pour
+ces types de travaux sont (critères cumulatifs) :&lt;/p&gt;&lt;p&gt;-       projet en zone urbanisée existante ;&lt;/p&gt;&lt;p&gt;-       désimperméabilisation avec création de
+surfaces en pleine terre végétalisées (surfaces perméables et
+végétalisées) ;&lt;/p&gt;&lt;p&gt;-       infiltration à ciel ouvert des pluies
+courantes et fortes provenant des éventuelles surfaces imperméabilisées
+résiduelles ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       pas de raccordement aux réseaux de collecte
+avant et après travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N236" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O236" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P236" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q236" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S236" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T236" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U236" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V236" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W236" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X236" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nom / prénom : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y236" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z236" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1833-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA236" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC236" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE236" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF236" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG236" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH236" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" spans="1:34" customHeight="0">
+      <c r="A237" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C237" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F237" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H237" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I237" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J237" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K237" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L237" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M237" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N237" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O237" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P237" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q237" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="R237" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S237" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T237" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U237" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V237" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X237" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y237" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z237" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA237" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC237" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD237" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE237" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF237" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG237" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH237" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" spans="1:34" customHeight="0">
+      <c r="A238" s="1">
+        <v>166421</v>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Participer à l'adaptation et à la résilience environnementale</t>
+        </is>
+      </c>
+      <c r="C238" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche-Action 3 : Adaptation et résilience environnementale</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H238" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I238" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K238" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L238" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide a pour objectif de répondre aux enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faire de la transition énergétique un levier de développement économique du territoire&lt;/li&gt;&lt;li&gt;soutenir la gestion durable des ressources (déchets, biodiversité, eau...)&lt;/li&gt;&lt;li&gt;développer des solutions de mobilité durable en milieu rural&lt;/li&gt;&lt;li&gt;sensibiliser à la transition écologique &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des axes suivants&lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Se mobiliser pour une transition énergétique au bénéfice du territoire et de ses habitants&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Expérimenter des actions de réduction des consommations d’énergie&lt;/li&gt;&lt;li&gt;Analyser les potentiels de production et de consommation d’énergies renouvelables et élaborer des stratégies de production d’énergies renouvelables&lt;/li&gt;&lt;li&gt;Accompagner les démarches collectives de réduction de consommation d’énergie et/ou de production d’énergies renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Gérer durablement les ressources et s’engager pour une biodiversité préservée&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Gérer les ressources, réduire les déchets, réemployer, recycler&lt;/li&gt;&lt;li&gt;Préserver et restaurer la biodiversité&lt;/li&gt;&lt;li&gt;Favoriser la sobriété de l’usage de l’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;3. Transformer la mobilité pour en minimiser ses impacts&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser la mobilité du territoire&lt;/li&gt;&lt;li&gt;Faciliter l’usage des mobilités douces et actives&lt;/li&gt;&lt;li&gt;Développer des solutions alternatives et solidaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;4.Accompagner les changements de pratiques&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Élaborer des cadres d’intervention et coordonner les actions&lt;/li&gt;&lt;li&gt;Sensibiliser à la transition écologique&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M238" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Suivi énergétique ; actions innovantes permettant l’optimisation des consommations ; cadastre solaire ; étude sol géothermie ; AMO projets collectifs de production d’énergie ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Ressourcerie ; animation pour une gestion durable par les propriétaires forestiers; expérimentation de méthodes innovantes d’assainissement ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Plan de mobilité rurale ; définition d’un itinéraire cyclable sécurisé ; service de location de VAE ; actions de développement de l’intermodalité ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Élaboration de démarche de type PCAET ; charte sur l’aménagement résilient ; actions de sensibilisation à la préservation des ressources et de la biodiversité ; etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N238" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Biodiversité
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="R238" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets sont sélectionnés par un comité de programmation selon des critères spécifiques à chaque type d&amp;#039;opération. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S238" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T238" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U238" s="1" t="inlineStr">
+        <is>
+          <t>GAL Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="V238" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/nos-missions/accompagner-vos-projets/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X238" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;leader&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;&lt;p&gt;05-65-73-61-70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y238" s="1" t="inlineStr">
+        <is>
+          <t>leader@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z238" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/participer-a-l-adaptation-et-a-la-resilience-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA238" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC238" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE238" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF238" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG238" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH238" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" spans="1:34" customHeight="0">
+      <c r="A239" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H239" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K239" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L239" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N239" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O239" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S239" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T239" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U239" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V239" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X239" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y239" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z239" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA239" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB239" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC239" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE239" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF239" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG239" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH239" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" spans="1:34" customHeight="0">
+      <c r="A240" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C240" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H240" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K240" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L240" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M240" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N240" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O240" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R240" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S240" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U240" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V240" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W240" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X240" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y240" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z240" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA240" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB240" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC240" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE240" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF240" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG240" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH240" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" spans="1:34" customHeight="0">
+      <c r="A241" s="1">
+        <v>166164</v>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+        </is>
+      </c>
+      <c r="C241" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l'ingénierie - Mesure transverse</t>
+        </is>
+      </c>
+      <c r="E241" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F241" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H241" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I241" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K241" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N241" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O241" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P241" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q241" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S241" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T241" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U241" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V241" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
+        </is>
+      </c>
+      <c r="W241" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
+        </is>
+      </c>
+      <c r="X241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y241" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z241" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA241" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB241" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC241" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
       <c r="AE241" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF241" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG241" s="1" t="inlineStr">
         <is>
-          <t>13/09/2018</t>
+          <t>25/03/2026</t>
         </is>
       </c>
       <c r="AH241" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>