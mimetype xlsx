--- v0 (2026-05-07)
+++ v1 (2026-09-22)
@@ -263,771 +263,1675 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>142680</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>105341</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des collectivités pour obtenir le label Station Verte</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Station Verte</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Stations Vertes</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner des communes touristiques à se positionner sur l&amp;#039;écotourisme en s&amp;#039;appuyant sur le label Station Verte, porteur de valeurs autour d&amp;#039;un tourisme de proximité, à visage humain, respectueux  du cadre de vie et des terroirs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer avec les Stations Vertes des offres de séjours et de loisirs de type nature en lien avec l&amp;#039;écotourisme et d&amp;#039;itinérances douces,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les Stations Vertes dans la mise en avant du label et dans la démarche écotouristique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer les liens et le rapprochement entre communes labellisées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la préservation des terroirs et à leur dynamisme économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lien vers la plaquette :
+ &lt;a href="https://drive.google.com/file/d/1yvkR5rVYC9dPzt7iw9zgC0cZpqU3xmnh/view" rel="noopener" target="_blank"&gt;
+  https://drive.google.com/file/d/1yvkR5rVYC9dPzt7iw9zgC0cZpqU3xmnh/view
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les DécouVertes de Flora l&amp;#039;écotouriste : une invitation à vivre des expériences écotouristiques dans nos Stations Vertes &amp;#61;&amp;gt; flora.stationverte.com
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les Escapades inter Stations Vertes : mettre en réseau des élus et techniciens des communes labellisées pour construire des itinéraires en mode slow tourisme &amp;#61;&amp;gt; exemple des Escapades à vélo dans 10 Stations Vertes du PNR des Ballons des Vosges
+  &lt;a rel="noopener" target="_blank"&gt;
+   bit.ly/2AA77vk
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Quant au territoire souhaitant candidater au label Station Verte :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir un office de tourisme investi sur le territoire de la commune candidate au label Station Verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  mener au moins 2 actions en faveur de l&amp;#039;éducation à l&amp;#039;environnement tant auprès des habitants que de touristes
+ &lt;/li&gt;
+ &lt;li&gt;
+  mener au moins 2 actions en faveur de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir au moins un restaurant et un commerce mettant à l&amp;#039;honneur les produits du terroir en circuits courts
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir 2 modes d&amp;#039;hébergements classés, marqués ou labellisés
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer une offre de déplacements doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir une démarche écoresponsable et impliquer les socioprofessionnels et acteurs associatifs, notamment l&amp;#039;AAPPMMA
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accessibilité pour tous
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.stationverte.com/fr/obtenir-le-label-station-verte_45.html</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ BERNEZ Philippe, Directeur de la Fédération des Stations Vertes
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. 06.80.30.50.65 philippe.bernez&amp;#64;stationverte.com
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>philippe.bernez@stationverte.com</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c5c2-accompagner-des-collectivites-pour-obtenir-le/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Stations Vertes</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>103570</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner les porteurs de projets touristiques privés et publics</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G2" s="0" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Atout France
+Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K2" s="0" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FTI projets structurants est un dispositif d&amp;#039;ingénierie lancé par la Banque des territoires, l&amp;#039;Agence Nationale pour la Cohésion des Territoires et Atout France en lien avec les différentes régions. Le dispositif vise à accompagner en ingénierie des projets touristiques de tous types (hébergements, infrastructures, itinérances, équipements publics, sites culturels et patrimoniaux), structurants pour le territoire (taille de l&amp;#039;investissement, capacité à attirer des clientèles à forte valeur ajoutée et à générer des emplois et des retombées importantes) et compatibles avec un développement touristique durable des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Mission de 20 jours d&amp;#039;ingénierie Atout France prise en charge à 100% - Possibilité d&amp;#039;une mission annexe prise en charge jusqu&amp;#039;à 30% d&amp;#039;un montant maximal de 100 000€.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etudes de marché, de dimensionnement, de faisabilité d&amp;#039;hôtels, de sites de visite, de sites patrimoniaux, de resorts de golf, aide à l&amp;#039;ouverture d&amp;#039;un musée, d&amp;#039;une route cyclotouristique...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout type d&amp;#039;acteur dès lors que le projet et les besoins correspondent au descriptif du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les régions sauf : Île-de-France, Normandie, Hauts-de-France.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Possibilité de contacter votre service tourisme régional, la Direction régionale de la Banque des Territoires, l&amp;#039;ANCT ou Atout France, service ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  ingenierie&amp;#64;atout-france.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>amelie.jouandet@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ab87-accompagner-les-porteurs-de-projets-touristiq/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>21/10/2021</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>103569</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Faire émerger des projets économiques au sein de sites patrimoniaux - Réinventer le Patrimoine</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Banque des Territoires
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
-Atout France
-[...3 lines deleted...]
-      <c r="F3" s="1" t="inlineStr">
+Atout France</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Atout France</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="K3" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Le programme « Réinventer le
 patrimoine » a pour ambition d’accompagner le développement d’activités
 économiques, touristiques et culturelles, au sein de bâtis remarquables, dans
 des perspectives de sauvegarde du patrimoine, d’attractivité et d’animation des
 territoires. &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Lancé en 2020, Réinventer le patrimoine est un
 dispositif d&amp;#039;ingénierie piloté par la Banque des territoires, l’Agence
 nationale de la cohésion des territoires et Atout France avec le ministère de
 la Culture, pour faciliter l’émergence de projets économiques au sein de sites
 patrimoniaux, autour d&amp;#039;usages variés. &lt;/span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les objectifs du programme sont de
 quatre ordres : &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;Rénover
      les sites patrimoniaux avec l’ambition de créer des lieux innovants de vie
      et d’animation des territoires, en développant de nouveaux usages à
      destination des populations locales et des touristes (culturel,
      évènementiel, hébergement, …) ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Accompagner
      les propriétaires publics et privés dans la définition de leur projet de
      valorisation, et définir les conditions de leur faisabilité, avec gestion
      tout ou partie confiée à des exploitants privés ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Favoriser
      la rencontre entre propriétaires publics et opérateurs privés,
      investisseurs et exploitants ;&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Proposer
      des modèles économiques adaptés aux spécificités des bâtiments
      patrimoniaux, innovants, équilibrés et pérennes, associant public et
      privé, dans une perspective de minimisation des dépenses publiques : la
      mise en tourisme des sites a pour but de créer de la valeur économique et
      de la valeur d’usage participants à la sauvegarde de ces bâtis
      remarquables.&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;span&gt;Parallèlement au fonds d&amp;#039;ingénierie, Réinventer le
 patrimoine partage sur l&amp;#039;&lt;a href="https://www.reinventer-le-patrimoine.fr/ressources" target="_self"&gt;&lt;span&gt;espace Ressources de son site internet&lt;/span&gt;&lt;/a&gt; un
 riche éventail d&amp;#039;&lt;strong&gt;outils et documents&lt;/strong&gt; produits dans le cadre de ses
 différentes expérimentations auprès des projets, pour professionnaliser la
 filière et favoriser la réalisation de projets de reconversion patrimoniale
 partout en France. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Arial, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Deux des nombreuses ressources mises à disposition par le programme :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;L&amp;#039;outil de pré-diagnostic pour comparer les performances économiques d&amp;#039;un site patrimonial avec les moyennes observées de sites aux profils similaires partout en France : &lt;a href="https://www.reinventer-le-patrimoine.fr/ressources?cat%C3%A9gorie&amp;#61;Faire&amp;#43;son&amp;#43;pr%C3%A9-diagnostic" target="_self"&gt;Outils et leur mode d&amp;#039;emploi&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Une guide des 10 grandes étapes à suivre pour faciliter la mise en œuvre d&amp;#039;un projet durable et économiquement viable au sein de bâtiments patrimoniaux : &lt;a href="https://assets-global.website-files.com/62441f8b7a122a0d5064ce0b/657189adff5aa3c3c0bd28e2_Guide%20m%C3%A9thodologique%20pour%20les%20projets%20de%20reconversion%20patrimoniale.pdf" target="_self"&gt;Lien vers le Guide pour les projets de reconversion patrimoniale&lt;/a&gt;&lt;/li&gt;&lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;phase 1&lt;/strong&gt; du programme, a permis le lancement d’un appel à projets national auprès des collectivités locales pour accompagner 12 projets sélectionnés à travers notamment la prise en charge de plusieurs études stratégiques. L’accompagnement de ces premiers lauréats a mis l’accent sur l’importance d’une gouvernance solide, d’une gestion de projet professionnelle dédiée, et de la nécessité de mener certaines études préalables à la bonne détermination du projet. &lt;br /&gt;&lt;br /&gt;Capitalisant sur l’expérience acquise durant la phase 1, le comité de pilotage a validé le déploiement d’une &lt;strong&gt;2e promotion&lt;/strong&gt; en l’orientant vers des projets économiques matures et en ouvrant le programme aux porteurs de projets privés. En 2022 et 2023, 10 nouveaux projets ont été progressivement intégrés.  &lt;/p&gt;&lt;p&gt;L’année 2024 marque le lancement de la &lt;strong&gt;3e promotion&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Plus d&amp;#039;informations sur les actualités du dispositif sur la &lt;a href="https://www.linkedin.com/company/77065434/admin/feed/posts/" target="_self"&gt;page LinkedIn&lt;/a&gt; du programme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les projets lauréats doivent répondre à plusieurs prérequis :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viser un modèle économique équilibré et pérenne, avec gestion confiée tout ou partie à un exploitant privé ;&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une ambition régionale voire nationale et de la taille critique permettant l’accueil des usages souhaités ;&lt;/li&gt;&lt;li&gt;S&amp;#039;appuyer sur un soutien politique fort, un(e) chef(fe) de projet et des moyens financiers mobilisés pour piloter la réflexion ;&lt;/li&gt;&lt;li&gt;Avoir des premiers éléments de connaissance du bâti : diagnostic patrimonial / technique réalisé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères optionnels :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;entrée en vivier : le porteur a déjà initié des études quant à l&amp;#039;opportunité du projet et à son modèle économique (diagnostic de territoire, étude du marché, démarche de concertation, business plan, etc.)&lt;/li&gt;&lt;li&gt;Avoir un projet engagé dans une démarche RSE de développement durable et d&amp;#039;évaluation (performance énergétique, réemplois, labellisation, création d&amp;#039;emplois, accessibilité, etc...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un comité de pilotage sélectionne les projets susceptibles de bénéficier d&amp;#039;un accompagnement en ingénierie, à des moments clés de leur cycle de vie, afin de soutenir leur concrétisation.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.reinventer-le-patrimoine.fr/le-programme</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;Valère ROUSSEAU - Département ingénierie, développement et prospective&lt;/blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="mailto:valere.rousseau&amp;#64;atout-france.fr" title="Envoyer un email vers valere.rousseau&amp;#64;atout-france.fr"&gt;&lt;span&gt;&lt;/span&gt;valere.rousseau&amp;#64;atout-france.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>valere.rousseau@atout-france.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce0d-reinventer-le-patrimoine-mise-a-disposition-d/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Atout France</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>21/10/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>103568</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer des potentialités touristiques d'un territoire et aider à la structuration d'un plan d'actions</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement
 Destination France</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Accompagnement en ingénierie - Diagnostic des potentialités touristiques d'un territoire et aide à la structuration dun plan d'actions comportant des propositions en matière de com</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Grâce à son marché d&amp;#039;ingénierie, l&amp;#039;ANCT accompagne les territoires ayant un projet touristique à établir un diagnostic de l&amp;#039;offre et la demande existantes ou potentielles et à structurer un plan d&amp;#039;actions. Dans certains cas un accompagnement plus complet incluant aussi de l&amp;#039;expertise technique juridique et foncière peut être organisé en complément.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Requalification touristique de l&amp;#039;anse de Peyrefite ; Appui en ingénierie juridique et financière pour la ré-orientation de l&amp;#039;offre de la station Hautacam vers des activités de 4 saisons.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Porteur de projet public ; déficit d&amp;#039;ingénierie locale ; besoin amont identifié.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Préfet de département ou délégué territorial adjoint de l&amp;#039;ANCT dans le département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>amelie.jouandet@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f90c-diagnostiquer-des-potentialites-touristiques-/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>21/10/2021</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...207 lines deleted...]
-      <c r="A6" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>83479</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -1085,77 +1989,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -1177,79 +2081,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -1282,144 +2186,144 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>77080</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets Petites villes de demain</t>
         </is>
       </c>
-      <c r="C7" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Soutien aux programmes Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cet accompagnement peut prendre la forme :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets éligibles peuvent concerner :
  &lt;/strong&gt;
@@ -1433,183 +2337,181 @@
  &lt;/li&gt;
  &lt;li&gt;
   La création de foncières locales spécialisées pour le commerce
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;infrastructures numériques et de services innovants
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Le développement de programmes alimentaires territoriaux et des circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   Le traitement des friches
  &lt;/li&gt;
  &lt;li&gt;
   Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Friche
 Personnes âgées
 Commerces et services
 Economie locale et circuits courts
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
    &lt;strong&gt;
     Contactez-nous à travers notre formulaire de contact
    &lt;/strong&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>82911</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...3 lines deleted...]
-CAUE de la Seine-Maritime
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Seine-Maritime
 CAUE du Gard
 CAUE du Var
 CAUE de la Sarthe
 CAUE du Morbihan
 CAUE de l'Ain
 CAUE de l'Isère
 CAUE de l'Aisne
 CAUE de Corrèze
 CAUE du Loiret
 CAUE de l'Ardèche
 CAUE du Cher
 CAUE du Maine-et-Loire
 CAUE de l'Aude
 CAUE de l'Yonne
 CAUE de Corse
 CAUE d'Alsace
 CAUE du Tarn
 CAUE du Gers
 CAUE de l'Orne
 CAUE du Calvados
 CAUE de la Manche
 CAUE de la Guyane
 CAUE de la Creuse
 CAUE de l'Hérault
 CAUE de l'Essonne
@@ -1633,80 +2535,82 @@
 CAUE Lot-et-Garonne
 CAUE de la Seine-et-Marne
 CAUE de la Haute-Loire
 CAUE de la Charente
 CAUE du Val d'Oise
 CAUE de la Moselle
 CAUE de la Mayenne
 CAUE de la Gironde
 CAUE des Deux-Sèvres
 CAUE de la Côte-d'Or
 CAUE de Guadeloupe
 CAUE du Puy-de-Dôme
 CAUE de la Haute-Garonne
 CAUE des Pyrénées-Atlantiques
 CAUE des Pyrénées-Orientales
 CAUE de la Charente-Maritime
 CAUE de l'Île-de-la-Réunion
 CAUE de Meurthe-et-Moselle
 CAUE des Bouches-du-Rhône
 CAUE de la Dordogne
 CAUE de l'Oise
 CAUE du Lot
 CAUE de la Savoie
 CAUE du Tarn-et-Garonne
 CAUE des Hauts-de-Seine
-CAUE de Rhône-Métropole</t>
-[...2 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...4 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -1753,85 +2657,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -1851,79 +2755,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -2103,166 +3007,166 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>554</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2278,1031 +3182,127 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...902 lines deleted...]
-      </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>12/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>