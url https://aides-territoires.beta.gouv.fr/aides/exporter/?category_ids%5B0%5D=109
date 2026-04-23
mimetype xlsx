--- v0 (2026-01-15)
+++ v1 (2026-04-23)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA106"/>
+  <dimension ref="A1:AH83"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,257 +225,15714 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>52290</v>
+        <v>165441</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer vos budgets d'investissement</t>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>Action cœur de ville
-[...5 lines deleted...]
-          <t>AFL, la banque des collectivités locales</t>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165405</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA4</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165322</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Écrire, réaliser et diffuser un podcast ou une webradio en contexte éducatif [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Webradio-podcast</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réseau Canopé propose une formation de 2 jours (12 heures) en présentiel.&lt;/p&gt;&lt;p&gt; &lt;strong&gt;​Objectifs de formation &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Créer et diffuser un podcast ou une webradio&lt;/li&gt;&lt;li&gt;Utiliser différents outils et logiciels pour produire une émission&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​&lt;strong&gt;Contenu &lt;/strong&gt;: &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Introduction au podcast et à la webradio&lt;/li&gt;&lt;li&gt;​Découverte et prise en main d’outils et de logiciels simples à utiliser pour la production d&amp;#039;une émission (enregistrement audio, montage sonore, diffusion en direct ou podcast)&lt;/li&gt;&lt;li&gt;​Planification et production d&amp;#039;émissions de podcast ou de webradio (choix de thèmes et de sujets, construction d’un conducteur, élaboration de scripts, sélection de musiques et de fonds sonores)&lt;/li&gt;&lt;li&gt;​Travaux pratiques : production d&amp;#039;émissions en petits groupes&lt;/li&gt;&lt;li&gt;​Mise en ligne des émissions produites&lt;/li&gt;&lt;li&gt;​Echanges et partage d’expérience entre participants&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Constitution d’une communauté d’intérêt, de pratiques et d’échanges de savoirs et de savoir-faire à l’échelle d’un territoire. &lt;/p&gt;&lt;p&gt;​La diffusion d&amp;#039;un podcast ou d&amp;#039;une webradio contribue à soutenir les liens au sein de la communauté en proposant un espace numérique d&amp;#039;échange et de partage intergénérationnel et intercatégoriel. &lt;/p&gt;&lt;p&gt;Des épisodes de podcast ou de webradio pourront être produits pour susciter le questionnement, provoquer des réponses, découvrir les réalités des uns et des autres, partager les représentations et les faire évoluer ; ainsi les enfants et adolescents (dans la continuité de leur temps quotidien, d’élèves à bénéficiaires des ACM) pourront cibler les autres enfants et adolescents, les parents, les enseignants et les éducateurs, les professionnels du tissus socio-économique local… et réciproquement.&lt;/p&gt;&lt;p&gt;Sujets de société, préoccupations sur les parcours, orientation, découverte des métiers, valorisation du territoire… seraient par exemple les sujets des podcasts et épisodes de webradio produits.​&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Médias et communication
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public cible : ​​Tous les adultes (éducateurs, animateurs, directeurs d’ACM, personnels de collectivités, parents, enseignants…) d’un territoire.​ &lt;/p&gt;&lt;p&gt;Effectif :  de 5 à 20 participants &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-ecrire-realiser-et-diffuser-un-podcast-ou-une-webradio-en-contexte-educatif/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165316</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Développer un Fablab – aide au repérage des matériels, accompagnement des usages</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;installation d’un Fablab permet de stimuler le
+développement de la culture scientifique et technologique au sein d’un groupe
+ou d’une structure. Ce dispositif vise à encourager les publics à créer par
+eux-mêmes et à apprendre en faisant ensemble et plus largement à développer des
+compétences utiles pour le monde d’aujourd’hui (compétences dites du 21e siècle
+ou “soft skills”).​​&lt;/p&gt;&lt;p&gt;Réseau Canopé vous propose : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des accompagnements payants pour vous aider dans la création de votre Fablab et réfléchir à son utilisation ;&lt;/li&gt;&lt;li&gt;des formations pour aider les équipes du Fablab à prendre en mains le matériel, à identifier des activités éducatives et de découverte du matériel proposé au public et à proposer rapidement des projets fédérateurs autour de ce laboratoire de fabrication.  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide à la mise en place d&amp;#039;un fablab dans un tiers lieu consacré à l&amp;#039;accompagnement de la transition numérique ou à l&amp;#039;accompagnement des publics en demande.&lt;/li&gt;&lt;li&gt;Accompagnement d&amp;#039;un Fablab dans la mise en place d&amp;#039;activités éducatives dédiées à un public scolaire ou périscolaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
+ Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-un-fablab-aide-au-reperage-des-materiels-accompagnement-des-usages/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>164372</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financée par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
+propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
+adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
+E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
+la mise en œuvre et l’exploitation du logiciel métier (installation, support,
+télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance technique, fonctionnelle dans l’utilisation des logiciels
+de comptabilité, paye, élection, état civil et facturation du logiciel Magnus. &lt;/li&gt;&lt;li&gt;Assure des formations aux collectivités sur l’application métier et
+les accompagne pour la mise en œuvre des applications légales (prélèvement à la
+source, actes, budget etc.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Installation, formation, assistance sur les
+logiciels de gestion de collectivité Berger Levrault&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Etre une
+collectivité adhérente à l’agence technique Ingénierie70 pour la compétence informatique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-collectivites-sur-le-logicel-berger-levrault/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>164104</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  10</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>164103</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  9</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD9" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>163042</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Commerces et services
+Economie sociale et solidaire
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>163085</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Architecture
+Paysage
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>162524</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Développer un territoire inclusif et cohésif</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’une crèche
+Déployer les équipements numériques
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>161864</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers l’autonomie numérique - Conseiller numérique</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>Mission Société Numérique</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller numérique</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif Conseiller numérique a été lancé en 2021 dans le cadre du volet inclusion numérique du plan France Relance. Aujourd&amp;#039;hui,  4000 conseillers numériques sont déployés partout en France pour accompagner les citoyens dans leurs usages quotidiens du numérique. &lt;/p&gt;&lt;p&gt;Les Conseillers numériques accompagnent les Français sur trois thématiques considérées comme
+prioritaires : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutenir les Français dans leurs usages quotidiens du numérique : travailler à distance,
+consulter un médecin, vendre un objet, acheter en ligne, etc. ;&lt;/li&gt;&lt;li&gt;Sensibiliser aux enjeux du numérique et favoriser des usages citoyens et critiques : s’informer et
+apprendre à vérifier les sources, protéger ses données personnelles, maitriser les réseaux sociaux,
+suivre la scolarité de ses enfants, etc. ;&lt;/li&gt;&lt;li&gt;Accompagner les Français vers l’autonomie pour réaliser des démarches administratives en
+ligne seul.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les structures d&amp;#039;accueil, publiques ou privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) doivent s&amp;#039;inscrire sur la plateforme conseiller-numérique.gouv.fr. Leur candidature sera alors étudiée par leur préfecture de rattachement, chargée de donner un avis motivé à l&amp;#039;Agence nationale de la Cohésion des Territoires, qui attribue les postes dans le cadre d&amp;#039;un Comité de sélection national.  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Le soutien financier de l&amp;#039;Etat s&amp;#039;organise selon les modalités suivantes : &lt;a href="https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/" target="_self"&gt;https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;A l’issue de sa formation initiale, le Conseiller numérique pourra engager des actions d’accompagnement auprès de tous types de publics au travers d’ateliers de groupes, de présentations et d’accompagnements individuels :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Prendre en main un équipement informatique (ordinateur, smartphone, tablette, etc.) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Naviguer sur internet ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Envoyer, recevoir, gérer ses courriels ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Installer et utiliser des applications utiles sur son smartphone ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer et gérer (stocker, ranger, partager) ses contenus numériques ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaître l’environnement et le vocabulaire numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprendre les bases du traitement de texte ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Échanger avec ses proches ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Trouver un emploi ou une formation ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner son enfant ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre ce que le numérique peut apporter à sa TPE/PME ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre la culture numérique.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les structures d’accueil, publiques et privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) France Services doivent s’inscrire sur la plateforme conseiller-numerique.gouv.fr. Leur candidature sera alors étudiée par la préfecture de département, chargée de donner un avis motivé à l’Agence nationale de la cohésion des territoires, qui attribue les postes dans le cadre d’un Comité de sélection national.&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Pour les structures publiques, ce dispositif est ouvert aux :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;collectivités territoriales et leurs groupements au sens de l’article L. 5111-1 du Code général des collectivités territoriales, la Métropole du Grand Paris ainsi que les établissements publics territoriaux et la Métropole de Lyon, les territoires et collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;établissements publics locaux qui leur sont rattachés : CCAS, CIAS, Offices publics de l’habitat… ;&lt;/li&gt;&lt;li&gt;GIP constitués de personnes morales de droit public ;&lt;/li&gt;&lt;li&gt;chambres consulaires, établissements publics administratifs sous tutelle de l’État ;&lt;/li&gt;&lt;li&gt;EPIC préalablement identifiés par l’État.&lt;/li&gt;&lt;li&gt;les services déconcentrés de l’État ne sont pas éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les structures privées listées ci-dessous peuvent aussi accueillir des Conseillers numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;associations déclarées au sens de la loi du 1er juillet 1901 (loi 1908 en Alsace-Moselle) ;&lt;/li&gt;&lt;li&gt;entreprises relevant de l’économie sociale et solidaire au sens de la loi n°2014-856 du 31 juillet 2014 ;&lt;/li&gt;&lt;li&gt;entreprises sociales pour l’habitat ;&lt;/li&gt;&lt;li&gt;toute personne morale de droit privé poursuivant une mission d’intérêt général et n’ayant pas, à titre exclusif, un but lucratif.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des Conseillers numériques France Services. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l’ensemble du territoire. Les initiatives coordonnées sur un même territoire sont donc à favoriser.&lt;/span&gt;&lt;p&gt;&lt;span&gt;Un projet peut être porté par plusieurs structures, qu’elles soient publiques ou privées, dans la mesure où le Conseiller numérique exerce bien les activités présentées dans l’offre de services. Dans ce cas, une seule structure d’accueil sera identifiée pour instruire la demande de subvention, signaler la convention et percevoir la subvention. Elle sera l’employeur du Conseiller numérique et signataire à ce titre du contrat de travail.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conformément à la &lt;/span&gt;&lt;a href="https://cdn.conseiller-numerique.gouv.fr/cir_45126.pdf" target="_blank" rel="noopener noreferrer" role="link"&gt;circulaire interministérielle du 26 janvier 2021 relative à la mise en œuvre du volet « inclusion numérique » du plan France Relance&lt;/a&gt;&lt;span&gt; : « un Conseiller numérique ne peut venir qu’en complément des deux agents (ou plus) animant la France Services, sur les missions de conseil numérique qui sont les siennes ». Un Conseiller numérique ne peut pas être un des deux ETP d’un espace France Services.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/aide-structure</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Email : &lt;a href="mailto:conseiller-numerique&amp;#64;anct.gouv.fr" target="_self"&gt;conseiller-numerique&amp;#64;anct.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>societe.numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-vers-lautonomie-dans-lusage-du-numerique/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la Cohésion des Territoires</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>161816</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la Jeunesse en Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Loudéac Communauté Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 8000 Max : 75000</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet innovant en lien avec la jeunesse sur le territoire de Loudéac Communauté ! Avez-vous pensé au programme LEADER ? Il s&amp;#039;agit d&amp;#039;un programme européen qui permet de financer des projets au caractère innovant dans les territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche action 1 : Informer, éduquer et accompagner une jeunesse actrice de la transition&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner la jeunesse, lui donner les moyens de comprendre et de mieux connaître le territoire à travers des actions de sensibilisation à la citoyenneté, afin de s&amp;#039;y impliquer. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 2 : Grandir et vivre sur le territoire de la crèche à l&amp;#039;indépendance &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner le parcours résidentiel de nos jeunes, de la petite enfance au jeune travailleur, en proposant une offre attractive, innovante et alternative &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 3 : Contribuer à l&amp;#039;épanouissement de notre jeunesse à travers le sport et la culture&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Diffuser l&amp;#039;art et la culture auprès des jeunes, encourager la pratique sportive des jeunes. Favoriser l&amp;#039;émergence d&amp;#039;initiatives, d&amp;#039;événementiels. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 4 : Une Jeunesse connectée à son territoire &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Proposer des lieux qui puissent permettre à la jeunesse de tisser du lien entre eux mais aussi avec le territoire et ses habitants, à travers notamment le volet du numérique, afin de renforcer leur sentiment d&amp;#039;appartenance au territoire, tout en veillant à assurer leur mobilité. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 5 : Coopération &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au niveau de la coopération nationale et/ou transnationale : le GAL Loudéac Communauté souhaiterait mettre en place des actions de coopération autour de la jeunesse &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Au niveau de la coopération interterritoriale : le GAL Loudéac Communauté souhaiterait renforcer les liens de coopération entre les GAL Bretons autour des thématiques suivantes (tiers-lieux, mobilité, culture, alimentation). &lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Action de sensibilisation sur la biodiversité&lt;/p&gt;&lt;p&gt;- Forum de découverte des métiers, destiné à la jeunesse du territoire&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un poste dédié à la citoyenneté des jeunes &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Création/réhabilitation d&amp;#039;une crèche ou résidence habitat jeune&lt;/p&gt;&lt;p&gt;- Études liées aux parcours résidentiels des jeunes&lt;/p&gt;&lt;p&gt;- Développement d&amp;#039;une plateforme accueil/logement à destination de la jeunesse et de la petite enfance &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un événementiel sportif innovant et marqueur du territoire&lt;/p&gt;&lt;p&gt;- Accompagnement d&amp;#039;une résidence d&amp;#039;artiste&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un équipement culturel&lt;/p&gt;&lt;p&gt;- Création d&amp;#039;un tiers-lieu numérique&lt;/p&gt;&lt;p&gt;- Offre de service adapté : TAD pour les jeunes&lt;/p&gt;&lt;p&gt;- Mise en place d&amp;#039;un atelier d&amp;#039;initiation aux nouvelles technologies pour les seniors, animés par des jeunes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Jeunesse
+Citoyenneté
+Tiers-lieux
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Le projet doit se situer sur l&amp;#039;une des 40 communes rurales éligibles du territoire de Loudéac Communauté.&lt;/p&gt;&lt;p&gt;- Le projet doit correspondre à la stratégie du GAL&lt;/p&gt;&lt;p&gt;- Cofinancement public national obligatoire pour les porteurs de projets de statut privé&lt;/p&gt;&lt;p&gt;- Taux maximum d&amp;#039;aide public (TMAP) : 100% &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil Plancher : 8 000€ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil plafond : 75 000€&lt;/p&gt;&lt;p&gt;- Taux de financement LEADER : 80% Max &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>CC Loudéac Communauté - Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bretagnecentre.bzh/vivre/europe/programme-leader</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chargée de mission LEADER : Mathilde PEREZ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;leader&amp;#64;loudeac-communaute.bzh&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;02 96 66 14 42  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>leader@loudeac-communaute.bzh</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-jeunesse-en-bretagne-centre-programme-leader/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Loudéac Communauté Bretagne Centre</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>149073</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de création ou d’extension d’un système de vidéoprotection sur l’espace public et vos caméras sont connectées par fibre optique</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Soutien des collectivités aux usages numériques – Vidéoprotection – Fibre Optique (GFU)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par fibre optique ?
+&lt;/p&gt;
+&lt;p&gt;
+ Et avec souscription à une offre de groupement fermé d&amp;#039;utilisateurs (GFU) auprès de l&amp;#039;un des réseaux d&amp;#039;initiative publique inscrit au Plan Franc Très Haut Débit ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller de 40 000 € à 60 000 € en fonction de votre situation :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2023</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/videoprotection-espace-public/</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0250/depot/simple</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à numerique&amp;#64;grandest.fr.
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir est disponible.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact pour GFU Losange : relations-collectivites&amp;#64;losange-fibre.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact pour GFU Rosace : albert.mauss&amp;#64;rosace-fibre.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aeec-soutien-des-collectivites-aux-usages-numeriqu/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>149117</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic pour évaluer votre niveau de maturité en cybersécurité et définir un plan d’actions</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic cybersécurité</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous vous interrogez sur la capacité de votre organisation à faire face aux cyberattaques ? Réalisez un diagnostic pour évaluer votre niveau de maturité en cybersécurité et définir un plan d&amp;#039;actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 5 000€ :
+&lt;/p&gt;
+&lt;p&gt;
+ Des dépenses remboursées jusqu&amp;#039;à 50% du montant de la prestation plafonnée à 10 000€ HT et d&amp;#039;une durée de 10 jours.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Attractivité économique
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une entreprise (PME de moins de 250 salariés ou Entreprise de Taille Intermédiaire de moins de 5 000 salariés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  une collectivité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  un établissement public ou groupement d&amp;#039;intérêt public
+ &lt;/li&gt;
+ &lt;li&gt;
+  une association loi 1901, loi 1905 et loi 1908 considérée en situation financière saine au regard de la règlementation européenne
+ &lt;/li&gt;
+ &lt;li&gt;
+  immatriculé dans le Grand Est
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et vous sélectionnez un prestataire référencé par la Région Grand Est :
+&lt;/p&gt;
+&lt;p&gt;
+ Téléchargez la liste des prestataires référencés
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/diagnostic-cybersecurite/</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0157/depot/simple</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez votre demande en ligne depuis cette page et dès sélection d&amp;#039;un devis non signé d&amp;#039;un prestataire référencé.
+&lt;/p&gt;
+&lt;p&gt;
+ Attention : tout projet démarré avant dépôt de votre demande en ligne ne pourra pas être soutenu par la Région Grand Est. La signature du devis doit donc être postérieure au dépôt de la demande en ligne.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a458-diagnostic-cybersecurite/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>149151</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les collectivités aux usages numériques</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Soutien des collectivités aux usages numériques - Vidéoprotection - WiFi ou ADSL</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par Wifi ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 € par commune : Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un établissement public de coopération intercommunale ou un syndicat mixte dans le cadre de l&amp;#039;exercice de la compétence de la prévention de la délinquance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et si votre projet concerne :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;installation (création et extension) de caméras sur la voie publique ou aux abords de lieux ouverts au public, au titre de l&amp;#039;exercice de la compétence de prévention de la délinquance, dans toutes les communes du Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/plan-regional-de-soutien-des-collectivites-aux-usages-numeriques/</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0067%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.gr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à
+ &lt;a target="_self"&gt;
+  numerique&amp;#64;grandest.fr
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir (cf règlement, ci dessous) disponible.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4936-soutien-des-collectivites-aux-usages-numeriqu/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un groupe projet
+ &lt;/strong&gt;
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;un accompagnement personnalisé et gratuit
+ &lt;/strong&gt;
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune rurale de l&amp;#039;Essonne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>157092</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un patrimoine vernaculaire valorisé (clos masure notamment)
+&lt;/p&gt;
+&lt;p&gt;
+ - Un allongement de la durée des séjours touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des parcours résidentiels facilités pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des centres bourgs dynamiques, des services proches des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - UN vieillissement de la population mieux anticipé et accompagné
+&lt;/p&gt;
+&lt;p&gt;
+ - Une offre locale de formation renforcée et adaptée
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accès aux services de soins facilité par des initiatives innovantes
+&lt;/p&gt;
+&lt;p&gt;
+ - Un maillage de solutions de mobilités adaptées au territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création de nouveaux services numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services à la population.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de l&amp;#039;offre de santé sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de partenariats avec des centres de formations locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Formation professionnelle
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>145007</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Déployer le réseau WIFI 43</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>KIT WIFI 43</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
+ (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Centre de soins&lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le kit Wifi 43  comprend 2 portails :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - portail captif pour l&amp;#039;authentification des usagers
+ &lt;br /&gt;
+ - un portail d&amp;#039;administration à destination de la structure publique pour gérer les bornes (exemple : limiter les accès pendant les heures d&amp;#039;ouverture de la mairie,...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Public concerné :  tout public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces à fournir : Délibération de la structure publique selon modèle pouvant être fourni par le Département&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Récurrence de l&amp;#039;aide : souscription possible  jusqu&amp;#039;à fin 2024 &lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Plus de 95 structures publiques  équipées
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Accès aux services
+Cohésion sociale et inclusion
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les pré-requis pour bénéficier du kit Wifi 43 :
+  &lt;br /&gt;
+  - Etre une structure publique
+  &lt;br /&gt;
+  - Disposer d&amp;#039;une ligne et d&amp;#039;un abonnement internet ADSL ou autre (Fibre, Wifimax, Satellite, 4G fixe)
+  &lt;br /&gt;
+  - Emettre une délibération de votre assemblée délibérante (un modèle peut vous être fourni)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Il est recommandé d&amp;#039;avoir un débit supérieur à 2mb/s pour pouvoir utiliser les bornes dans de bonnes conditions.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  NB : Vous pouvez tester votre débit sur le site
+  suivant, par exemple : https://www.degrouptest.com/test-debit.php
+  &lt;br /&gt;
+  Vous pouvez également, si besoin, tester l&amp;#039;éligibilité de votre ligne pour passer sur du Très Haut Débit : https://www.auvergnetreshautdebit.fr/reseau-et-couverture/eligibilite-de-votre-ligne/
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction du Numérique (DNUM)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
+  dnum&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>143859</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions de prévention de la délinquance, la radicalisation, le séparatisme et les dérives sectaires - FIPD</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Fonds interministériel de prévention de la délinquance - FIPD</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>SG-Comité interministériel de prévention de la délinquance et de la radicalisation</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La circulaire du 16 février 2023 relative aux orientations budgétaires du FIPD pour l&amp;#039;année 2023 fixe les orientations du gouvernement en matière de politiques publiques de prévention et de lutte contre les phénomènes de rupture susceptibles de porter atteinte à la sécurité des français et au pacte républicain (délinquance, radicalisation, séparatisme, dérives sectaires).
+&lt;/p&gt;
+&lt;p&gt;
+ Les grandes priorités de ces politiques pour 2023 devront porter sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions visant à poursuivre le déploiement de la vidéoprotection de voie publique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention de la délinquance des jeunes, avec un accent porté sur ses manifestations les plus récentes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la poursuite de la protection des victimes de violences intrafamiliales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention de la radicalisation, dans la perspective d&amp;#039;un nouveau plan national ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la lutte contre les séparatismes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la lutte contre les dérives sectaires et contre le complotisme.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation , prise en charge de personnes vulnérables, spectacles culturels, ateliers ...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>http://cipdr-fipd@interieur.gouv.fr</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.fipd.interieur.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Informations et accompagnement pour candidater :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mme ROVIRA Michèle :
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.92.36.72.09
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:michele.rovira&amp;#64;alpes-de-haute-provence.gouv.fr" target="_self"&gt;
+  michele.rovira&amp;#64;alpes-de-haute-provence.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90f5-financer-des-actions-de-prevention-de-la-deli/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>139937</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Informer sur la mise en œuvre des usages numériques. Accompagner pour le développement du numérique éducatif. Proposer un accès gratuit à des plateformes de dématérialisation.</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Usages numériques</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires propose des prestations d&amp;#039;accompagnement, d&amp;#039;AMO, de conseil dans le domaine du numérique. L&amp;#039;agence propose également des outils mutualisés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ecoles numériques du Cantal : ENT (environnements numérique de travail),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mission de maintenance et assistance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et expertise sur le volet équipements et réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation de la commande publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation des flux vers les services de l&amp;#039;État (contrôle de légalité, hélios...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Appui méthodologique
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etre adhérent à CIT
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;essentiel des services sont accessibles  gratuitement sous condition d&amp;#039;adhésion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrat de maintenance et AMO: services payants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/85ea-informer-sur-la-mise-en-uvre-des-usages-numer/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>139436</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Préserver l'autonomie et améliorer la qualité de vie des seniors - Innov'up Expérimentation</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>INNOV'UP EXPÉRIMENTATION SILVER ECONOMIE &amp; BIEN VIEILLIR</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Bpifrance
+Cap Digital</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vieillir en bonne santé est un enjeu de taille. En France, les 60 ans et plus représentent aujourd&amp;#039;hui 1/4 de la population française, un chiffre qui devrait grimper à 33% en 2050. Mais si l&amp;#039;espérance de vie après 50 ans des françaises et des français reste l&amp;#039;un des plus haut d&amp;#039;Europe, le nombre d&amp;#039;années vécues en bonne santé reste, lui, inférieur à celui de plusieurs pays.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre à l&amp;#039;enjeu social et de santé public majeur que constitue le vieillissement massif de la population, la Région Île-de-France, Bpifrance, Cap Digital et Silver Valley s&amp;#039;associent pour proposer Innov&amp;#039;up Expérimentation Silver Economie &amp;amp; Bien vieillir.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme inédit vise à soutenir et financer l&amp;#039;expérimentation en conditions réelles de tout type de solutions et technologies innovantes à même de permettre le maintien de l&amp;#039;autonomie et, de manière générale, le bien vieillir des seniors.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est financé par la Région Île-de-France et Bpifrance avec le soutien opérationnel de Cap Digital et de Silver Valley.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement
+ &lt;/strong&gt;
+&lt;/h2&gt;
+&lt;h4&gt;
+ Vous représentez une entreprise innovante et souhaitez expérimenter votre innovation sur un terrain francilien ?
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention allant jusqu&amp;#039;à 225 000€ maximum de la Région Île-de-France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Abondement possible supplémentaires pour les projets les plus ambitieux (sous la forme d&amp;#039;une avance remboursable ou d&amp;#039;un prêt à l&amp;#039;innovation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification d&amp;#039;un terrain d&amp;#039;expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en visibilité et communication dédiée de la Région Île-de-France, Cap Digital et Silver Valley
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéfices
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Validez votre prototype et preuve de concept en conditions réelles et en lien direct avec les opérateurs et terrains d&amp;#039;expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisez votre expérimentation dans un cadre et un processus de confiance, défini et suivi par les experts de Cap Digital et de Silver Valley
+ &lt;/li&gt;
+ &lt;li&gt;
+  Testez in situ et in vivo les performances de votre solution innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favorisez la participation des services de la collectivité, des habitants et usagers dans le développement et l&amp;#039;adoption de votre solution innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accédez à un réseau d&amp;#039;acteurs publics de premier plan
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Vous représentez une collectivité territoriale, un EPIC, un syndicat ou un établissement de santé et vous souhaitez ouvrir un terrain d&amp;#039;expérimentation ?
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RESSOURCES — Expérimentation financée intégralement par la Région Île-de-France, Bpifrance et l&amp;#039;entreprise innovante* porteuse de solution qui souhaite expérimenter sur votre  territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  EXPERTISES — Définition d&amp;#039;un cadre structuré et adapté à votre besoin, identification des technologies innovantes et suivi de l&amp;#039;expérimentation, par les équipes de Cap Digital et de Silver Valley
+ &lt;/li&gt;
+ &lt;li&gt;
+  NOTORIETE — Mise en visibilité et communication dédiée de la Région Île-de-France, Cap Digital et Silver Valley
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéfices
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être accompagné dans la mise en œuvre expérimentale de projet innovant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tester in situ &amp;amp; in vivo les performances techniques et fonctionnelles de solutions innovantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Initier des transformations en développant une culture de l&amp;#039;innovation en interne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Objectiver opérationnellement et financièrement l&amp;#039;adoption des solutions innovantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equilibrer la balance risques et bénéfices potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la participation des usagers et habitants et l&amp;#039;implication de vos services dans la co-construction des solutions innovantes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  A qui s&amp;#039;adresse le programme ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les entreprises innovantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Start-up
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  PME
+ &lt;/li&gt;
+ &lt;li&gt;
+  ETI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ces entreprises doivent avoir une activité en Île-de-France et proposent un projet d&amp;#039;innovation dans les champs de la Silver Economie. Les solutions proposées ne doivent pas encore avoir fait l&amp;#039;objet d&amp;#039;une commercialisation.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Les terrains d&amp;#039;expérimentation :
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs publics du territoire : collectivités territoriales, EPCI, syndicats, établissements de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acteurs privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes ces structures sont éligibles à partir du moment où elles sont à même de mettre à disposition un terrain d&amp;#039;expérimentation (par exemple une infrastructure spécifique, une communauté d&amp;#039;usagers ou un jeu de données).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://scale.capdigital.com/silver-economie?utm_medium=email&amp;_hsmi=252741290&amp;_hsenc=p2ANqtz-97GrX5_AAPNoC753DK4K3PLV4dsCcmNIkIgkrQ6_0pl0GKhUa6ZfPpmZBVZo8fvYRQe6iYsvmDGzzSUvQYAy1beyhoOeGFKrP4TYwf8CZa8JqkEjg&amp;utm_content=252741290&amp;utm_source=hs_email#entrep</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://eu.jotform.com/form/230503669983364</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ En tant qu&amp;#039;entreprise innovante :
+&lt;/h3&gt;
+&lt;p&gt;
+ Accédez au dossier de candidature --&amp;gt;
+ &lt;a href="https://eu.jotform.com/form/230503669983364" target="_self"&gt;
+  Candidater
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ En tant que terrain d&amp;#039;expérimentation :
+&lt;/h3&gt;
+&lt;p&gt;
+ Manifestez-vous au plus vite pour faire partie des premières expérimentations ! --&amp;gt;
+ &lt;a href="https://form.jotform.com/aylin77/Innov-upExprimentation-Transitions" target="_self"&gt;
+  Je suis intéressé
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ L&amp;#039;équipe à contacter en cas de question :
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jennyfer Lecompte : Directrice des programmes de recherche développement et innovation - Cap Digital
+ &lt;/li&gt;
+ &lt;li&gt;
+  Titouan Levard : Directeur général adjoint - Silver Valley
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a target="_self"&gt;
+   innovup-transition-ecologique&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>anne.bertaud@esante.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a962-preserver-lautonomie-et-ameliorer-la-qualite-/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence du Numérique en Santé</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>142693</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre le numérique au service de votre projet de territoire : par où commencer ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment choisir les solutions les plus adaptées ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Acculturation aux enjeux de la transformation numérique sur votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de pratiques inspirantes et zoom sur les initiatives locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;une démarche participative pour faire émerger une culture commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Livrables : apports théoriques et clés de lecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement à l&amp;#039;auto-diagnostic de votre territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Situer le territoire à partir d&amp;#039;un outil d&amp;#039;autodiagnostic Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretiens auprès des acteurs et usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification et priorisation de vos besoins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Co-construction de la stratégie numérique au service du projet de territoire
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilisation des parties prenantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des services et montée en compétence des agents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Grand Bassin de Bourg-en-Bresse
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Médias et communication
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>141770</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions de prévention de la délinquance, la radicalisation, le séparatisme et les dérives sectaires</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>FIPD Fond interministériel de prévention de la délinquance</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>SG-Comité interministériel de prévention de la délinquance et de la radicalisation</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La circulaire du 16 février 2023 relative aux orientations budgétaires du FIPD pour l&amp;#039;année 2023 fixe les orientations du gouvernement en matière de politiques publiques de prévention et de lutte contre les phénomènes de rupture susceptibles de porter atteinte à la sécurité des français et au pacte républicain (délinquance, radicalisation, séparatisme, dérives sectaires). Les grandes priorités de ces politiques pour 2023 devront porter sur les actions visant à poursuivre le déploiement de la vidéoprotection de voie publique; la prévention de la délinquance des jeunes, avec un accent porté sur ses manifestations les plus récentes; la poursuite de la protection des victimes de violences intrafamiliales; la prévention de la radicalisation , dans la perspective d&amp;#039;un nouveau plan national; la lutte contre les séparatismes ; la lutte contre les dérives sectaires et contre le complotisme .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation , prise en charge de personnes vulnérables, spectacles culturels, ateliers ....
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cipdr.gouv.fr/le-cipdr/le-fipd/</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.fipd.interieur.gouv.fr/account-management/subventia-demandeurs/ux/#/login?redirectTo=https:%2F%2Fsubventions.fipd.interieur.gouv.fr%2Faides%2F%23%2Fsubventia%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-subventia-portail-depot-demande-aides</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;
+  cipdr-fipd&amp;#64;interieur.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>marie.jaudet@interieur.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/008c-financer-des-actions-de-prevention-de-la-deli/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>SG CIDPR</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>133061</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Investir pour la cybersécurité et la souveraineté numérique</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Financement de vos projets de services numériques</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;🚩&lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos enjeux de cybersécurité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes une collectivité locale et vous souhaitez protéger et gérer les données de vos infrastructures sensibles ou stratégiques, renforcer la sécurité numérique des hôpitaux, administrations ou tout autre acteur territorial ou encore garantir un numérique de confiance à vos administrés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un porteur de projet (entreprise, investisseur, exploitant...) et vous souhaitez développer des solutions numériques éprouvées et accessibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour accompagner les territoires dans leur transition numérique face à une numérisation croissante et à une recrudescence du risque cyber, la Banque des Territoires propose une offre d&amp;#039;investissements pour financer des solutions innovantes autour de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la confiance numérique : identité numérique, signature électronique... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cybersécurité : solutions de gestion du risque cyber, sensibilisation, protection et assurance cyber, détection... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de la data : services de protection de la donnée personnelle et territoriale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cybersecurite_souverainete_numerique</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2267-investir-pour-la-cybersecurite-et-la-souverai/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>130467</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer un Agenda 2030 local</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Association Notre Village</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association Notre Village a été créée en 1992 dans le but de sauvegarder les communes face à l&amp;#039;exode rural. A partir des années 2000, nous avons fait le choix de réorienter nos missions en faveur de la promotion des territoires ruraux et de leur engagement pour le développement durable. Depuis 2009, nous sommes une association reconnue d&amp;#039;intérêt général.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Nos villages sont des terres d&amp;#039;avenir sur lesquelles il est primordial de préserver le cadre de vie.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nos missions sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les territoires communaux et intercommunaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller les élus sur la réglementation législative et réglementaire en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer un lieu d&amp;#039;échange entre les différents acteurs au sein d&amp;#039;une collectivité territoriale (élus, conseillers, citoyens, entreprises, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibiliser ces mêmes acteurs aux atouts et problématiques d&amp;#039;une collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir la mise en œuvre d&amp;#039;actions par les collectivités en faveur du développement durable sur l&amp;#039;ensemble de leur territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, nous vous proposons un accompagnement dans l&amp;#039;élaboration et la mise en œuvre de la démarche
+ &lt;strong&gt;
+  Agenda 2030 local.
+ &lt;/strong&gt;
+ En outre, cette démarche permet l&amp;#039;attribution d&amp;#039;un
+ &lt;a href="https://www.notrevillage.asso.fr/service/le-label-notre-village-terre-davenir/demarche/" target="_self"&gt;
+  label
+ &lt;/a&gt;
+ à la collectivité engagée. Il s&amp;#039;agit du label &amp;#34;Notre Village, Terre d&amp;#039;Avenir&amp;#34;, reconnu par le CGDD.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agenda 2030 est un outil d&amp;#039;application des
+ &lt;a href="https://www.notrevillage.asso.fr/service/le-label-notre-village-terre-davenir/contexte/" target="_self"&gt;
+  Objectifs de Développement Durable
+ &lt;/a&gt;
+ (ODD) à un échelon local. Par l&amp;#039;Agenda 2030 local et les ODD, les collectivités territoriales mettent en lumière des solutions locales, pratiques et de terrain afin de répondre au mieux à la transition écologique et solidaire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agenda 2030 prend la forme d&amp;#039;une Charte, regroupant notamment un diagnostic territorial et un plan d&amp;#039;actions sur trois ans.
+ L&amp;#039;association Notre Village vous accompagne de la conception à la labellisation (avec le suivi du plan d&amp;#039;actions sur les trois ans).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez consulter notre
+ &lt;a href="https://www.notrevillage.asso.fr/presses/" target="_self"&gt;
+  page Internet
+ &lt;/a&gt;
+ regroupant divers articles de presse.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Cohésion sociale et inclusion
+Santé
+Economie locale et circuits courts
+Qualité de l'air
+Biodiversité
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Valorisation d'actions
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il n&amp;#039;existe pas de critère d&amp;#039;éligibilité pour accéder aux services de l&amp;#039;Association.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutefois, l&amp;#039;Agenda 2030 est une prestation payante afin de rémunérer les salariés qui vous accompagneront dans vos démarches. De plus, le paiement de l&amp;#039;adhésion est obligatoire pour toute collectivité qui souhaite bénéficier des services de l&amp;#039;association.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les tarifs sont disponibles
+ &lt;a href="https://www.notrevillage.asso.fr/association/rejoignez-nous/" target="_self"&gt;
+  ici
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.notrevillage.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cheffe de projet Agenda 2030 : Céline ROBERT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:terreavenir19&amp;#64;notrevillage.asso.fr" target="_self"&gt;
+  terreavenir19&amp;#64;notrevillage.asso.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 55 84 18 84
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chargée de mission Agenda 2030 : Perrine NOUVEL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:perrinenouvel&amp;#64;notrevillage.asso.fr" target="_self"&gt;
+  perrinenouvel&amp;#64;notrevillage.asso.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 56 42 98 69
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>info@notrevillage.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8eaa-elaborer-un-agenda-2030-local/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Association nationale Notre Village</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>21/02/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>129731</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Caisse des écoles de Chambéry</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  faciliter les coopérations entre les membres de la communauté éducative
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
+&lt;/p&gt;
+&lt;p&gt;
+ Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Chambéry</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>c.mouilleron@mairie-chambery.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Mairie de Chambéry</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>129711</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement d’infrastructures numériques au sein des territoires</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+êtes porteur d’un projet d’infrastructures numériques en tant que collectivité
+locale, entreprise publique locale, entreprise, opérateur ou exploitant de
+réseau ou acteur financier ? Vous êtes à la recherche d’un financement
+pour développer le Très Haut Débit fixe ou mobile au sein d’un territoire ? La
+Banque des Territoires peut investir dans le développement d’infrastructures
+contribuant à l’amélioration de la connectivité, la création d’emploi, la
+transformation numérique ou encore à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
+d’investissement concerne les projets portant sur :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les réseaux 4G/5G ;&lt;/li&gt;&lt;li&gt;la sécurisation des réseaux ;&lt;/li&gt;&lt;li&gt;les réseaux fixes des territoires ;&lt;/li&gt;&lt;li&gt;les data centers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;En tant
+que « tiers de confiance », la Banque des Territoires propose de
+financer les projets portant une logique d’intérêt général sous la forme
+d’apports en capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_numeriques_psat</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>120433</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages, services et infrastructures numériques, projets innovants en lien avec le numérique</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>DEVELOPPEMENT DES USAGES, SERVICES ET INFRASTRUCTURES NUMERIQUES, PROJETS INNOVANTS EN LIEN AVEC LE NUMERIQUE</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie numérique départementale visant à soutenir le développement des usages, services et infrastructures numériques s&amp;#039;articule autour de 4 axes :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Accompagner les publics dans leur appropriation du numérique,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Soutenir l&amp;#039;innovation, la compétitivité et l&amp;#039;attractivité du territoire grâce aux infrastructures numériques,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Développer l&amp;#039;administration numérique tournée vers l&amp;#039;usager : &amp;#64;services , Accompagner les collectivités du territoire dans leur transition numérique.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Ce dispositif a pour but de soutenir des projets innovants de développement de technologies, d&amp;#039;usages, de services et de contenus numériques en cohérence avec la feuille de route départementale, privilégiant un maillage territorial et une coordination d&amp;#039;actions en faveur des usages numériques dans tout le Département.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h4&gt;
+ Type d&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ Type : Subventions d&amp;#039;investissement et de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux sera apprécié en fonction des critères d&amp;#039;innovation, du budget global présenté et de la dépense éligible (prestations de services, de travaux liées au projet, achat de matériel dédié, frais de personnel dédié, dépenses de communication).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total des aides publiques en investissement ne peut excéder 80 % du coût HT du projet.
+&lt;/p&gt;
+&lt;h4&gt;
+ Pièces constitutives du dossier
+&lt;/h4&gt;
+&lt;p&gt;
+ Les demandes devront être déposées sous forme dématérialisée sur la plateforme de dépôt en ligne des demandes de subventions auprès du Département, accessible sur le site
+ &lt;a href="http://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;h4&gt;
+ Instruction des dossiers - Demande dématérialisée
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;instruction des dossiers est réalisée par la Mission Développement Numérique du Conseil départemental et l&amp;#039;avancée de l&amp;#039;instruction sera consultable sur la plateforme. Les projets recevant un avis favorable à l&amp;#039;issue de l&amp;#039;instruction seront présentés au vote de la Commission permanente pour délibération. Les aides ainsi octroyées seront notifiées par voie postale aux porteurs de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt dématérialisé via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Communication et numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif :
+  &lt;/strong&gt;
+  Développement des usages, services et infrastructures numériques, projets innovants en lien avec le numérique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Versement
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à l&amp;#039;investissement sont versées suivant le règlement financier général du Département.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au fonctionnement sont versées selon les modalités définies sur la lettre de notification.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles :
+ &lt;/strong&gt;
+ Les opérations éligibles sont des projets de services, d&amp;#039;usages ou de contenus innovants répondant aux enjeux d&amp;#039;ampleur départementale sus-mentionnés. La sélection des projets s&amp;#039;appuiera notamment sur les critères suivants : caractère innovant du projet, compétences du porteur, méthodologie employée, place de l&amp;#039;usager dans le projet, qualité et engagement des partenaires, viabilité et pérennité du projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ collectivités territoriales et leurs regroupements, associations, syndicats mixtes, organismes publics et leurs groupements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/developpement-des-usages-services-et-infrastructures-numeriques-projets-innovants-en-lien-avec-le-numerique/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme – Direction Générale Adjointe du Développement – Mission Développement Numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél :
+ &lt;strong&gt;
+  04.75.79.81.77
+ &lt;/strong&gt;
+ – Courriel :
+ &lt;a href="mailto:numerique&amp;#64;ladrome.fr"&gt;
+  numerique
+ &lt;/a&gt;
+ &lt;a href="mailto:numerique&amp;#64;ladrome.fr"&gt;
+  &amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/531e-developpement-des-usages-services-et-infrastr/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>121447</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers un village intelligent et durable (rural)</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via un village intelligent et durable</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de favoriser l&amp;#039;émergence de territoires ruraux intelligents et durables pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est aussi de parvenir par les technologies numériques à une plus grande efficacité et simplicité de l&amp;#039;usage quotidien des territoires en matière de tourisme, mobilité, habitat, énergie, économie des ressources, services aux habitants, y compris par le développement de tiers-lieux numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, il convient d&amp;#039;accompagner les territoires vers des stratégies de transformation numérique
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration de stratégies de transformation numérique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement et déploiement de services / usages / solutions numériques ou plates-formes de services numériques à destination des citoyens ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de tiers-lieux numériques y compris les espaces d&amp;#039;e-inclusion ; une des composantes suivantes doit, a minima, être présente :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu d&amp;#039;Idéation – Expérimentation – Innovation – Fabrication (prototypage, fablabs, repair café, ateliers partagés, makerspaces, living lab...,) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de médiation numérique (bibliothèques, médiathèques, espaces publics numériques...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de télétravail et collaboration (centres de télétravail, espace de coworking...) ;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Technologies numériques et numérisation
+Tiers-lieux
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie du territoire déposée dans le cadre de l&amp;#039;AMI rural et avoir reçu un avis favorable du représentant de celui-ci.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services numériques devront être ouverts, partagés, interopérables (ne pas être liés à une technologie fermée ou propriétaire, l&amp;#039;open-source sera privilégie), dotés de standards ou connecteurs ouverts (facilement connectables à d&amp;#039;autres services ou plateformes numériques), et facilement personnalisables (réutilisation).
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet veilleront à l&amp;#039;e-inclusion, quel que soit le service développé et devront fournir une note détaillant la méthode prévue pour permettre l&amp;#039;accès du service à tous les usagers.
+&lt;/p&gt;
+&lt;p&gt;
+ Les tiers-lieux numériques devront offrir à leurs usagers un panel de services et un accompagnement à la pérennisation de leur utilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les stratégies de transformation numérique devront s&amp;#039;inscrire en cohérence étroite avec la stratégie intégrée du territoire et en cohérence avec les objectifs de la priorité II du programme FEDER-FSE&amp;#43; 21-27 consacrée au développement d&amp;#039;une économie régionale tournée vers le numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet implique le développement d&amp;#039;équipements numériques, le porteur devra expliquer et préciser dans une note sa démarche pour un numérique responsable (bilan carbone, analyse de cycle de vie dans le processus d&amp;#039;écoconception, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisition (dans la limite de 10% de l&amp;#039;assiette éligible), de construction et réhabilitation de bâtiments et études liées pour les tiers lieux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de construction et déploiement de réseaux et études liées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses liées au développement ou déploiement de nouvelles briques ou de nouveaux services numériques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;achats d&amp;#039;équipements numériques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de fonctionnement des structures, frais de gestion ainsi que toutes autres dépenses non directement rattachées au projet hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER : 30 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond maximal de subvention FEDER : 1 000 000 € de FEDER
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/nos-aides/villages-intelligents-et-durables</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/sites/bfceurope/files/2025-03/FA%20village%20intelligent_0.pdf</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: rural.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/805f-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>120062</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Informer les élus</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Informer les élus et leurs équipes sur l&amp;#039;actualité du secteur public local et leur donner un accès privilégié aux partenaires de l&amp;#039;association.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunions d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lettre info de l&amp;#039;AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rencontre avec les partenaires de l&amp;#039;AMJ
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information sur la mobilité électrique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information demandes de subventions DETR DSIL FNADT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information Associer les maires à la gouvernance de l&amp;#039;intercommunalité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information le déploiement du très haut débit dans le Jura
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information Transition énergétique, quelles ressources, quels partenariats pour les communes et EPCI
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Equipement public
+Appui méthodologique
+Fiscalité des entreprises
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9cb9-informer-les-elus/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>120056</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un conseil juridique</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseiller les élus en leur proposant un accompagnement juridique personnalisé et une aide à la décision sur les domaines en lien avec l&amp;#039;exercice de leurs missions ou les compétences de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux interrogations posées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de notes juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documentation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse écrite détaillée à l&amp;#039;interrogation posée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notes juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de modèles de documents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déplacement dans la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réunion
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Thématiques rencontrées :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appel d&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  bail rural, bail commerciale, bail logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  chemins ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  débit de boisson,
+ &lt;/li&gt;
+ &lt;li&gt;
+  délaissé de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  démolition
+ &lt;/li&gt;
+ &lt;li&gt;
+  domaine public, domaine privé
+ &lt;/li&gt;
+ &lt;li&gt;
+  droit de passage
+ &lt;/li&gt;
+ &lt;li&gt;
+  droit de préemption
+ &lt;/li&gt;
+ &lt;li&gt;
+  délégation
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau potable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  éclairage public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  éolien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  forêt,
+ &lt;/li&gt;
+ &lt;li&gt;
+  feux tricolores,
+ &lt;/li&gt;
+ &lt;li&gt;
+  habitat indigne,
+ &lt;/li&gt;
+ &lt;li&gt;
+  lotissement, numérique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  parking,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ralentisseur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  raccordement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réseaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  servitude de passage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  voirie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  trottoir,
+ &lt;/li&gt;
+ &lt;li&gt;
+  zone d&amp;#039;activité.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Sports et loisirs
+Forêts
+Montagne
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Commerces et services
+Revitalisation
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Attractivité économique
+Appui méthodologique
+Inclusion numérique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/377f-obtenir-un-conseil-juridique/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>112041</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Offrir une heure par mois pour une action citoyenne et solidaire</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Voisins Solidaires</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;association « Voisins Solidaires » est à l&amp;#039;origine de la Fête des Voisins (10 millions de participants en France).  Elle développe tout au long de l&amp;#039;année un programme d&amp;#039;actions pour développer les solidarités de proximité, en complément des solidarités institutionnelles et familiales. Mettre en place une stratégie de mobilisation pour rendre les habitants plus solidaires entre eux et l&amp;#039;intégrer au cœur des politiques publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La crise sanitaire et le premier confinement ont révélé les gisements de générosité dont nos territoires disposent. Pour relancer cette dynamique et venir palier à la crise du bénévolat, l&amp;#039;association propose aux élus de lancer un appel à la mobilisation solidaire et d&amp;#039;inviter leurs administrés à donner une heure par mois pour une action citoyenne ou solidaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Une heure par mois ? Chacun d&amp;#039;entre nous peut le faire !
+&lt;/p&gt;
+&lt;p&gt;
+ Le rythme de vie de tous ne permet pas toujours de nous engager dans la durée. C&amp;#039;est pourquoi, nous avons imaginé lheurecivique.fr. Simple, près de chez soi et sans contrainte, les habitants peuvent choisir les gestes de solidarité qui leurs conviennent ! L&amp;#039;essentiel est de renforcer le lien, notre bien le plus précieux... Que ce soit pour aider les plus démunis, faire des courses pour des voisins ou encore aider dans des démarches administratives, chacun a de la valeur et peut être utile à l&amp;#039;autre. !
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Heure Civique propose aux élus, de participer, en tant que fondateurs, au lancement d&amp;#039;un Appel à la Mobilisation Solidaire et de mettre sa ville ou son village à l&amp;#039;Heure Civique. Vous proposez à chaque habitant de donner une heure par mois pour une action de solidarité de proximité. Deux façons d&amp;#039;agir :
+&lt;/p&gt;
+&lt;p&gt;
+ -	soit de manière organisée en soutien aux besoins de la mairie ou de vos associations,
+&lt;/p&gt;
+&lt;p&gt;
+ -	soit de manière informelle vis-à-vis de son voisinage.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous pourrons, en mutualisant les moyens et en partageant les bonnes pratiques, créer une dynamique nationale et faciliter la mobilisation locale, à l&amp;#039;instar de la Fête des Voisins (10 millions de participants en France) ou du « Kit Coronavirus : et si on s&amp;#039;organisait entre voisins » (plus d&amp;#039;1 million de téléchargements, 41 reportages TV). Plus nous serons nombreux, plus la dynamique sera forte : quatre départements et une soixantaine de villes ont commencé à tester ce dispositif expérimental avec des résultats étonnants. Les élus découvrent des habitants qui ne sont pas engagés dans les associations, des actifs, des jeunes...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vidéo illustrative du concept :
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY" rel="noopener" target="_blank"&gt;
+  https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lien vers le site de Charente-Maritime :
+ &lt;a href="https://lheurecivique.charente-maritime.fr/" rel="noopener" target="_blank"&gt;
+  https://lheurecivique.charente-maritime.fr/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vidéo d&amp;#039;appel à participation au dispositif par le  Président du Conseil Départemental de la Somme :
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY" rel="noopener" target="_blank"&gt;
+  https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://lheurecivique.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ecrivez à l&amp;#039;Association « Voisins solidaires » :
+ &lt;a rel="noopener" target="_blank"&gt;
+  contact&amp;#64;voisinssolidaires.fr
+ &lt;/a&gt;
+ / 01.42.12.72.72 ou
+ &lt;a rel="noopener" target="_blank"&gt;
+  aperifan&amp;#64;voisinssolidaires.fr
+ &lt;/a&gt;
+ 06.20.63.34.10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f72a-offrir-une-heure-par-mois-pour-une-action-cit/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2022</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD57" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>111635</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir la perte d'autonomie</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et santé : Autonomie - Personnes âgées</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>Aide définie dans le cadre de la conférence des financeurs</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement d&amp;#039;actions de prévention de la perte d&amp;#039;autonomie : lutte contre l&amp;#039;isolement des séniors et la fracture numérique, animations pédagogiques, ateliers mémoire, conduite...
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention pour des projets innovants, accordée dans le cadre de la Conférence des financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-03-0005 (AD du 27/03/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projets innovants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;autonomie
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 31 04
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/34d9-prevenir-la-perte-dautonomie/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>117579</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'inclusion numérique des TPE au sein du territoire</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose une offre d&amp;#039;accompagnement pour favoriser l&amp;#039;inclusion numérique des TPE au sein du territoire. À cet effet, un AMI (Appel à Manifestation d&amp;#039;Intérêt) a été lancé en novembre 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan de Relance, différentes actions ont déjà été entreprises. C&amp;#039;est notamment le cas de l&amp;#039;expérimentation du service Clic&amp;amp;Connect qui avait permis d&amp;#039;apporter un soutien numérique aux TPE et PME (assistance par téléphone et Internet pour accompagner les petites entreprises dans leurs défis numériques du quotidien).
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires s&amp;#039;appuie sur de nombreuses expériences en matière d&amp;#039;inclusion numérique pour accompagner les TPE :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement auprès de l&amp;#039;opérateur du Pass Numérique #APTIC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des Hubs pour favoriser un numérique inclusif ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation au déploiement du programme France Services ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mandat des conseillers numériques du programme France Services pour le compte de l&amp;#039;État.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_numerique_tpe_psat</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d03-favoriser-linclusion-numerique-des-tpe-au-sei/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>117490</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'inclusion numérique du territoire</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un accompagnement visant à l&amp;#039;inclusion numérique par le biais de 15 Hubs territoriaux. Il s&amp;#039;adresse aux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs de l&amp;#039;inclusion numérique : identification comme acteur dédié, formation des médiateurs numériques, mise en place d&amp;#039;un projet d&amp;#039;inclusion numérique (montage financier, recherche de financement, conception de l&amp;#039;offre, etc.), organisation d&amp;#039;un événement consacré à l&amp;#039;inclusion numérique, information et actualités sur le sujet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux collectivités territoriales : diagnostic de l&amp;#039;inclusion numérique territoriale (acteurs en présence, offres, etc.), création d&amp;#039;une politique publique d&amp;#039;inclusion numérique, formation des agents et organisation d&amp;#039;événements dédiés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement de la Banque des Territoires vise plusieurs objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer des synergies entre les écosystèmes d&amp;#039;inclusion numérique : identification des lieux de médiation, évaluation des capacités territoriales, étude de l&amp;#039;accessibilité des services et analyse de leur adéquation avec les besoins des territoires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la création ou le développement des projets d&amp;#039;inclusion numérique : formation, mise à disposition d&amp;#039;outils et recherche de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_inclusif_psat</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contactez le Hub de votre région
+  : AAP-Hubsinclusifs&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/efd8-etre-accompagne-dans-linclusion-numerique-du-/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>105065</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Fonds exceptionnel d'investissement (FEI)</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
+ &lt;br /&gt;
+ Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Construction du groupe scolaire de Chateaubrun (Guadeloupe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Risques naturels
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée maximale du projet : 4 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Guadeloupe :
+  &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guadeloupe.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique :
+  &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.martinique.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guyane.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Réunion :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.reunion.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint-Pierre-et-Miquelon :
+  &lt;a href="http://www.saint-pierre-et-miquelon.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.saint-pierre-et-miquelon.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte :
+  &lt;a href="https://www.mayotte.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.mayotte.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Terres australes et antarctiques françaises :
+  &lt;a href="https://taaf.fr/" rel="noopener" target="_blank"&gt;
+   https://taaf.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Wallis-et-Futuna :
+  &lt;a href="https://www.wallis-et-futuna.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.wallis-et-futuna.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie Française :
+  &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.polynesie-francaise.pref.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie :
+  &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.nouvelle-caledonie.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion des inondations
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>104596</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Mon ordi au lycée</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP
+&lt;/p&gt;
+&lt;p&gt;
+ La Région distribue les ordinateurs dans les établissements en début d&amp;#039;année scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2021</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre élève de seconde ou 1ere inscrit dans un lycée public ou privé ligérien.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://enquete.paysdelaloire.fr/surveyserver/s/paysdelaloire/176-DL-MonOrdiAuLycee/inscription.htm#3</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Equipement et numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ NicolasTavolieri
+ &lt;br /&gt;
+ nicolas.tavolieri&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 52 81
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f67-mon-ordi-au-lycee/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD64" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>92601</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise en œuvre d’actions innovantes en matière d’usages et de services numériques</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions (y compris études préalables) relatives aux réponses à améliorer en matière de services offerts aux habitants grâce à des services et outils numériques en lien avec les compétences et les politiques publiques départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions financées devront s&amp;#039;inscrire dans les grands enjeux des Schémas départementaux, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets participant directement ou indirectement à une aide à une entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets ne rentrant pas dans les domaines de compétence soutenables par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renouvellement d&amp;#039;un soutien d&amp;#039;une action déjà subventionnée par le Département
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5aca-soutenir-la-mise-en-uvre-dactions-innovantes-/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>92602</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de la subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>92584</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 20 % du coût total d’investissement</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+ Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>92349</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour observer les territoires</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation des systèmes d&amp;#039;informations géographiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enquêtes de terrain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Personnes âgées
+Jeunesse
+Santé
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Inclusion numérique
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>92049</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participent au plan de relance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont un modèle économique équilibré et affichent des perspectives de développement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>73059</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Mutualité sociale agricole (MSA)
+France Active
+Agirc-Arrco
+Caisse nationale d'assurance vieillesse (CNAV)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ VIVA LAb repère et accompagne des solutions servicielles, technologiques ou organisationnelles à fort potentiel et ayant réussi leur preuve de concept (validation de la faisabilité, de l&amp;#039;existence d&amp;#039;un marché etc.)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement, intégralement financé par VIVA Lab, est assuré par des partenaires experts référencés sur le territoire (livings lab, incubateurs, clusters, cabinets d&amp;#039;experts du domaine, etc.). Il articule différentes dimensions : business plan, études d&amp;#039;usages, stratégie commerciale, accompagnement au processus de levée de fonds, subvention éventuelle, etc. en fonction des besoins et de la maturité du projet soutenu.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est la détection et le soutien au déploiement de solutions destinées à apporter des réponses nouvelles aux besoins des retraités (nouveaux services, nouvelles générations d&amp;#039;aides techniques, etc.) dans le champ, par exemple, du bien-être et de la prévention, du soutien aux aidants, du numérique, des projets de lieux de vie collectifs, etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ VIVA Lab accompagne tous les types de structures (entreprises ESS ou non, start-up, association, etc.).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un descriptif des projets accompagnés par VIVA Lab est disponible sur le site internet :
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  https://www.vivalab.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Santé
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors de l&amp;#039;étude des projets, les membres du pôle sont particulièrement vigilants à l&amp;#039;existence d&amp;#039;une preuve de concept, au potentiel national de la solution et à son modèle économique (non dépendant de subventions publiques ou para publiques).
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, VIVA Lab ne soutient pas :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les solutions à destination des personnes dépendantes ou en perte d&amp;#039;autonomie. Nous cherchons des solutions amont
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le financement de votre projet : un soutien financier est possible mais s&amp;#039;inscrira dans un accompagnement global et sera fléché vers des aspects précis de votre développement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vivalab.fr/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  formulaire de contact
+ &lt;/a&gt;
+ en bas de page mettra le porteur d&amp;#039;action en lien avec le bon interlocuteur régional au sein de la Carsat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3b9-soutenir-linnovation-dans-le-champ-de-la-prev/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -518,267 +15975,1635 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Contact
+  Email
  &lt;/strong&gt;
- :
-[...5 lines deleted...]
- adhesion&amp;#64;agence-france-locale.fr
+ : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-      <c r="A3" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>72809</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Le SIEEEN, guichet unique informatique des collectivités nivernaises
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Contexte :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ En 1992, le SIEEEN reprend le programme d&amp;#039;informatisation des mairies initié quelques années plus tôt par l&amp;#039;Union Amicale des Maires de la Nièvre.
+&lt;/p&gt;
+&lt;p&gt;
+ En 2010, le Syndicat fonde le Service d&amp;#039;Informations TErritoriales des Collectivités (SITEC) afin d&amp;#039;optimiser son offre.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SITEC s&amp;#039;affirme  comme guichet unique informatique pour les collectivités. Il s&amp;#039;appuie sur des partenariats avec les éditeurs nationaux de logiciels collectivités présents sur le territoire nivernais.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : proposer un service et un accompagnement optimisés en représentant plus de 90 % des collectivités nivernaises.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, le SIEEEN met à disposition des collectivités de la Nièvre un véritable pôle de compétences numériques. Celui-ci intègre le conseil, les outils, l&amp;#039;expertise technique, la gestion des données complétées par les services habituels.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, le SITEC est structuré en 6 pôles de compétences :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Administration.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniques d&amp;#039;Information et de Communication (TIC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infrastructure et Projets (IP)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Système d&amp;#039;Information Géographique (SIG)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Investissements.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Il accompagne 284 collectivités, 6 communautés de communes, 10 structures, ainsi que l&amp;#039;Agence Technique Départementale (ATD) dans la mise en œuvre de l&amp;#039;e-administration.
+&lt;/p&gt;
+&lt;p&gt;
+ Un Pack Services pour faciliter la transition numérique des collectivités
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le  SITEC regroupe au sein de son Pack Services une gamme enrichie de solutions matérielles et logicielles pour faciliter la transition numérique des collectivités. Celles-ci permettent la gestion, l&amp;#039;exploitation, l&amp;#039;optimisation et la sécurisation des systèmes d&amp;#039;information et du parc informatique. Le Pack Services est accessible aux collectivités adhérentes à la compétence statutaire numérique des services du SIEEEN.
+&lt;/p&gt;
+&lt;p&gt;
+ Il comprend notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès libre à un programme annuel de formations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition et l&amp;#039;installation de matériels, logiciels et certificats.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La location de matériels ; l&amp;#039;assistance sur site matérielle et logicielle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La veille et l&amp;#039;information en ligne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à la plate-forme de dématérialisation des actes comptables et à Géo SIEEEN, le Système d&amp;#039;Information Géographique syndical.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise à disposition d&amp;#039;un connecteur PASRAU (Prélèvement à la Source pour les Revenus Autres).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La sauvegarde externalisée des données sur Datacenter
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion au Pack Services est de 5 € par habitant pour les communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les communautés de communes, elle est calculée en fonction du pourcentage de la population, complétée par un forfait selon le nombre de postes à gérer.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les autres collectivités, elle est déterminée selon leur bilan comptable. Les non-adhérents peuvent également bénéficier de l&amp;#039;ingénierie numérique du SIEEEN grâce aux prestations de services.
+&lt;/p&gt;
+&lt;p&gt;
+ La compétence NTIC du SIEEEN ou l&amp;#039;infogérance adaptée aux collectivités
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les collectivités adhérentes au Pack Services ou recourant aux prestations de services SIEEEN bénéficient :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;une assistance en hotline ou sur site : logiciels métiers, logiciels SIEEEN, matériels informatiques, Déclaration automatisée des données sociales unifiées (DADSU).
+&lt;/p&gt;
+&lt;p&gt;
+ De la maintenance matérielle.
+&lt;/p&gt;
+&lt;p&gt;
+ Des fournitures et des installations de matériels informatiques et de logiciels bureautiques et métiers.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un accompagnement stratégique : dématérialisation, certificat électronique, audit du système d&amp;#039;information, conseil aux choix de matériels et logiciels, aide à la décision et journées thématiques destinés aux décideurs et agents...
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un enrichissement de données stratégiques : cartographie et Plan de Corps de Rue Simplifié (PCRS).
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un programme de formations annuelles...
+ &lt;br /&gt;
+ &lt;br /&gt;
+ À travers l&amp;#039;offre globale et la gamme complète de services du SITEC, les collectivités nivernaises peuvent disposer d&amp;#039;un service d&amp;#039;infogérance expert et se concentrer pleinement sur leurs missions.
+&lt;/p&gt;
+&lt;p&gt;
+ Quelques chiffres clés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1 200 Postes informatiques en maintenance
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 Ecoles et 41 autres (SIAEP, coopératives, maison de l&amp;#039;emploi, ....)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  1 207 installations, dépannages et migrations
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  8 000 appels en hotline /an
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Informatisation complètes d&amp;#039;écoles
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité au RGPD
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et accompagnement technique sur l&amp;#039;opendata
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;une plateforme de messagerie à destination des collectivités adhérentes
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent du Sieeen de manière statutaire ou en prestations
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieeen.fr</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ franck.lanfranchi&amp;#64;sieeen.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>franck.lanfranchi@sieeen.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>78201</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Adapter l'offre de services et d'équipements de proximité aux besoins de la population</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des cofinancements publics mobilisés et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  a) &lt;/strong&gt;Objectif stratégique&lt;/p&gt;&lt;p&gt;Face au renouveau démographique que connaît le territoire depuis les années 2000, le Pays Comminges Pyrénées doit favoriser l’accueil de nouvelles populations (globalement plus jeunes et contenant un nombre plus important de CSP&amp;#43; qu’au sein même de la population commingeoise) tout en maintenant la qualité de vie reconnue du territoire. De fait, la croissance démographique s’est accompagnée d’une offre de services et d’équipements afin de répondre aux besoins de la population et d’accompagner les mutations sociales (vieillissement, nouveaux arrivants, etc.) mais les besoins demeurent insatisfaits, notamment en matière de santé (au sens de l’OMS : bien-être physique, mental et social), enfance/jeunesse et loisirs.&lt;/p&gt;&lt;p&gt;Les enjeux : Renforcer l’offre de proximité en services et équipements sur l’ensemble du territoire en s’appuyant sur les bassins de vie structurants, tout en soutenant l’« aller vers » (déploiement de maisons de services de proximité et de l’offre itinérante).&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPERATIONS&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;1.1 Maintenir et développer une offre de services de proximité sur l&amp;#039;ensemble du territoire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.1.1 Développer et adapter l’accueil d&amp;#039;enfants, de jeunes, de personnes âgées, de personnes en situation de handicap et de personnes fragiles, ainsi que l’habitat de type intergénérationnel, inclusif, solidaire et/ou partagé&lt;/li&gt;&lt;li&gt;1.1.2 Développer et adapter les équipements offrant des services au public&lt;/li&gt;&lt;li&gt;1.1.3 Développer et adapter l’accès des services au public et les espaces mutualisés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;1.2 Adapter l’offre de santé aux besoins des habitants&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.2.1 Développer et adapter les services en santé et les services médico- sociaux&lt;/li&gt;&lt;li&gt;1.2.2 Favoriser les actions de prévention et l’accompagnement des aidants&lt;/li&gt;&lt;li&gt;1.2.3 Accompagner la mise en réseau des acteurs et l’accueil de nouveaux&lt;/li&gt;&lt;li&gt;professionnels&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un pôle enfance jeunesse, création d’aires de jeux et de terrains multisports, rénovation de maisons des associations, extension d’un centre social intercommunal, création d’une maison intergénérationnelle, création d’un habitat partagé solidaire, etc. ;&lt;/p&gt;&lt;p&gt;- Aménagement d’un parcours de santé, construction d’un pôle santé, actions de prévention, etc.&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Lutte contre la précarité
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI ; SA ; SAS ; SARL ; SNC, EI ; EURL ; Les mutuelles sous tous leurs statuts ; Les particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;Les projets d’animation doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions médicales, le projet doit respecter les conditions d’agrément de l’Agence Régionale de Santé.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions paramédicales, le projet devra regrouper à minima 4 professionnels de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues&lt;/strong&gt; : L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f25b-favoriser-le-maintien-et-la-creation-de-servi/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD76" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>77381</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Financer les services numériques pour accélérer et sécuriser la transition numérique des territoires</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Financement de vos projets de services numériques</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+portez un projet de services numériques en tant que collectivité locale,
+entreprise publique locale, entreprise ou acteur financier privé, association
+représentative d’élus et de collectivités, société innovante ou bailleur
+social ? Vous êtes à la recherche d’un financement pour un projet lié à la
+souveraineté numérique, à l’accompagnement de territoires intelligents ou
+encore à la transition numérique ? La Banque des Territoires peut investir
+dans le développement de services numériques contribuant au développement
+économique sobre et à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
+d’investissement concerne quatre domaines de services numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;la gestion de la donnée territoriale
+;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés aux
+villes et territoires intelligents ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;la
+souveraineté numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés à
+l’habitat.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le
+financement proposé peut se faire sous la forme d’apports en capitaux en fonds
+propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=services_numeriques_psat</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>77364</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets autour de l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+structure d’insertion par l’activité économique ou adaptée aux personnes en
+situation de handicap, une entreprise engagée dans l’inclusion numérique
+relevant ou non de l’économie sociale et solidaire, un acteur de l’économie
+circulaire ou une structure portant un projet de tiers-lieu d&amp;#039;innovation
+sociale et vous portez un projet dans l’économie inclusive ? Vous souhaitez
+bénéficier de l&amp;#039;expertise d&amp;#039;un tiers de confiance et être accompagné sur le
+long terme via des dispositifs adaptés ? La Banque des Territoires vous
+accompagne en investissant dans vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous finançons ainsi différents projets autour
+de l’économie inclusive : insertion par l’activité économique, inclusion
+numérique, tiers-lieux d’innovation sociale et économie circulaire à impact
+social. Le financement peut se faire sous forme d’investissement direct en
+fonds propres ou quasi-fonds propres. Pour les projets d’inclusion numérique,
+la Banque des Territoires soutient également l’opérationnalisation de
+programmes d’État et accompagne, finance et outille les acteurs de l’inclusion
+numérique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Economie sociale et solidaire
+Attractivité économique
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_eco_psat</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-economie-inclusive/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>77361</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’accès aux services publics digitalisés avec le programme France Services</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>subvention maximale de 30 000 euros par projet</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la digitalisation des services publics, la Banque des Territoires accompagne les collectivités territoriales et les associations dans la création d&amp;#039;une structure France Services sur leur territoire, et notamment dans l&amp;#039;animation, la formation des agents et l&amp;#039;outillage numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec l&amp;#039;offre France Services, vous accompagnez les usagers dans la réalisation de leurs démarches administratives en ligne et proposez un service public de proximité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_public_digitalisation_psat</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez : busfranceservices&amp;#64;caissedesdepots.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f8c-decouvrir-le-programme-france-services-et-bus/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>77078</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Agence Alpine des Territoires (AGATE) - OPSN et CPIE</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous les aidons également au quotidien dans l&amp;#039;utilisation de leurs logiciels de gestion communale grâce à notre équipe de spécialistes des logiciels BERGER LEVRAULT (éditeur de logiciels). Notre équipe les forme (sur site ou en séminaire) et les dépanne via notre ligne dédiée à l&amp;#039;assistance téléphonique (hotline).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Notre équipe géomatique est quant à elle une ressource à la fois interne et à disposition des collectivités pour structurer et exploiter les données, les spatialiser dans des bases de données et les rendre compréhensibles via des représentations efficaces et innovantes : cartographique ou datavisualisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement en matière d&amp;#039;inclusion numérique : diagnostic territoriaux, formation, animation de réseau, support  au déploiement de dispositifs - lieu de médiation numérique etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement en matière de gestion de projet numérique : incubateur de projet, formations aux usages numériques, démarche d&amp;#039;openData
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en gestion de données géographiques, production cartographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation, formation, assistance sur les logiciels de gestion de collectivité Berger-Levrault
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à AGATE et/ou conventionnement en fonction du type d&amp;#039;aide ou d&amp;#039;accompagnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://agate-territoires.fr/domaines-dintervention/transition-numerique-geomatique-informatique/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ numerique&amp;#64;agate-territoires.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>edmond.wach@agate-territoires.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df1f-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>62848</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -824,715 +17649,587 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W81" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="K4" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J82" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
-[...23 lines deleted...]
- &lt;br /&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
-[...264 lines deleted...]
-  &lt;br /&gt;
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Logement et habitat
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- franck.lanfranchi&amp;#64;sieeen.fr
-[...14 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD82" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E6" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être :
+  Sa raison d&amp;#039;être
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission :
+  Sa mission
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits :
+  Ses crédits
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement :
+  Son accompagnement
  &lt;/strong&gt;
-&lt;/p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
-[...21 lines deleted...]
-&lt;/p&gt;
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1575,18847 +18272,208 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Email
+  Contact
  &lt;/strong&gt;
- : adhesion&amp;#64;agence-france-locale.fr
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...5325 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
-[...13346 lines deleted...]
-          <t>published</t>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>