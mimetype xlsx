--- v1 (2026-04-23)
+++ v2 (2026-05-01)
@@ -263,1645 +263,1054 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165441</v>
+        <v>165322</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>Écrire, réaliser et diffuser un podcast ou une webradio en contexte éducatif [FORMATION]</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>City-to-City exchanges</t>
-[...364 lines deleted...]
-        <is>
           <t>Webradio-podcast</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
-[...2 lines deleted...]
-Réseau Canopé : Atelier Canopé 21 Dijon
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 21 Dijon
 Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
 Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
 Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 90 Belfort
 Réseau Canopé : Atelier Canopé 89 Auxerre
 Réseau Canopé : Atelier Canopé 70 Vesoul
-Réseau Canopé : Atelier Canopé 58 Nevers</t>
-[...2 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 71 Macon</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Réseau Canopé propose une formation de 2 jours (12 heures) en présentiel.&lt;/p&gt;&lt;p&gt; &lt;strong&gt;​Objectifs de formation &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Créer et diffuser un podcast ou une webradio&lt;/li&gt;&lt;li&gt;Utiliser différents outils et logiciels pour produire une émission&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​&lt;strong&gt;Contenu &lt;/strong&gt;: &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Introduction au podcast et à la webradio&lt;/li&gt;&lt;li&gt;​Découverte et prise en main d’outils et de logiciels simples à utiliser pour la production d&amp;#039;une émission (enregistrement audio, montage sonore, diffusion en direct ou podcast)&lt;/li&gt;&lt;li&gt;​Planification et production d&amp;#039;émissions de podcast ou de webradio (choix de thèmes et de sujets, construction d’un conducteur, élaboration de scripts, sélection de musiques et de fonds sonores)&lt;/li&gt;&lt;li&gt;​Travaux pratiques : production d&amp;#039;émissions en petits groupes&lt;/li&gt;&lt;li&gt;​Mise en ligne des émissions produites&lt;/li&gt;&lt;li&gt;​Echanges et partage d’expérience entre participants&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;​​Constitution d’une communauté d’intérêt, de pratiques et d’échanges de savoirs et de savoir-faire à l’échelle d’un territoire. &lt;/p&gt;&lt;p&gt;​La diffusion d&amp;#039;un podcast ou d&amp;#039;une webradio contribue à soutenir les liens au sein de la communauté en proposant un espace numérique d&amp;#039;échange et de partage intergénérationnel et intercatégoriel. &lt;/p&gt;&lt;p&gt;Des épisodes de podcast ou de webradio pourront être produits pour susciter le questionnement, provoquer des réponses, découvrir les réalités des uns et des autres, partager les représentations et les faire évoluer ; ainsi les enfants et adolescents (dans la continuité de leur temps quotidien, d’élèves à bénéficiaires des ACM) pourront cibler les autres enfants et adolescents, les parents, les enseignants et les éducateurs, les professionnels du tissus socio-économique local… et réciproquement.&lt;/p&gt;&lt;p&gt;Sujets de société, préoccupations sur les parcours, orientation, découverte des métiers, valorisation du territoire… seraient par exemple les sujets des podcasts et épisodes de webradio produits.​&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Médias et communication
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Public cible : ​​Tous les adultes (éducateurs, animateurs, directeurs d’ACM, personnels de collectivités, parents, enseignants…) d’un territoire.​ &lt;/p&gt;&lt;p&gt;Effectif :  de 5 à 20 participants &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-ecrire-realiser-et-diffuser-un-podcast-ou-une-webradio-en-contexte-educatif/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
+      <c r="AH2" s="0" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...220 lines deleted...]
-      <c r="A6" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>165316</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Développer un Fablab – aide au repérage des matériels, accompagnement des usages</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Atelier Canopé 71 Macon
 Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
 Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
 Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 90 Belfort
 Réseau Canopé : Atelier Canopé 89 Auxerre
 Réseau Canopé : Atelier Canopé 70 Vesoul
 Réseau Canopé : Atelier Canopé 58 Nevers
 Réseau Canopé : Atelier Canopé 21 Dijon</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;installation d’un Fablab permet de stimuler le
 développement de la culture scientifique et technologique au sein d’un groupe
 ou d’une structure. Ce dispositif vise à encourager les publics à créer par
 eux-mêmes et à apprendre en faisant ensemble et plus largement à développer des
 compétences utiles pour le monde d’aujourd’hui (compétences dites du 21e siècle
 ou “soft skills”).​​&lt;/p&gt;&lt;p&gt;Réseau Canopé vous propose : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des accompagnements payants pour vous aider dans la création de votre Fablab et réfléchir à son utilisation ;&lt;/li&gt;&lt;li&gt;des formations pour aider les équipes du Fablab à prendre en mains le matériel, à identifier des activités éducatives et de découverte du matériel proposé au public et à proposer rapidement des projets fédérateurs autour de ce laboratoire de fabrication.  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide à la mise en place d&amp;#039;un fablab dans un tiers lieu consacré à l&amp;#039;accompagnement de la transition numérique ou à l&amp;#039;accompagnement des publics en demande.&lt;/li&gt;&lt;li&gt;Accompagnement d&amp;#039;un Fablab dans la mise en place d&amp;#039;activités éducatives dédiées à un public scolaire ou périscolaire.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Technologies numériques et numérisation
 Tiers-lieux
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
  Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-un-fablab-aide-au-reperage-des-materiels-accompagnement-des-usages/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
+      <c r="AH3" s="1" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>164372</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financée par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
 propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
 adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
 E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
 la mise en œuvre et l’exploitation du logiciel métier (installation, support,
 télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance technique, fonctionnelle dans l’utilisation des logiciels
 de comptabilité, paye, élection, état civil et facturation du logiciel Magnus. &lt;/li&gt;&lt;li&gt;Assure des formations aux collectivités sur l’application métier et
 les accompagne pour la mise en œuvre des applications légales (prélèvement à la
 source, actes, budget etc.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Installation, formation, assistance sur les
 logiciels de gestion de collectivité Berger Levrault&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Etre une
 collectivité adhérente à l’agence technique Ingénierie70 pour la compétence informatique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-collectivites-sur-le-logicel-berger-levrault/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>12/02/2025</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
+      <c r="AH4" s="1" t="inlineStr">
         <is>
           <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>164104</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action  10</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Calaisis</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD8" s="1" t="inlineStr">
+      <c r="AD5" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
+      <c r="AH5" s="1" t="inlineStr">
         <is>
           <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>164103</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action  9</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Lutte contre la précarité
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Calaisis</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
+      <c r="AH6" s="1" t="inlineStr">
         <is>
           <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>163042</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
+      <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Commerces et services
 Economie sociale et solidaire
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AD10" s="1" t="inlineStr">
+      <c r="AD7" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>08/07/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
+      <c r="AH7" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>163199</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I11" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -1938,407 +1347,407 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD11" s="1" t="inlineStr">
+      <c r="AD8" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
+      <c r="AH8" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163085</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
 projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
 par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
 Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
 cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
 propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Architecture
 Paysage
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
 se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
 temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
 la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
 notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
 promotion et communication, formation, animation, prestation de service,
 équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
 exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
 lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
 appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
 Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/leader/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AD12" s="1" t="inlineStr">
+      <c r="AD9" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>17/07/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
+      <c r="AH9" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>162982</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2381,240 +1790,240 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD13" s="1" t="inlineStr">
+      <c r="AD10" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
+      <c r="AH10" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>162563</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -2653,409 +2062,409 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
+      <c r="AH11" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>162524</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F15" s="1" t="inlineStr">
+      <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création de jardins partagés
 Création d’une crèche
 Déployer les équipements numériques
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
+      <c r="AH12" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>162242</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Se former à comment subventionner ses projets</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
 l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
 dispositifs d’aides à l’ingénierie et de financements recensés sur la
 plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
 communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
 spécialiste des cofinancements, mais vous apportera une vision plus claire de
 la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
 recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
 de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
 territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Personnes âgées
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
@@ -3067,183 +2476,183 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Spectacle vivant
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
 Président, vice-président, conseiller communautaire en fonction à la date de la
 formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
 portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
+      <c r="AH13" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>162241</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Se former aux financements de projets de son territoire par le mécénat</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
 d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
 dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
 gagnant-gagnant entre les collectivités et les entreprises locales ou
 nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
 permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
 potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
 2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
 mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
 délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
 collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
 financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
 donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
 structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
 mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
 potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
 engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
 et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
 projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
 financements (mécénat) pour les projets (petits et grands) portés par les
 communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
@@ -3251,738 +2660,738 @@
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
 projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
 d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;AMJ | 2 rue
 de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
+      <c r="AH14" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>161864</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Accompagner vers l’autonomie numérique - Conseiller numérique</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Mission Société Numérique</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Conseiller numérique</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dispositif Conseiller numérique a été lancé en 2021 dans le cadre du volet inclusion numérique du plan France Relance. Aujourd&amp;#039;hui,  4000 conseillers numériques sont déployés partout en France pour accompagner les citoyens dans leurs usages quotidiens du numérique. &lt;/p&gt;&lt;p&gt;Les Conseillers numériques accompagnent les Français sur trois thématiques considérées comme
 prioritaires : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutenir les Français dans leurs usages quotidiens du numérique : travailler à distance,
 consulter un médecin, vendre un objet, acheter en ligne, etc. ;&lt;/li&gt;&lt;li&gt;Sensibiliser aux enjeux du numérique et favoriser des usages citoyens et critiques : s’informer et
 apprendre à vérifier les sources, protéger ses données personnelles, maitriser les réseaux sociaux,
 suivre la scolarité de ses enfants, etc. ;&lt;/li&gt;&lt;li&gt;Accompagner les Français vers l’autonomie pour réaliser des démarches administratives en
 ligne seul.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les structures d&amp;#039;accueil, publiques ou privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) doivent s&amp;#039;inscrire sur la plateforme conseiller-numérique.gouv.fr. Leur candidature sera alors étudiée par leur préfecture de rattachement, chargée de donner un avis motivé à l&amp;#039;Agence nationale de la Cohésion des Territoires, qui attribue les postes dans le cadre d&amp;#039;un Comité de sélection national.  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Le soutien financier de l&amp;#039;Etat s&amp;#039;organise selon les modalités suivantes : &lt;a href="https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/" target="_self"&gt;https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;A l’issue de sa formation initiale, le Conseiller numérique pourra engager des actions d’accompagnement auprès de tous types de publics au travers d’ateliers de groupes, de présentations et d’accompagnements individuels :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Prendre en main un équipement informatique (ordinateur, smartphone, tablette, etc.) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Naviguer sur internet ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Envoyer, recevoir, gérer ses courriels ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Installer et utiliser des applications utiles sur son smartphone ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer et gérer (stocker, ranger, partager) ses contenus numériques ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaître l’environnement et le vocabulaire numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprendre les bases du traitement de texte ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Échanger avec ses proches ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Trouver un emploi ou une formation ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner son enfant ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre ce que le numérique peut apporter à sa TPE/PME ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre la culture numérique.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Inclusion numérique</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les structures d’accueil, publiques et privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) France Services doivent s’inscrire sur la plateforme conseiller-numerique.gouv.fr. Leur candidature sera alors étudiée par la préfecture de département, chargée de donner un avis motivé à l’Agence nationale de la cohésion des territoires, qui attribue les postes dans le cadre d’un Comité de sélection national.&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Pour les structures publiques, ce dispositif est ouvert aux :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;collectivités territoriales et leurs groupements au sens de l’article L. 5111-1 du Code général des collectivités territoriales, la Métropole du Grand Paris ainsi que les établissements publics territoriaux et la Métropole de Lyon, les territoires et collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;établissements publics locaux qui leur sont rattachés : CCAS, CIAS, Offices publics de l’habitat… ;&lt;/li&gt;&lt;li&gt;GIP constitués de personnes morales de droit public ;&lt;/li&gt;&lt;li&gt;chambres consulaires, établissements publics administratifs sous tutelle de l’État ;&lt;/li&gt;&lt;li&gt;EPIC préalablement identifiés par l’État.&lt;/li&gt;&lt;li&gt;les services déconcentrés de l’État ne sont pas éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les structures privées listées ci-dessous peuvent aussi accueillir des Conseillers numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;associations déclarées au sens de la loi du 1er juillet 1901 (loi 1908 en Alsace-Moselle) ;&lt;/li&gt;&lt;li&gt;entreprises relevant de l’économie sociale et solidaire au sens de la loi n°2014-856 du 31 juillet 2014 ;&lt;/li&gt;&lt;li&gt;entreprises sociales pour l’habitat ;&lt;/li&gt;&lt;li&gt;toute personne morale de droit privé poursuivant une mission d’intérêt général et n’ayant pas, à titre exclusif, un but lucratif.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des Conseillers numériques France Services. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l’ensemble du territoire. Les initiatives coordonnées sur un même territoire sont donc à favoriser.&lt;/span&gt;&lt;p&gt;&lt;span&gt;Un projet peut être porté par plusieurs structures, qu’elles soient publiques ou privées, dans la mesure où le Conseiller numérique exerce bien les activités présentées dans l’offre de services. Dans ce cas, une seule structure d’accueil sera identifiée pour instruire la demande de subvention, signaler la convention et percevoir la subvention. Elle sera l’employeur du Conseiller numérique et signataire à ce titre du contrat de travail.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conformément à la &lt;/span&gt;&lt;a href="https://cdn.conseiller-numerique.gouv.fr/cir_45126.pdf" target="_blank" rel="noopener noreferrer" role="link"&gt;circulaire interministérielle du 26 janvier 2021 relative à la mise en œuvre du volet « inclusion numérique » du plan France Relance&lt;/a&gt;&lt;span&gt; : « un Conseiller numérique ne peut venir qu’en complément des deux agents (ou plus) animant la France Services, sur les missions de conseil numérique qui sont les siennes ». Un Conseiller numérique ne peut pas être un des deux ETP d’un espace France Services.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.conseiller-numerique.gouv.fr/</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://www.conseiller-numerique.gouv.fr/aide-structure</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Email : &lt;a href="mailto:conseiller-numerique&amp;#64;anct.gouv.fr" target="_self"&gt;conseiller-numerique&amp;#64;anct.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>societe.numerique@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-vers-lautonomie-dans-lusage-du-numerique/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la Cohésion des Territoires</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>15/03/2024</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
+      <c r="AH15" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>161816</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir la Jeunesse en Bretagne Centre</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Loudéac Communauté Bretagne Centre</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Min : 8000 Max : 75000</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous avez un projet innovant en lien avec la jeunesse sur le territoire de Loudéac Communauté ! Avez-vous pensé au programme LEADER ? Il s&amp;#039;agit d&amp;#039;un programme européen qui permet de financer des projets au caractère innovant dans les territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche action 1 : Informer, éduquer et accompagner une jeunesse actrice de la transition&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner la jeunesse, lui donner les moyens de comprendre et de mieux connaître le territoire à travers des actions de sensibilisation à la citoyenneté, afin de s&amp;#039;y impliquer. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 2 : Grandir et vivre sur le territoire de la crèche à l&amp;#039;indépendance &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Accompagner le parcours résidentiel de nos jeunes, de la petite enfance au jeune travailleur, en proposant une offre attractive, innovante et alternative &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 3 : Contribuer à l&amp;#039;épanouissement de notre jeunesse à travers le sport et la culture&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Diffuser l&amp;#039;art et la culture auprès des jeunes, encourager la pratique sportive des jeunes. Favoriser l&amp;#039;émergence d&amp;#039;initiatives, d&amp;#039;événementiels. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 4 : Une Jeunesse connectée à son territoire &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Proposer des lieux qui puissent permettre à la jeunesse de tisser du lien entre eux mais aussi avec le territoire et ses habitants, à travers notamment le volet du numérique, afin de renforcer leur sentiment d&amp;#039;appartenance au territoire, tout en veillant à assurer leur mobilité. &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fiche Action 5 : Coopération &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au niveau de la coopération nationale et/ou transnationale : le GAL Loudéac Communauté souhaiterait mettre en place des actions de coopération autour de la jeunesse &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Au niveau de la coopération interterritoriale : le GAL Loudéac Communauté souhaiterait renforcer les liens de coopération entre les GAL Bretons autour des thématiques suivantes (tiers-lieux, mobilité, culture, alimentation). &lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Action de sensibilisation sur la biodiversité&lt;/p&gt;&lt;p&gt;- Forum de découverte des métiers, destiné à la jeunesse du territoire&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un poste dédié à la citoyenneté des jeunes &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Création/réhabilitation d&amp;#039;une crèche ou résidence habitat jeune&lt;/p&gt;&lt;p&gt;- Études liées aux parcours résidentiels des jeunes&lt;/p&gt;&lt;p&gt;- Développement d&amp;#039;une plateforme accueil/logement à destination de la jeunesse et de la petite enfance &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Soutien à la mise en place d&amp;#039;un événementiel sportif innovant et marqueur du territoire&lt;/p&gt;&lt;p&gt;- Accompagnement d&amp;#039;une résidence d&amp;#039;artiste&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un équipement culturel&lt;/p&gt;&lt;p&gt;- Création d&amp;#039;un tiers-lieu numérique&lt;/p&gt;&lt;p&gt;- Offre de service adapté : TAD pour les jeunes&lt;/p&gt;&lt;p&gt;- Mise en place d&amp;#039;un atelier d&amp;#039;initiation aux nouvelles technologies pour les seniors, animés par des jeunes&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Citoyenneté
 Tiers-lieux
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Le projet doit se situer sur l&amp;#039;une des 40 communes rurales éligibles du territoire de Loudéac Communauté.&lt;/p&gt;&lt;p&gt;- Le projet doit correspondre à la stratégie du GAL&lt;/p&gt;&lt;p&gt;- Cofinancement public national obligatoire pour les porteurs de projets de statut privé&lt;/p&gt;&lt;p&gt;- Taux maximum d&amp;#039;aide public (TMAP) : 100% &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil Plancher : 8 000€ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Seuil plafond : 75 000€&lt;/p&gt;&lt;p&gt;- Taux de financement LEADER : 80% Max &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>CC Loudéac Communauté - Bretagne Centre</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.bretagnecentre.bzh/vivre/europe/programme-leader</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chargée de mission LEADER : Mathilde PEREZ &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;leader&amp;#64;loudeac-communaute.bzh&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;02 96 66 14 42  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>leader@loudeac-communaute.bzh</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-jeunesse-en-bretagne-centre-programme-leader/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Loudéac Communauté Bretagne Centre</t>
         </is>
       </c>
-      <c r="AD19" s="1" t="inlineStr">
+      <c r="AD16" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
+      <c r="AH16" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>161671</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I20" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Accès aux services
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Réhabilitation
 Logement et habitat
 Paysage
 Emploi
 Attractivité économique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>15/12/2023</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
 existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
 &lt;p&gt;
 &lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Allier</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>i.charnet@agglo-moulins.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Moulins Communauté</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD17" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>22/02/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
+      <c r="AH17" s="1" t="inlineStr">
         <is>
           <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>153399</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Développer des projets ruraux en Seine Aval</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France
 Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>Dépend du régime d'aide qui s'applique pour le projet</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
 &lt;/p&gt;
 &lt;p&gt;
  -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
 &lt;/p&gt;
 &lt;p&gt;
  -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
 &lt;/p&gt;
 &lt;p&gt;
  -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation d&amp;#039;un atelier de transformation
  &lt;/li&gt;
  &lt;li&gt;
   Communication autour de la valorisation des co-produits agricoles
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de points de vente de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
  &lt;/li&gt;
  &lt;li&gt;
   Financement de food-truck de produits de locaux
  &lt;/li&gt;
  &lt;li&gt;
   Plantation de haies
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de foncier forestier
@@ -4004,51 +3413,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un gîte touristique
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;aires de repos pour les randonneurs
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;un festival agricole
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un jardin pédagogique
  &lt;/li&gt;
  &lt;li&gt;
   Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
@@ -4069,182 +3478,182 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Inclusion numérique
 Protection animale</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://leaderseineaval.com/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Margaux GROSJEAN
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>margaux.grosjean@safer-idf.com</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>ADADSA</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>31/10/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
+      <c r="AH18" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>150687</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -4285,975 +3694,975 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
+      <c r="AH19" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>149073</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Mener à bien un projet de création ou d’extension d’un système de vidéoprotection sur l’espace public et vos caméras sont connectées par fibre optique</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Soutien des collectivités aux usages numériques – Vidéoprotection – Fibre Optique (GFU)</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par fibre optique ?
 &lt;/p&gt;
 &lt;p&gt;
  Et avec souscription à une offre de groupement fermé d&amp;#039;utilisateurs (GFU) auprès de l&amp;#039;un des réseaux d&amp;#039;initiative publique inscrit au Plan Franc Très Haut Débit ?
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez de l&amp;#039;aide régionale pouvant aller de 40 000 € à 60 000 € en fonction de votre situation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>11/07/2023</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/videoprotection-espace-public/</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0250/depot/simple</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à numerique&amp;#64;grandest.fr.
 &lt;/p&gt;
 &lt;p&gt;
  Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir est disponible.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact pour GFU Losange : relations-collectivites&amp;#64;losange-fibre.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact pour GFU Rosace : albert.mauss&amp;#64;rosace-fibre.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aeec-soutien-des-collectivites-aux-usages-numeriqu/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
+      <c r="AH20" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>149117</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Réaliser un diagnostic pour évaluer votre niveau de maturité en cybersécurité et définir un plan d’actions</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Diagnostic cybersécurité</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous vous interrogez sur la capacité de votre organisation à faire face aux cyberattaques ? Réalisez un diagnostic pour évaluer votre niveau de maturité en cybersécurité et définir un plan d&amp;#039;actions.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 5 000€ :
 &lt;/p&gt;
 &lt;p&gt;
  Des dépenses remboursées jusqu&amp;#039;à 50% du montant de la prestation plafonnée à 10 000€ HT et d&amp;#039;une durée de 10 jours.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Attractivité économique
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une entreprise (PME de moins de 250 salariés ou Entreprise de Taille Intermédiaire de moins de 5 000 salariés)
  &lt;/li&gt;
  &lt;li&gt;
   une collectivité territoriale
  &lt;/li&gt;
  &lt;li&gt;
   un établissement public ou groupement d&amp;#039;intérêt public
  &lt;/li&gt;
  &lt;li&gt;
   une association loi 1901, loi 1905 et loi 1908 considérée en situation financière saine au regard de la règlementation européenne
  &lt;/li&gt;
  &lt;li&gt;
   immatriculé dans le Grand Est
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Et vous sélectionnez un prestataire référencé par la Région Grand Est :
 &lt;/p&gt;
 &lt;p&gt;
  Téléchargez la liste des prestataires référencés
 &lt;/p&gt;
 &lt;p&gt;
  Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/diagnostic-cybersecurite/</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0157/depot/simple</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déposez votre demande en ligne depuis cette page et dès sélection d&amp;#039;un devis non signé d&amp;#039;un prestataire référencé.
 &lt;/p&gt;
 &lt;p&gt;
  Attention : tout projet démarré avant dépôt de votre demande en ligne ne pourra pas être soutenu par la Région Grand Est. La signature du devis doit donc être postérieure au dépôt de la demande en ligne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a458-diagnostic-cybersecurite/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
+      <c r="AH21" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>149151</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir les collectivités aux usages numériques</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Soutien des collectivités aux usages numériques - Vidéoprotection - WiFi ou ADSL</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par Wifi ?
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 € par commune : Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une Commune
  &lt;/li&gt;
  &lt;li&gt;
   Un établissement public de coopération intercommunale ou un syndicat mixte dans le cadre de l&amp;#039;exercice de la compétence de la prévention de la délinquance
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Et si votre projet concerne :
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;installation (création et extension) de caméras sur la voie publique ou aux abords de lieux ouverts au public, au titre de l&amp;#039;exercice de la compétence de prévention de la délinquance, dans toutes les communes du Grand Est.
 &lt;/p&gt;
 &lt;p&gt;
  Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/plan-regional-de-soutien-des-collectivites-aux-usages-numeriques/</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0067%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.gr</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à
  &lt;a target="_self"&gt;
   numerique&amp;#64;grandest.fr
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir (cf règlement, ci dessous) disponible.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4936-soutien-des-collectivites-aux-usages-numeriqu/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
+      <c r="AH22" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>147706</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD26" s="1" t="inlineStr">
+      <c r="AD23" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
+      <c r="AH23" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>158480</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -5285,275 +4694,275 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P27" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
+      <c r="AH24" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>157092</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Un patrimoine vernaculaire valorisé (clos masure notamment)
 &lt;/p&gt;
 &lt;p&gt;
  - Un allongement de la durée des séjours touristiques
 &lt;/p&gt;
 &lt;p&gt;
  - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des parcours résidentiels facilités pour les habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des centres bourgs dynamiques, des services proches des habitants
 &lt;/p&gt;
 &lt;p&gt;
  - UN vieillissement de la population mieux anticipé et accompagné
 &lt;/p&gt;
 &lt;p&gt;
  - Une offre locale de formation renforcée et adaptée
 &lt;/p&gt;
 &lt;p&gt;
  - Un accès aux services de soins facilité par des initiatives innovantes
 &lt;/p&gt;
 &lt;p&gt;
  - Un maillage de solutions de mobilités adaptées au territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de nouveaux services numériques.
 &lt;/p&gt;
 &lt;p&gt;
  - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de services itinérants.
@@ -5563,71 +4972,71 @@
   Opérations liées aux études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de nouveaux services à la population.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de l&amp;#039;offre de santé sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de services itinérants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de partenariats avec des centres de formations locaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Formation professionnelle
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -5661,200 +5070,200 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Création d’une maison de santé
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de la télémedecine</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD28" s="1" t="inlineStr">
+      <c r="AD25" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>19/12/2023</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
+      <c r="AH25" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>160868</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Favoriser la coopération des acteurs du territoire</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 5</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Subvention
-Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>de 5 000 à 40 000 euros</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  La coopération peut prendre les formes suivantes :
  &lt;br /&gt;
  &lt;strong&gt;
   - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;strong&gt;
   - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  &lt;strong&gt;
@@ -5873,51 +5282,51 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
 &lt;/p&gt;
 &lt;p&gt;
  Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Friche
 Foncier
 Transition énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
@@ -5937,217 +5346,217 @@
 Paysage
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;p&gt;
  Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="AD29" s="1" t="inlineStr">
+      <c r="AD26" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>14/02/2024</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
+      <c r="AH26" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>160867</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Accompagner la structuration des services de proximité</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 4</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I30" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
         <is>
           <t>de 7 500 à 30 000 euros</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif stratégique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs opérationnels :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services de proximité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
  &lt;/li&gt;
  &lt;li&gt;
@@ -6187,246 +5596,246 @@
   Type d&amp;#039;opérations :
  &lt;/strong&gt;
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
  &lt;/li&gt;
  &lt;li&gt;
   Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   *le cahier des charges des études devra être transmis
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
  &lt;/li&gt;
  &lt;li&gt;
   Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="AD30" s="1" t="inlineStr">
+      <c r="AD27" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>14/02/2024</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
+      <c r="AH27" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>145007</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Déployer le réseau WIFI 43</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>KIT WIFI 43</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
  (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre de soins&lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le kit Wifi 43  comprend 2 portails :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - portail captif pour l&amp;#039;authentification des usagers
  &lt;br /&gt;
  - un portail d&amp;#039;administration à destination de la structure publique pour gérer les bornes (exemple : limiter les accès pendant les heures d&amp;#039;ouverture de la mairie,...)
@@ -6437,275 +5846,275 @@
   Public concerné :  tout public
  &lt;/li&gt;
  &lt;li&gt;
   Pièces à fournir : Délibération de la structure publique selon modèle pouvant être fourni par le Département&lt;br /&gt;&lt;/li&gt;
  &lt;li&gt;
   Récurrence de l&amp;#039;aide : souscription possible  jusqu&amp;#039;à fin 2024 &lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Plus de 95 structures publiques  équipées
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les pré-requis pour bénéficier du kit Wifi 43 :
   &lt;br /&gt;
   - Etre une structure publique
   &lt;br /&gt;
   - Disposer d&amp;#039;une ligne et d&amp;#039;un abonnement internet ADSL ou autre (Fibre, Wifimax, Satellite, 4G fixe)
   &lt;br /&gt;
   - Emettre une délibération de votre assemblée délibérante (un modèle peut vous être fourni)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Il est recommandé d&amp;#039;avoir un débit supérieur à 2mb/s pour pouvoir utiliser les bornes dans de bonnes conditions.
   &lt;br /&gt;
   &lt;br /&gt;
   NB : Vous pouvez tester votre débit sur le site
   suivant, par exemple : https://www.degrouptest.com/test-debit.php
   &lt;br /&gt;
   Vous pouvez également, si besoin, tester l&amp;#039;éligibilité de votre ligne pour passer sur du Très Haut Débit : https://www.auvergnetreshautdebit.fr/reseau-et-couverture/eligibilite-de-votre-ligne/
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction du Numérique (DNUM)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
   dnum&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Déployer les équipements numériques
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>06/07/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
+      <c r="AH28" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>144547</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6748,571 +6157,571 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W32" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
+      <c r="AH29" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>143859</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Financer des actions de prévention de la délinquance, la radicalisation, le séparatisme et les dérives sectaires - FIPD</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Fonds interministériel de prévention de la délinquance - FIPD</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>SG-Comité interministériel de prévention de la délinquance et de la radicalisation</t>
         </is>
       </c>
-      <c r="F33" s="1" t="inlineStr">
+      <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Préfecture des Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La circulaire du 16 février 2023 relative aux orientations budgétaires du FIPD pour l&amp;#039;année 2023 fixe les orientations du gouvernement en matière de politiques publiques de prévention et de lutte contre les phénomènes de rupture susceptibles de porter atteinte à la sécurité des français et au pacte républicain (délinquance, radicalisation, séparatisme, dérives sectaires).
 &lt;/p&gt;
 &lt;p&gt;
  Les grandes priorités de ces politiques pour 2023 devront porter sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les actions visant à poursuivre le déploiement de la vidéoprotection de voie publique ;
  &lt;/li&gt;
  &lt;li&gt;
   la prévention de la délinquance des jeunes, avec un accent porté sur ses manifestations les plus récentes ;
  &lt;/li&gt;
  &lt;li&gt;
   la poursuite de la protection des victimes de violences intrafamiliales ;
  &lt;/li&gt;
  &lt;li&gt;
   la prévention de la radicalisation, dans la perspective d&amp;#039;un nouveau plan national ;
  &lt;/li&gt;
  &lt;li&gt;
   la lutte contre les séparatismes ;
  &lt;/li&gt;
  &lt;li&gt;
   la lutte contre les dérives sectaires et contre le complotisme.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formation , prise en charge de personnes vulnérables, spectacles culturels, ateliers ...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Egalité des chances
 Cohésion sociale et inclusion
 Citoyenneté
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>http://cipdr-fipd@interieur.gouv.fr</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://subventions.fipd.interieur.gouv.fr</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Informations et accompagnement pour candidater :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mme ROVIRA Michèle :
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.92.36.72.09
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:michele.rovira&amp;#64;alpes-de-haute-provence.gouv.fr" target="_self"&gt;
   michele.rovira&amp;#64;alpes-de-haute-provence.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/90f5-financer-des-actions-de-prevention-de-la-deli/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>21/06/2023</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
+      <c r="AH30" s="1" t="inlineStr">
         <is>
           <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>139937</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Informer sur la mise en œuvre des usages numériques. Accompagner pour le développement du numérique éducatif. Proposer un accès gratuit à des plateformes de dématérialisation.</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Usages numériques</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires propose des prestations d&amp;#039;accompagnement, d&amp;#039;AMO, de conseil dans le domaine du numérique. L&amp;#039;agence propose également des outils mutualisés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ecoles numériques du Cantal : ENT (environnements numérique de travail),
  &lt;/li&gt;
  &lt;li&gt;
   Mission de maintenance et assistance
  &lt;/li&gt;
  &lt;li&gt;
   Conseil et expertise sur le volet équipements et réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Dématérialisation de la commande publique
  &lt;/li&gt;
  &lt;li&gt;
   Dématérialisation des flux vers les services de l&amp;#039;État (contrôle de légalité, hélios...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Appui méthodologique
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
  &lt;/li&gt;
  &lt;li&gt;
   Etre adhérent à CIT
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;essentiel des services sont accessibles  gratuitement sous condition d&amp;#039;adhésion
  &lt;/li&gt;
  &lt;li&gt;
   Contrat de maintenance et AMO: services payants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/85ea-informer-sur-la-mise-en-uvre-des-usages-numer/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
+      <c r="AH31" s="1" t="inlineStr">
         <is>
           <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>139436</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Préserver l'autonomie et améliorer la qualité de vie des seniors - Innov'up Expérimentation</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>INNOV'UP EXPÉRIMENTATION SILVER ECONOMIE &amp; BIEN VIEILLIR</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
-[...2 lines deleted...]
-Bpifrance
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Bpifrance
+Conseil régional d'Ile de France
 Cap Digital</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vieillir en bonne santé est un enjeu de taille. En France, les 60 ans et plus représentent aujourd&amp;#039;hui 1/4 de la population française, un chiffre qui devrait grimper à 33% en 2050. Mais si l&amp;#039;espérance de vie après 50 ans des françaises et des français reste l&amp;#039;un des plus haut d&amp;#039;Europe, le nombre d&amp;#039;années vécues en bonne santé reste, lui, inférieur à celui de plusieurs pays.
 &lt;/p&gt;
 &lt;p&gt;
  Pour répondre à l&amp;#039;enjeu social et de santé public majeur que constitue le vieillissement massif de la population, la Région Île-de-France, Bpifrance, Cap Digital et Silver Valley s&amp;#039;associent pour proposer Innov&amp;#039;up Expérimentation Silver Economie &amp;amp; Bien vieillir.
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme inédit vise à soutenir et financer l&amp;#039;expérimentation en conditions réelles de tout type de solutions et technologies innovantes à même de permettre le maintien de l&amp;#039;autonomie et, de manière générale, le bien vieillir des seniors.
 &lt;/p&gt;
 &lt;p&gt;
  Il est financé par la Région Île-de-France et Bpifrance avec le soutien opérationnel de Cap Digital et de Silver Valley.
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;strong&gt;
   L&amp;#039;accompagnement
  &lt;/strong&gt;
 &lt;/h2&gt;
 &lt;h4&gt;
  Vous représentez une entreprise innovante et souhaitez expérimenter votre innovation sur un terrain francilien ?
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les aides :
@@ -7378,65 +6787,65 @@
   Les bénéfices
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Être accompagné dans la mise en œuvre expérimentale de projet innovant
  &lt;/li&gt;
  &lt;li&gt;
   Tester in situ &amp;amp; in vivo les performances techniques et fonctionnelles de solutions innovantes
  &lt;/li&gt;
  &lt;li&gt;
   Initier des transformations en développant une culture de l&amp;#039;innovation en interne
  &lt;/li&gt;
  &lt;li&gt;
   Objectiver opérationnellement et financièrement l&amp;#039;adoption des solutions innovantes
  &lt;/li&gt;
  &lt;li&gt;
   Equilibrer la balance risques et bénéfices potentiels
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la participation des usagers et habitants et l&amp;#039;implication de vos services dans la co-construction des solutions innovantes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   A qui s&amp;#039;adresse le programme ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les entreprises innovantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Start-up
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   PME
  &lt;/li&gt;
  &lt;li&gt;
   ETI
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -7444,186 +6853,186 @@
   Ces entreprises doivent avoir une activité en Île-de-France et proposent un projet d&amp;#039;innovation dans les champs de la Silver Economie. Les solutions proposées ne doivent pas encore avoir fait l&amp;#039;objet d&amp;#039;une commercialisation.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Les terrains d&amp;#039;expérimentation :
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acteurs publics du territoire : collectivités territoriales, EPCI, syndicats, établissements de santé, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Acteurs privés
  &lt;/li&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Toutes ces structures sont éligibles à partir du moment où elles sont à même de mettre à disposition un terrain d&amp;#039;expérimentation (par exemple une infrastructure spécifique, une communauté d&amp;#039;usagers ou un jeu de données).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://scale.capdigital.com/silver-economie?utm_medium=email&amp;_hsmi=252741290&amp;_hsenc=p2ANqtz-97GrX5_AAPNoC753DK4K3PLV4dsCcmNIkIgkrQ6_0pl0GKhUa6ZfPpmZBVZo8fvYRQe6iYsvmDGzzSUvQYAy1beyhoOeGFKrP4TYwf8CZa8JqkEjg&amp;utm_content=252741290&amp;utm_source=hs_email#entrep</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://eu.jotform.com/form/230503669983364</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  En tant qu&amp;#039;entreprise innovante :
 &lt;/h3&gt;
 &lt;p&gt;
  Accédez au dossier de candidature --&amp;gt;
  &lt;a href="https://eu.jotform.com/form/230503669983364" target="_self"&gt;
   Candidater
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;h3&gt;
  En tant que terrain d&amp;#039;expérimentation :
 &lt;/h3&gt;
 &lt;p&gt;
  Manifestez-vous au plus vite pour faire partie des premières expérimentations ! --&amp;gt;
  &lt;a href="https://form.jotform.com/aylin77/Innov-upExprimentation-Transitions" target="_self"&gt;
   Je suis intéressé
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h3&gt;
  L&amp;#039;équipe à contacter en cas de question :
 &lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Jennyfer Lecompte : Directrice des programmes de recherche développement et innovation - Cap Digital
  &lt;/li&gt;
  &lt;li&gt;
   Titouan Levard : Directeur général adjoint - Silver Valley
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a target="_self"&gt;
    innovup-transition-ecologique&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>anne.bertaud@esante.gouv.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a962-preserver-lautonomie-et-ameliorer-la-qualite-/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Agence du Numérique en Santé</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
+      <c r="AH32" s="1" t="inlineStr">
         <is>
           <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>142693</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre le numérique au service de votre projet de territoire : par où commencer ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment choisir les solutions les plus adaptées ?
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
@@ -7663,349 +7072,349 @@
   Identification et priorisation de vos besoins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Co-construction de la stratégie numérique au service du projet de territoire
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilisation des parties prenantes
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des services et montée en compétence des agents
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Grand Bassin de Bourg-en-Bresse
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Commerces et services
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Médias et communication
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
+      <c r="AH33" s="1" t="inlineStr">
         <is>
           <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>141770</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Financer des actions de prévention de la délinquance, la radicalisation, le séparatisme et les dérives sectaires</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>FIPD Fond interministériel de prévention de la délinquance</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>SG-Comité interministériel de prévention de la délinquance et de la radicalisation</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La circulaire du 16 février 2023 relative aux orientations budgétaires du FIPD pour l&amp;#039;année 2023 fixe les orientations du gouvernement en matière de politiques publiques de prévention et de lutte contre les phénomènes de rupture susceptibles de porter atteinte à la sécurité des français et au pacte républicain (délinquance, radicalisation, séparatisme, dérives sectaires). Les grandes priorités de ces politiques pour 2023 devront porter sur les actions visant à poursuivre le déploiement de la vidéoprotection de voie publique; la prévention de la délinquance des jeunes, avec un accent porté sur ses manifestations les plus récentes; la poursuite de la protection des victimes de violences intrafamiliales; la prévention de la radicalisation , dans la perspective d&amp;#039;un nouveau plan national; la lutte contre les séparatismes ; la lutte contre les dérives sectaires et contre le complotisme .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formation , prise en charge de personnes vulnérables, spectacles culturels, ateliers ....
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Egalité des chances
 Cohésion sociale et inclusion
 Citoyenneté
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.cipdr.gouv.fr/le-cipdr/le-fipd/</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://subventions.fipd.interieur.gouv.fr/account-management/subventia-demandeurs/ux/#/login?redirectTo=https:%2F%2Fsubventions.fipd.interieur.gouv.fr%2Faides%2F%23%2Fsubventia%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-subventia-portail-depot-demande-aides</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;
   cipdr-fipd&amp;#64;interieur.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>marie.jaudet@interieur.gouv.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/008c-financer-des-actions-de-prevention-de-la-deli/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>SG CIDPR</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>26/05/2023</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
+      <c r="AH34" s="1" t="inlineStr">
         <is>
           <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>133061</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Investir pour la cybersécurité et la souveraineté numérique</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Financement de vos projets de services numériques</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;
     &lt;span&gt;🚩&lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
@@ -8022,165 +7431,825 @@
  &lt;li&gt;
   Vous êtes une collectivité locale et vous souhaitez protéger et gérer les données de vos infrastructures sensibles ou stratégiques, renforcer la sécurité numérique des hôpitaux, administrations ou tout autre acteur territorial ou encore garantir un numérique de confiance à vos administrés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un porteur de projet (entreprise, investisseur, exploitant...) et vous souhaitez développer des solutions numériques éprouvées et accessibles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour accompagner les territoires dans leur transition numérique face à une numérisation croissante et à une recrudescence du risque cyber, la Banque des Territoires propose une offre d&amp;#039;investissements pour financer des solutions innovantes autour de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la confiance numérique : identité numérique, signature électronique... ;
  &lt;/li&gt;
  &lt;li&gt;
   la cybersécurité : solutions de gestion du risque cyber, sensibilisation, protection et assurance cyber, détection... ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de la data : services de protection de la donnée personnelle et territoriale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Emploi
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cybersecurite_souverainete_numerique</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2267-investir-pour-la-cybersecurite-et-la-souverai/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y38" s="1" t="inlineStr">
         <is>
-          <t>baptiste.girod@caissedesdepots.fr</t>
+          <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
       <c r="Z38" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2267-investir-pour-la-cybersecurite-et-la-souverai/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
-          <t>06/04/2023</t>
+          <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>130467</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Elaborer un Agenda 2030 local</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Association Notre Village</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association Notre Village a été créée en 1992 dans le but de sauvegarder les communes face à l&amp;#039;exode rural. A partir des années 2000, nous avons fait le choix de réorienter nos missions en faveur de la promotion des territoires ruraux et de leur engagement pour le développement durable. Depuis 2009, nous sommes une association reconnue d&amp;#039;intérêt général.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Nos villages sont des terres d&amp;#039;avenir sur lesquelles il est primordial de préserver le cadre de vie.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nos missions sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Valoriser les territoires communaux et intercommunaux ;
  &lt;/li&gt;
@@ -8980,1771 +9049,920 @@
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>23/03/2023</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
-        <v>120433</v>
+        <v>120062</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Développer les usages, services et infrastructures numériques, projets innovants en lien avec le numérique</t>
-[...4 lines deleted...]
-          <t>DEVELOPPEMENT DES USAGES, SERVICES ET INFRASTRUCTURES NUMERIQUES, PROJETS INNOVANTS EN LIEN AVEC LE NUMERIQUE</t>
+          <t>Informer les élus</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H43" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Informer les élus et leurs équipes sur l&amp;#039;actualité du secteur public local et leur donner un accès privilégié aux partenaires de l&amp;#039;association.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Objectif
+  Modalités d&amp;#039;accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...61 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...19 lines deleted...]
-  Les aides au fonctionnement sont versées selon les modalités définies sur la lettre de notification.
+  Réunions d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lettre info de l&amp;#039;AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rencontre avec les partenaires de l&amp;#039;AMJ
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M43" s="1" t="inlineStr">
         <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information sur la mobilité électrique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information demandes de subventions DETR DSIL FNADT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information Associer les maires à la gouvernance de l&amp;#039;intercommunalité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information le déploiement du très haut débit dans le Jura
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information Transition énergétique, quelles ressources, quels partenariats pour les communes et EPCI
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Equipement public
+Appui méthodologique
+Fiscalité des entreprises
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...2 lines deleted...]
- Les opérations éligibles sont des projets de services, d&amp;#039;usages ou de contenus innovants répondant aux enjeux d&amp;#039;ampleur départementale sus-mentionnés. La sélection des projets s&amp;#039;appuiera notamment sur les critères suivants : caractère innovant du projet, compétences du porteur, méthodologie employée, place de l&amp;#039;usager dans le projet, qualité et engagement des partenaires, viabilité et pérennité du projet.
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U43" s="1" t="inlineStr">
         <is>
-          <t>Drôme</t>
+          <t>Jura</t>
         </is>
       </c>
       <c r="V43" s="1" t="inlineStr">
         <is>
-          <t>https://collectivites.ladrome.fr/aidefinanciere/developpement-des-usages-services-et-infrastructures-numeriques-projets-innovants-en-lien-avec-le-numerique/</t>
+          <t>http://www.amjura.fr</t>
         </is>
       </c>
       <c r="X43" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...15 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y43" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
       <c r="Z43" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/531e-developpement-des-usages-services-et-infrastr/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9cb9-informer-les-elus/</t>
         </is>
       </c>
       <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC43" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>25/08/2022</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
-        <v>120979</v>
+        <v>120056</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
-[...4 lines deleted...]
-          <t>Prêt social</t>
+          <t>Obtenir un conseil juridique</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>La Banque Postale</t>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Collectivité d’outre-mer à statut particulier</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H44" s="1" t="inlineStr">
         <is>
-          <t>Prêt</t>
+          <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
-[...7 lines deleted...]
- Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+ Conseiller les élus en leur proposant un accompagnement juridique personnalisé et une aide à la décision sur les domaines en lien avec l&amp;#039;exercice de leurs missions ou les compétences de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;accompagnement :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
-[...45 lines deleted...]
-  5) Les services d&amp;#039;incendies et de secours.
+  Réponse aux interrogations posées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de notes juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documentation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse écrite détaillée à l&amp;#039;interrogation posée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notes juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de modèles de documents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déplacement dans la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réunion
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Thématiques rencontrées :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appel d&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  bail rural, bail commerciale, bail logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  chemins ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  débit de boisson,
+ &lt;/li&gt;
+ &lt;li&gt;
+  délaissé de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  démolition
+ &lt;/li&gt;
+ &lt;li&gt;
+  domaine public, domaine privé
+ &lt;/li&gt;
+ &lt;li&gt;
+  droit de passage
+ &lt;/li&gt;
+ &lt;li&gt;
+  droit de préemption
+ &lt;/li&gt;
+ &lt;li&gt;
+  délégation
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau potable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  éclairage public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  éolien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  forêt,
+ &lt;/li&gt;
+ &lt;li&gt;
+  feux tricolores,
+ &lt;/li&gt;
+ &lt;li&gt;
+  habitat indigne,
+ &lt;/li&gt;
+ &lt;li&gt;
+  lotissement, numérique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  parking,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ralentisseur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  raccordement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réseaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  servitude de passage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  voirie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  trottoir,
+ &lt;/li&gt;
+ &lt;li&gt;
+  zone d&amp;#039;activité.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="N44" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...1 lines deleted...]
-Musée
+          <t>Assainissement des eaux
 Sports et loisirs
-Espaces verts
-[...16 lines deleted...]
-Economie sociale et solidaire
+Forêts
+Montagne
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Commerces et services
 Revitalisation
+Risques naturels
+Equipement public
 Réhabilitation
 Logement et habitat
-Lutte contre la précarité
-[...1 lines deleted...]
-Bibliothèques et livres
+Attractivité économique
+Appui méthodologique
 Inclusion numérique
-Sécurité</t>
+Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après étude et acceptation de votre dossier par La Banque Postale.
-[...21 lines deleted...]
-  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="Y44" s="1" t="inlineStr">
         <is>
-          <t>laurent.gautier-falret@labanquepostale.fr</t>
+          <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
       <c r="Z44" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/377f-obtenir-un-conseil-juridique/</t>
         </is>
       </c>
       <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
-          <t>La Banque Postale</t>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
-          <t>03/11/2022</t>
+          <t>24/08/2022</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
-        <v>126141</v>
+        <v>119940</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
-[...4 lines deleted...]
-          <t>Enveloppes territorialisées</t>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Loire</t>
+          <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Département</t>
         </is>
       </c>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
-[...2 lines deleted...]
- Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;accessibilité,
-[...23 lines deleted...]
-  les études.
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
-Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N45" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...5 lines deleted...]
-Sports et loisirs
+          <t>Assainissement des eaux
 Tourisme
-Forêts
-Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
+Egalité des chances
 Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
 Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...5 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
-Médias et communication
+Limiter les déplacements subis
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-Milieux humides
+Mobilité fluviale
 Inclusion numérique
 Sécurité
-Protection animale</t>
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="S45" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U45" s="1" t="inlineStr">
         <is>
-          <t>Loire</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V45" s="1" t="inlineStr">
         <is>
-          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
-[...4 lines deleted...]
-          <t>https://subventions.loire.fr/</t>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
       <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;ingénierie et des solidarités territoriales
-[...14 lines deleted...]
- &lt;/a&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y45" s="1" t="inlineStr">
         <is>
-          <t>helene.goodsir@loire.fr</t>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
       <c r="Z45" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
       <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB45" s="1" t="inlineStr">
         <is>
-          <t>Construction d’une cantine scolaire
-Construction d’un éclairage public
+          <t>Acquisition d'une parcelle
+Construction d’une école
 Construction d’un gymnase
-Création d’un city park / city stade / terrain multisports
-Création d’un terrain de football
+Création d’une crèche
 Déployer les équipements numériques
+Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
+Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC45" s="1" t="inlineStr">
         <is>
-          <t>Département de la Loire</t>
+          <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
-          <t>09/01/2023</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
-        <v>126142</v>
+        <v>121006</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+          <t>Subzen</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Loire</t>
+          <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
-        <is>
-[...889 lines deleted...]
-      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -10765,969 +9983,2194 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>121447</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers un village intelligent et durable (rural)</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via un village intelligent et durable</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de favoriser l&amp;#039;émergence de territoires ruraux intelligents et durables pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est aussi de parvenir par les technologies numériques à une plus grande efficacité et simplicité de l&amp;#039;usage quotidien des territoires en matière de tourisme, mobilité, habitat, énergie, économie des ressources, services aux habitants, y compris par le développement de tiers-lieux numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, il convient d&amp;#039;accompagner les territoires vers des stratégies de transformation numérique
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration de stratégies de transformation numérique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement et déploiement de services / usages / solutions numériques ou plates-formes de services numériques à destination des citoyens ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de tiers-lieux numériques y compris les espaces d&amp;#039;e-inclusion ; une des composantes suivantes doit, a minima, être présente :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu d&amp;#039;Idéation – Expérimentation – Innovation – Fabrication (prototypage, fablabs, repair café, ateliers partagés, makerspaces, living lab...,) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de médiation numérique (bibliothèques, médiathèques, espaces publics numériques...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de télétravail et collaboration (centres de télétravail, espace de coworking...) ;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Technologies numériques et numérisation
+Tiers-lieux
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie du territoire déposée dans le cadre de l&amp;#039;AMI rural et avoir reçu un avis favorable du représentant de celui-ci.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services numériques devront être ouverts, partagés, interopérables (ne pas être liés à une technologie fermée ou propriétaire, l&amp;#039;open-source sera privilégie), dotés de standards ou connecteurs ouverts (facilement connectables à d&amp;#039;autres services ou plateformes numériques), et facilement personnalisables (réutilisation).
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet veilleront à l&amp;#039;e-inclusion, quel que soit le service développé et devront fournir une note détaillant la méthode prévue pour permettre l&amp;#039;accès du service à tous les usagers.
+&lt;/p&gt;
+&lt;p&gt;
+ Les tiers-lieux numériques devront offrir à leurs usagers un panel de services et un accompagnement à la pérennisation de leur utilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les stratégies de transformation numérique devront s&amp;#039;inscrire en cohérence étroite avec la stratégie intégrée du territoire et en cohérence avec les objectifs de la priorité II du programme FEDER-FSE&amp;#43; 21-27 consacrée au développement d&amp;#039;une économie régionale tournée vers le numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet implique le développement d&amp;#039;équipements numériques, le porteur devra expliquer et préciser dans une note sa démarche pour un numérique responsable (bilan carbone, analyse de cycle de vie dans le processus d&amp;#039;écoconception, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisition (dans la limite de 10% de l&amp;#039;assiette éligible), de construction et réhabilitation de bâtiments et études liées pour les tiers lieux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de construction et déploiement de réseaux et études liées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses liées au développement ou déploiement de nouvelles briques ou de nouveaux services numériques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;achats d&amp;#039;équipements numériques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de fonctionnement des structures, frais de gestion ainsi que toutes autres dépenses non directement rattachées au projet hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER : 30 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond maximal de subvention FEDER : 1 000 000 € de FEDER
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/nos-aides/villages-intelligents-et-durables</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/sites/bfceurope/files/2025-03/FA%20village%20intelligent_0.pdf</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: rural.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/805f-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>111635</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir la perte d'autonomie</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et santé : Autonomie - Personnes âgées</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>Aide définie dans le cadre de la conférence des financeurs</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement d&amp;#039;actions de prévention de la perte d&amp;#039;autonomie : lutte contre l&amp;#039;isolement des séniors et la fracture numérique, animations pédagogiques, ateliers mémoire, conduite...
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention pour des projets innovants, accordée dans le cadre de la Conférence des financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-03-0005 (AD du 27/03/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projets innovants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;autonomie
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 31 04
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y50" s="1" t="inlineStr">
         <is>
-          <t>laurent.gautier-falret@labanquepostale.fr</t>
+          <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
       <c r="Z50" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/34d9-prevenir-la-perte-dautonomie/</t>
         </is>
       </c>
       <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC50" s="1" t="inlineStr">
         <is>
-          <t>La Banque Postale</t>
+          <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
-          <t>14/11/2022</t>
+          <t>10/12/2021</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
-        <v>120062</v>
+        <v>120433</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Informer les élus</t>
+          <t>Développer les usages, services et infrastructures numériques, projets innovants en lien avec le numérique</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>DEVELOPPEMENT DES USAGES, SERVICES ET INFRASTRUCTURES NUMERIQUES, PROJETS INNOVANTS EN LIEN AVEC LE NUMERIQUE</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
         </is>
       </c>
       <c r="H51" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Informer les élus et leurs équipes sur l&amp;#039;actualité du secteur public local et leur donner un accès privilégié aux partenaires de l&amp;#039;association.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Modalités d&amp;#039;accompagnement :
+  Objectif
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ La stratégie numérique départementale visant à soutenir le développement des usages, services et infrastructures numériques s&amp;#039;articule autour de 4 axes :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Accompagner les publics dans leur appropriation du numérique,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Soutenir l&amp;#039;innovation, la compétitivité et l&amp;#039;attractivité du territoire grâce aux infrastructures numériques,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Développer l&amp;#039;administration numérique tournée vers l&amp;#039;usager : &amp;#64;services , Accompagner les collectivités du territoire dans leur transition numérique.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Ce dispositif a pour but de soutenir des projets innovants de développement de technologies, d&amp;#039;usages, de services et de contenus numériques en cohérence avec la feuille de route départementale, privilégiant un maillage territorial et une coordination d&amp;#039;actions en faveur des usages numériques dans tout le Département.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h4&gt;
+ Type d&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ Type : Subventions d&amp;#039;investissement et de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux sera apprécié en fonction des critères d&amp;#039;innovation, du budget global présenté et de la dépense éligible (prestations de services, de travaux liées au projet, achat de matériel dédié, frais de personnel dédié, dépenses de communication).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total des aides publiques en investissement ne peut excéder 80 % du coût HT du projet.
+&lt;/p&gt;
+&lt;h4&gt;
+ Pièces constitutives du dossier
+&lt;/h4&gt;
+&lt;p&gt;
+ Les demandes devront être déposées sous forme dématérialisée sur la plateforme de dépôt en ligne des demandes de subventions auprès du Département, accessible sur le site
+ &lt;a href="http://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;h4&gt;
+ Instruction des dossiers - Demande dématérialisée
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;instruction des dossiers est réalisée par la Mission Développement Numérique du Conseil départemental et l&amp;#039;avancée de l&amp;#039;instruction sera consultable sur la plateforme. Les projets recevant un avis favorable à l&amp;#039;issue de l&amp;#039;instruction seront présentés au vote de la Commission permanente pour délibération. Les aides ainsi octroyées seront notifiées par voie postale aux porteurs de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt dématérialisé via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Réunions d&amp;#039;information
-[...5 lines deleted...]
-  Rencontre avec les partenaires de l&amp;#039;AMJ
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Communication et numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif :
+  &lt;/strong&gt;
+  Développement des usages, services et infrastructures numériques, projets innovants en lien avec le numérique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Versement
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à l&amp;#039;investissement sont versées suivant le règlement financier général du Département.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au fonctionnement sont versées selon les modalités définies sur la lettre de notification.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M51" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...15 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles :
+ &lt;/strong&gt;
+ Les opérations éligibles sont des projets de services, d&amp;#039;usages ou de contenus innovants répondant aux enjeux d&amp;#039;ampleur départementale sus-mentionnés. La sélection des projets s&amp;#039;appuiera notamment sur les critères suivants : caractère innovant du projet, compétences du porteur, méthodologie employée, place de l&amp;#039;usager dans le projet, qualité et engagement des partenaires, viabilité et pérennité du projet.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N51" s="1" t="inlineStr">
         <is>
-          <t>Voirie et réseaux
-[...5 lines deleted...]
-Mobilité et véhicules autonomes</t>
+          <t>Technologies numériques et numérisation
+Inclusion numérique</t>
         </is>
       </c>
       <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ collectivités territoriales et leurs regroupements, associations, syndicats mixtes, organismes publics et leurs groupements.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-Usage / valorisation</t>
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U51" s="1" t="inlineStr">
         <is>
-          <t>Jura</t>
+          <t>Drôme</t>
         </is>
       </c>
       <c r="V51" s="1" t="inlineStr">
         <is>
-          <t>http://www.amjura.fr</t>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/developpement-des-usages-services-et-infrastructures-numeriques-projets-innovants-en-lien-avec-le-numerique/</t>
         </is>
       </c>
       <c r="X51" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...21 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;
+ Département de la Drôme – Direction Générale Adjointe du Développement – Mission Développement Numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél :
+ &lt;strong&gt;
+  04.75.79.81.77
+ &lt;/strong&gt;
+ – Courriel :
+ &lt;a href="mailto:numerique&amp;#64;ladrome.fr"&gt;
+  numerique
+ &lt;/a&gt;
+ &lt;a href="mailto:numerique&amp;#64;ladrome.fr"&gt;
+  &amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y51" s="1" t="inlineStr">
         <is>
-          <t>fabrice.castro@amjura.fr</t>
+          <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z51" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9cb9-informer-les-elus/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/531e-developpement-des-usages-services-et-infrastr/</t>
         </is>
       </c>
       <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC51" s="1" t="inlineStr">
         <is>
-          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF51" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG51" s="1" t="inlineStr">
         <is>
-          <t>25/08/2022</t>
+          <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
-        <v>120056</v>
+        <v>117579</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Obtenir un conseil juridique</t>
+          <t>Favoriser l'inclusion numérique des TPE au sein du territoire</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose une offre d&amp;#039;accompagnement pour favoriser l&amp;#039;inclusion numérique des TPE au sein du territoire. À cet effet, un AMI (Appel à Manifestation d&amp;#039;Intérêt) a été lancé en novembre 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan de Relance, différentes actions ont déjà été entreprises. C&amp;#039;est notamment le cas de l&amp;#039;expérimentation du service Clic&amp;amp;Connect qui avait permis d&amp;#039;apporter un soutien numérique aux TPE et PME (assistance par téléphone et Internet pour accompagner les petites entreprises dans leurs défis numériques du quotidien).
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires s&amp;#039;appuie sur de nombreuses expériences en matière d&amp;#039;inclusion numérique pour accompagner les TPE :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement auprès de l&amp;#039;opérateur du Pass Numérique #APTIC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des Hubs pour favoriser un numérique inclusif ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation au déploiement du programme France Services ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mandat des conseillers numériques du programme France Services pour le compte de l&amp;#039;État.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_numerique_tpe_psat</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d03-favoriser-linclusion-numerique-des-tpe-au-sei/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Conseiller les élus en leur proposant un accompagnement juridique personnalisé et une aide à la décision sur les domaines en lien avec l&amp;#039;exercice de leurs missions ou les compétences de leur collectivité.
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Modalités d&amp;#039;accompagnement :
+  Un socle de discussion
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...33 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Thématiques rencontrées :
+  Les contrats de territoire
  &lt;/strong&gt;
- &lt;br /&gt;
-[...97 lines deleted...]
-          <t>Assainissement des eaux
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
 Sports et loisirs
-Forêts
-[...1 lines deleted...]
-Foncier
+Tourisme
+Espaces verts
+Espace public
+Friche
 Voirie et réseaux
+Transition énergétique
 Economie d'énergie et rénovation énergétique
-Commerces et services
-Revitalisation
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
 Risques naturels
 Equipement public
 Réhabilitation
 Logement et habitat
+Paysage
 Attractivité économique
-Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>112041</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Offrir une heure par mois pour une action citoyenne et solidaire</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Voisins Solidaires</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;association « Voisins Solidaires » est à l&amp;#039;origine de la Fête des Voisins (10 millions de participants en France).  Elle développe tout au long de l&amp;#039;année un programme d&amp;#039;actions pour développer les solidarités de proximité, en complément des solidarités institutionnelles et familiales. Mettre en place une stratégie de mobilisation pour rendre les habitants plus solidaires entre eux et l&amp;#039;intégrer au cœur des politiques publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La crise sanitaire et le premier confinement ont révélé les gisements de générosité dont nos territoires disposent. Pour relancer cette dynamique et venir palier à la crise du bénévolat, l&amp;#039;association propose aux élus de lancer un appel à la mobilisation solidaire et d&amp;#039;inviter leurs administrés à donner une heure par mois pour une action citoyenne ou solidaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Une heure par mois ? Chacun d&amp;#039;entre nous peut le faire !
+&lt;/p&gt;
+&lt;p&gt;
+ Le rythme de vie de tous ne permet pas toujours de nous engager dans la durée. C&amp;#039;est pourquoi, nous avons imaginé lheurecivique.fr. Simple, près de chez soi et sans contrainte, les habitants peuvent choisir les gestes de solidarité qui leurs conviennent ! L&amp;#039;essentiel est de renforcer le lien, notre bien le plus précieux... Que ce soit pour aider les plus démunis, faire des courses pour des voisins ou encore aider dans des démarches administratives, chacun a de la valeur et peut être utile à l&amp;#039;autre. !
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Heure Civique propose aux élus, de participer, en tant que fondateurs, au lancement d&amp;#039;un Appel à la Mobilisation Solidaire et de mettre sa ville ou son village à l&amp;#039;Heure Civique. Vous proposez à chaque habitant de donner une heure par mois pour une action de solidarité de proximité. Deux façons d&amp;#039;agir :
+&lt;/p&gt;
+&lt;p&gt;
+ -	soit de manière organisée en soutien aux besoins de la mairie ou de vos associations,
+&lt;/p&gt;
+&lt;p&gt;
+ -	soit de manière informelle vis-à-vis de son voisinage.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous pourrons, en mutualisant les moyens et en partageant les bonnes pratiques, créer une dynamique nationale et faciliter la mobilisation locale, à l&amp;#039;instar de la Fête des Voisins (10 millions de participants en France) ou du « Kit Coronavirus : et si on s&amp;#039;organisait entre voisins » (plus d&amp;#039;1 million de téléchargements, 41 reportages TV). Plus nous serons nombreux, plus la dynamique sera forte : quatre départements et une soixantaine de villes ont commencé à tester ce dispositif expérimental avec des résultats étonnants. Les élus découvrent des habitants qui ne sont pas engagés dans les associations, des actifs, des jeunes...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vidéo illustrative du concept :
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY" rel="noopener" target="_blank"&gt;
+  https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lien vers le site de Charente-Maritime :
+ &lt;a href="https://lheurecivique.charente-maritime.fr/" rel="noopener" target="_blank"&gt;
+  https://lheurecivique.charente-maritime.fr/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vidéo d&amp;#039;appel à participation au dispositif par le  Président du Conseil Départemental de la Somme :
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY" rel="noopener" target="_blank"&gt;
+  https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
 Inclusion numérique
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O52" s="1" t="inlineStr">
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://lheurecivique.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
- &lt;br /&gt;
+ Ecrivez à l&amp;#039;Association « Voisins solidaires » :
+ &lt;a rel="noopener" target="_blank"&gt;
+  contact&amp;#64;voisinssolidaires.fr
+ &lt;/a&gt;
+ / 01.42.12.72.72 ou
+ &lt;a rel="noopener" target="_blank"&gt;
+  aperifan&amp;#64;voisinssolidaires.fr
+ &lt;/a&gt;
+ 06.20.63.34.10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
-[...41 lines deleted...]
-  Service formation : formation&amp;#64;amjura.fr
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f72a-offrir-une-heure-par-mois-pour-une-action-cit/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
-[...165 lines deleted...]
-          <t>Assainissement des eaux
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
+Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
+Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...2 lines deleted...]
-      <c r="O53" s="1" t="inlineStr">
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les collectivités éligibles à la DSID :
-  &lt;br /&gt;
+  Point de contact national Nord de la France
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
-&lt;/ul&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La nature des projets éligibles :
-  &lt;br /&gt;
+  Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
-&lt;/p&gt;
-[...51 lines deleted...]
- &lt;br /&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AH53" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD55" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>111757</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -11764,82 +12207,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11885,1270 +12328,236 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
-        </is>
-[...420 lines deleted...]
-          <t>27/01/2022</t>
         </is>
       </c>
       <c r="AH56" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
-        <v>112001</v>
+        <v>117550</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
-[...5 lines deleted...]
-EUROPE - Interreg Europe</t>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Projet de coopération territoriale Interreg Europe</t>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Commission européenne</t>
-[...4 lines deleted...]
-          <t>Interreg Europe</t>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
-        <is>
-[...314 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...286 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -13163,51 +12572,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -13217,459 +12626,459 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
+      <c r="AH57" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>117490</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l'inclusion numérique du territoire</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’économie inclusive</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un accompagnement visant à l&amp;#039;inclusion numérique par le biais de 15 Hubs territoriaux. Il s&amp;#039;adresse aux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acteurs de l&amp;#039;inclusion numérique : identification comme acteur dédié, formation des médiateurs numériques, mise en place d&amp;#039;un projet d&amp;#039;inclusion numérique (montage financier, recherche de financement, conception de l&amp;#039;offre, etc.), organisation d&amp;#039;un événement consacré à l&amp;#039;inclusion numérique, information et actualités sur le sujet ;
  &lt;/li&gt;
  &lt;li&gt;
   Aux collectivités territoriales : diagnostic de l&amp;#039;inclusion numérique territoriale (acteurs en présence, offres, etc.), création d&amp;#039;une politique publique d&amp;#039;inclusion numérique, formation des agents et organisation d&amp;#039;événements dédiés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement de la Banque des Territoires vise plusieurs objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créer des synergies entre les écosystèmes d&amp;#039;inclusion numérique : identification des lieux de médiation, évaluation des capacités territoriales, étude de l&amp;#039;accessibilité des services et analyse de leur adéquation avec les besoins des territoires ;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la création ou le développement des projets d&amp;#039;inclusion numérique : formation, mise à disposition d&amp;#039;outils et recherche de financement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_inclusif_psat</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Contactez le Hub de votre région
   : AAP-Hubsinclusifs&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/efd8-etre-accompagne-dans-linclusion-numerique-du-/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
+      <c r="AH58" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>105065</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
  &lt;br /&gt;
  Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction du groupe scolaire de Chateaubrun (Guadeloupe)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
  &lt;/li&gt;
  &lt;li&gt;
   Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
  &lt;/li&gt;
  &lt;li&gt;
   Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Risques naturels
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
  &lt;/li&gt;
  &lt;li&gt;
   Durée maximale du projet : 4 ans
  &lt;/li&gt;
  &lt;li&gt;
   Soutenabilité du projet
  &lt;/li&gt;
  &lt;li&gt;
   Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://subventions.outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Guadeloupe :
   &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guadeloupe.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Martinique :
   &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.martinique.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Guyane :
   &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guyane.gouv.fr/
    &lt;span&gt;
@@ -13721,310 +13130,310 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie Française :
   &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
    http://www.polynesie-francaise.pref.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Nouvelle-Calédonie :
   &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.nouvelle-caledonie.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion des inondations
 Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>24/11/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
+      <c r="AH59" s="1" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>104596</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Mon ordi au lycée</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP
 &lt;/p&gt;
 &lt;p&gt;
  La Région distribue les ordinateurs dans les établissements en début d&amp;#039;année scolaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Egalité des chances
 Education et renforcement des compétences
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P63" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>09/01/2021</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre élève de seconde ou 1ere inscrit dans un lycée public ou privé ligérien.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://enquete.paysdelaloire.fr/surveyserver/s/paysdelaloire/176-DL-MonOrdiAuLycee/inscription.htm#3</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
  &lt;br /&gt;
  Service Equipement et numérique
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  NicolasTavolieri
  &lt;br /&gt;
  nicolas.tavolieri&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  &amp;#43;33 2 28 20 52 81
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9f67-mon-ordi-au-lycee/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
+      <c r="AH60" s="1" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>104710</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;aide publique est fixé par la GAL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
@@ -14056,186 +13465,186 @@
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le taux d&amp;#039;aide publique est fixé par la GAL.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des politiques européennes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre GAL référent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AD64" s="1" t="inlineStr">
+      <c r="AD61" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
+      <c r="AH61" s="1" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>102937</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -14243,51 +13652,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -14304,679 +13713,679 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
+      <c r="AH62" s="1" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>92601</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Soutenir la mise en œuvre d’actions innovantes en matière d’usages et de services numériques</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions (y compris études préalables) relatives aux réponses à améliorer en matière de services offerts aux habitants grâce à des services et outils numériques en lien avec les compétences et les politiques publiques départementales.
 &lt;/p&gt;
 &lt;p&gt;
  Les actions financées devront s&amp;#039;inscrire dans les grands enjeux des Schémas départementaux, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les projets participant directement ou indirectement à une aide à une entreprise
  &lt;/li&gt;
  &lt;li&gt;
   Les projets ne rentrant pas dans les domaines de compétence soutenables par le Département
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de location de locaux et/ou de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Le renouvellement d&amp;#039;un soutien d&amp;#039;une action déjà subventionnée par le Département
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5aca-soutenir-la-mise-en-uvre-dactions-innovantes-/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
+      <c r="AH63" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>92602</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
  &lt;/li&gt;
  &lt;li&gt;
   Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de la subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais de location de locaux et/ou de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
+      <c r="AH64" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>92584</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J68" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à 20 % du coût total d’investissement</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
 &lt;/p&gt;
 &lt;p&gt;
  Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires :
  Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
+      <c r="AH65" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>92586</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15015,173 +14424,173 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
+      <c r="AH66" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>92349</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour observer les territoires</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
@@ -15208,622 +14617,1454 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
  &lt;/li&gt;
  &lt;li&gt;
   Animation des systèmes d&amp;#039;informations géographiques
  &lt;/li&gt;
  &lt;li&gt;
   Enquêtes de terrain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Personnes âgées
 Jeunesse
 Santé
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Inclusion numérique
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
+      <c r="AH67" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>92049</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Prêt</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participent au plan de relance ;
  &lt;/li&gt;
  &lt;li&gt;
   Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont un modèle économique équilibré et affichent des perspectives de développement ;
  &lt;/li&gt;
  &lt;li&gt;
   Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
  &lt;/li&gt;
  &lt;li&gt;
   Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>78201</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Adapter l'offre de services et d'équipements de proximité aux besoins de la population</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des cofinancements publics mobilisés et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  a) &lt;/strong&gt;Objectif stratégique&lt;/p&gt;&lt;p&gt;Face au renouveau démographique que connaît le territoire depuis les années 2000, le Pays Comminges Pyrénées doit favoriser l’accueil de nouvelles populations (globalement plus jeunes et contenant un nombre plus important de CSP&amp;#43; qu’au sein même de la population commingeoise) tout en maintenant la qualité de vie reconnue du territoire. De fait, la croissance démographique s’est accompagnée d’une offre de services et d’équipements afin de répondre aux besoins de la population et d’accompagner les mutations sociales (vieillissement, nouveaux arrivants, etc.) mais les besoins demeurent insatisfaits, notamment en matière de santé (au sens de l’OMS : bien-être physique, mental et social), enfance/jeunesse et loisirs.&lt;/p&gt;&lt;p&gt;Les enjeux : Renforcer l’offre de proximité en services et équipements sur l’ensemble du territoire en s’appuyant sur les bassins de vie structurants, tout en soutenant l’« aller vers » (déploiement de maisons de services de proximité et de l’offre itinérante).&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPERATIONS&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;1.1 Maintenir et développer une offre de services de proximité sur l&amp;#039;ensemble du territoire&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.1.1 Développer et adapter l’accueil d&amp;#039;enfants, de jeunes, de personnes âgées, de personnes en situation de handicap et de personnes fragiles, ainsi que l’habitat de type intergénérationnel, inclusif, solidaire et/ou partagé&lt;/li&gt;&lt;li&gt;1.1.2 Développer et adapter les équipements offrant des services au public&lt;/li&gt;&lt;li&gt;1.1.3 Développer et adapter l’accès des services au public et les espaces mutualisés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;1.2 Adapter l’offre de santé aux besoins des habitants&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1.2.1 Développer et adapter les services en santé et les services médico- sociaux&lt;/li&gt;&lt;li&gt;1.2.2 Favoriser les actions de prévention et l’accompagnement des aidants&lt;/li&gt;&lt;li&gt;1.2.3 Accompagner la mise en réseau des acteurs et l’accueil de nouveaux&lt;/li&gt;&lt;li&gt;professionnels&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un pôle enfance jeunesse, création d’aires de jeux et de terrains multisports, rénovation de maisons des associations, extension d’un centre social intercommunal, création d’une maison intergénérationnelle, création d’un habitat partagé solidaire, etc. ;&lt;/p&gt;&lt;p&gt;- Aménagement d’un parcours de santé, construction d’un pôle santé, actions de prévention, etc.&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Lutte contre la précarité
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI ; SA ; SAS ; SARL ; SNC, EI ; EURL ; Les mutuelles sous tous leurs statuts ; Les particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;Les projets d’animation doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions médicales, le projet doit respecter les conditions d’agrément de l’Agence Régionale de Santé.&lt;/p&gt;&lt;p&gt;&lt;em&gt;1.2. Adapter l’offre de santé aux besoins des habitants&lt;/em&gt; : Pour les professions paramédicales, le projet devra regrouper à minima 4 professionnels de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues&lt;/strong&gt; : L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f25b-favoriser-le-maintien-et-la-creation-de-servi/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD69" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>77381</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer les services numériques pour accélérer et sécuriser la transition numérique des territoires</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Financement de vos projets de services numériques</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+portez un projet de services numériques en tant que collectivité locale,
+entreprise publique locale, entreprise ou acteur financier privé, association
+représentative d’élus et de collectivités, société innovante ou bailleur
+social ? Vous êtes à la recherche d’un financement pour un projet lié à la
+souveraineté numérique, à l’accompagnement de territoires intelligents ou
+encore à la transition numérique ? La Banque des Territoires peut investir
+dans le développement de services numériques contribuant au développement
+économique sobre et à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
+d’investissement concerne quatre domaines de services numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;la gestion de la donnée territoriale
+;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés aux
+villes et territoires intelligents ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;la
+souveraineté numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés à
+l’habitat.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le
+financement proposé peut se faire sous la forme d’apports en capitaux en fonds
+propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=services_numeriques_psat</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>77364</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets autour de l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+structure d’insertion par l’activité économique ou adaptée aux personnes en
+situation de handicap, une entreprise engagée dans l’inclusion numérique
+relevant ou non de l’économie sociale et solidaire, un acteur de l’économie
+circulaire ou une structure portant un projet de tiers-lieu d&amp;#039;innovation
+sociale et vous portez un projet dans l’économie inclusive ? Vous souhaitez
+bénéficier de l&amp;#039;expertise d&amp;#039;un tiers de confiance et être accompagné sur le
+long terme via des dispositifs adaptés ? La Banque des Territoires vous
+accompagne en investissant dans vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous finançons ainsi différents projets autour
+de l’économie inclusive : insertion par l’activité économique, inclusion
+numérique, tiers-lieux d’innovation sociale et économie circulaire à impact
+social. Le financement peut se faire sous forme d’investissement direct en
+fonds propres ou quasi-fonds propres. Pour les projets d’inclusion numérique,
+la Banque des Territoires soutient également l’opérationnalisation de
+programmes d’État et accompagne, finance et outille les acteurs de l’inclusion
+numérique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Economie sociale et solidaire
+Attractivité économique
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_eco_psat</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z71" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-economie-inclusive/</t>
         </is>
       </c>
       <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB71" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique</t>
+          <t>Déployer les équipements numériques</t>
         </is>
       </c>
       <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG71" s="1" t="inlineStr">
         <is>
-          <t>22/04/2021</t>
+          <t>05/02/2021</t>
         </is>
       </c>
       <c r="AH71" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
+        <v>77361</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’accès aux services publics digitalisés avec le programme France Services</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>subvention maximale de 30 000 euros par projet</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la digitalisation des services publics, la Banque des Territoires accompagne les collectivités territoriales et les associations dans la création d&amp;#039;une structure France Services sur leur territoire, et notamment dans l&amp;#039;animation, la formation des agents et l&amp;#039;outillage numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec l&amp;#039;offre France Services, vous accompagnez les usagers dans la réalisation de leurs démarches administratives en ligne et proposez un service public de proximité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_public_digitalisation_psat</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez : busfranceservices&amp;#64;caissedesdepots.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f8c-decouvrir-le-programme-france-services-et-bus/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>77078</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence Alpine des Territoires (AGATE) - OPSN et CPIE</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous les aidons également au quotidien dans l&amp;#039;utilisation de leurs logiciels de gestion communale grâce à notre équipe de spécialistes des logiciels BERGER LEVRAULT (éditeur de logiciels). Notre équipe les forme (sur site ou en séminaire) et les dépanne via notre ligne dédiée à l&amp;#039;assistance téléphonique (hotline).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Notre équipe géomatique est quant à elle une ressource à la fois interne et à disposition des collectivités pour structurer et exploiter les données, les spatialiser dans des bases de données et les rendre compréhensibles via des représentations efficaces et innovantes : cartographique ou datavisualisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement en matière d&amp;#039;inclusion numérique : diagnostic territoriaux, formation, animation de réseau, support  au déploiement de dispositifs - lieu de médiation numérique etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement en matière de gestion de projet numérique : incubateur de projet, formations aux usages numériques, démarche d&amp;#039;openData
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en gestion de données géographiques, production cartographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation, formation, assistance sur les logiciels de gestion de collectivité Berger-Levrault
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à AGATE et/ou conventionnement en fonction du type d&amp;#039;aide ou d&amp;#039;accompagnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://agate-territoires.fr/domaines-dintervention/transition-numerique-geomatique-informatique/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ numerique&amp;#64;agate-territoires.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>edmond.wach@agate-territoires.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df1f-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>73059</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
-[...2 lines deleted...]
-France Active
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>France Active
 Agirc-Arrco
 Caisse nationale d'assurance vieillesse (CNAV)
-Banque des Territoires</t>
-[...2 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+Banque des Territoires
+Mutualité sociale agricole (MSA)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  VIVA LAb repère et accompagne des solutions servicielles, technologiques ou organisationnelles à fort potentiel et ayant réussi leur preuve de concept (validation de la faisabilité, de l&amp;#039;existence d&amp;#039;un marché etc.)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement, intégralement financé par VIVA Lab, est assuré par des partenaires experts référencés sur le territoire (livings lab, incubateurs, clusters, cabinets d&amp;#039;experts du domaine, etc.). Il articule différentes dimensions : business plan, études d&amp;#039;usages, stratégie commerciale, accompagnement au processus de levée de fonds, subvention éventuelle, etc. en fonction des besoins et de la maturité du projet soutenu.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est la détection et le soutien au déploiement de solutions destinées à apporter des réponses nouvelles aux besoins des retraités (nouveaux services, nouvelles générations d&amp;#039;aides techniques, etc.) dans le champ, par exemple, du bien-être et de la prévention, du soutien aux aidants, du numérique, des projets de lieux de vie collectifs, etc.
  &lt;br /&gt;
  &lt;br /&gt;
  VIVA Lab accompagne tous les types de structures (entreprises ESS ou non, start-up, association, etc.).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un descriptif des projets accompagnés par VIVA Lab est disponible sur le site internet :
  &lt;a href="https://www.vivalab.fr/"&gt;
   https://www.vivalab.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Santé
 Commerces et services
 Technologies numériques et numérisation
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors de l&amp;#039;étude des projets, les membres du pôle sont particulièrement vigilants à l&amp;#039;existence d&amp;#039;une preuve de concept, au potentiel national de la solution et à son modèle économique (non dépendant de subventions publiques ou para publiques).
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, VIVA Lab ne soutient pas :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les solutions à destination des personnes dépendantes ou en perte d&amp;#039;autonomie. Nous cherchons des solutions amont
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le financement de votre projet : un soutien financier est possible mais s&amp;#039;inscrira dans un accompagnement global et sera fléché vers des aspects précis de votre développement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.vivalab.fr/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le
  &lt;a href="https://www.vivalab.fr/"&gt;
   formulaire de contact
  &lt;/a&gt;
  en bas de page mettra le porteur d&amp;#039;action en lien avec le bon interlocuteur régional au sein de la Carsat.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>magalie.raimbault@cnav.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a3b9-soutenir-linnovation-dans-le-champ-de-la-prev/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
+      <c r="AH74" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>72810</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -15860,79 +16101,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15975,252 +16216,252 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W75" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
+      <c r="AH75" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>72809</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le SIEEEN, guichet unique informatique des collectivités nivernaises
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Contexte :
  &lt;/strong&gt;
  &lt;br /&gt;
  En 1992, le SIEEEN reprend le programme d&amp;#039;informatisation des mairies initié quelques années plus tôt par l&amp;#039;Union Amicale des Maires de la Nièvre.
 &lt;/p&gt;
 &lt;p&gt;
  En 2010, le Syndicat fonde le Service d&amp;#039;Informations TErritoriales des Collectivités (SITEC) afin d&amp;#039;optimiser son offre.
 &lt;/p&gt;
 &lt;p&gt;
  Le SITEC s&amp;#039;affirme  comme guichet unique informatique pour les collectivités. Il s&amp;#039;appuie sur des partenariats avec les éditeurs nationaux de logiciels collectivités présents sur le territoire nivernais.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectif : proposer un service et un accompagnement optimisés en représentant plus de 90 % des collectivités nivernaises.
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -16337,1273 +16578,269 @@
  À travers l&amp;#039;offre globale et la gamme complète de services du SITEC, les collectivités nivernaises peuvent disposer d&amp;#039;un service d&amp;#039;infogérance expert et se concentrer pleinement sur leurs missions.
 &lt;/p&gt;
 &lt;p&gt;
  Quelques chiffres clés :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1 200 Postes informatiques en maintenance
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   50 Ecoles et 41 autres (SIAEP, coopératives, maison de l&amp;#039;emploi, ....)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   1 207 installations, dépannages et migrations
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   8 000 appels en hotline /an
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Informatisation complètes d&amp;#039;écoles
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en conformité au RGPD
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et accompagnement technique sur l&amp;#039;opendata
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Formation initiale et continue des agents publics
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Mise à disposition d&amp;#039;une plateforme de messagerie à destination des collectivités adhérentes
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Formation professionnelle
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre adhérent du Sieeen de manière statutaire ou en prestations
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Nièvre</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.sieeen.fr</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  franck.lanfranchi&amp;#64;sieeen.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>franck.lanfranchi@sieeen.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
-        </is>
-[...350 lines deleted...]
-          <t>08/02/2021</t>
         </is>
       </c>
       <c r="AH76" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:34" customHeight="0">
       <c r="A77" s="1">
-        <v>77381</v>
+        <v>62848</v>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Financer les services numériques pour accélérer et sécuriser la transition numérique des territoires</t>
+          <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Financement de vos projets de services numériques</t>
+          <t>Crédit moyen long terme</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
-        <is>
-[...650 lines deleted...]
-      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17649,422 +16886,594 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W81" s="1" t="inlineStr">
+      <c r="W77" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
+      <c r="AH77" s="1" t="inlineStr">
         <is>
           <t>10/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>46985</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets en zone rurale (LEADER)</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale Alpes et Azur (GAL)</t>
         </is>
       </c>
-      <c r="F82" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale Alpes et Azur (GAL)</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I82" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Max : 90</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J79" s="1" t="inlineStr">
         <is>
           <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L82" s="1" t="inlineStr">
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
  un dispositif européen sous l’autorité de la Région Sud, qui soutient 
 le développement des territoires ruraux grâce à l’attribution de 
 subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Biodiversité
 Logement et habitat
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P82" s="1" t="inlineStr">
+      <c r="P79" s="1" t="inlineStr">
         <is>
           <t>09/02/2026</t>
         </is>
       </c>
-      <c r="Q82" s="1" t="inlineStr">
+      <c r="Q79" s="1" t="inlineStr">
         <is>
           <t>10/09/2026</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Démarche multi-partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Retombées positives pour la communauté
  &lt;/li&gt;
  &lt;li&gt;
   Innovation
  &lt;/li&gt;
  &lt;li&gt;
   Impact environnemental positif
  &lt;/li&gt;
  &lt;li&gt;
   Inclusion de tous les publics
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>GAL Alpes et Azur</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.leader-alpesetazur.eu/</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>leader@alpesdazur.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Groupe d'Action Locale Alpes et Azur</t>
         </is>
       </c>
-      <c r="AD82" s="1" t="inlineStr">
+      <c r="AD79" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>16/06/2020</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
+      <c r="AH79" s="1" t="inlineStr">
         <is>
           <t>10/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>52290</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -18140,96 +17549,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18272,208 +17681,799 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q81" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>165405</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA4</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J83" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC83" s="1" t="inlineStr">
         <is>
-          <t>AFL, la banque des collectivités locales</t>
+          <t>GAL Via Domitia</t>
         </is>
       </c>
       <c r="AE83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG83" s="1" t="inlineStr">
         <is>
-          <t>10/07/2020</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="AH83" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>